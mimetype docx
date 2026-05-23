--- v0 (2025-10-10)
+++ v1 (2026-05-23)
@@ -1,11099 +1,7652 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F210AE4" w14:textId="347A81F0" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="009E222D">
+    <w:p w14:paraId="00EA00E5" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...70 lines deleted...]
-        <w:t>(MICs)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government Contributions from Net Contributing Countries (NCCs) and High Middle-Income Countries (MICs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AB9357" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="0004712A">
+    <w:p w14:paraId="2C30F1A3" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E403829" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="0004712A">
+    <w:p w14:paraId="6CB2C6A4" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:spacing w:after="122" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Legal Framework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B768A5" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="0004712A">
+    <w:p w14:paraId="217B7169" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67363D0F" w14:textId="4A974BBA" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17BA93B3" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00D70EEE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the provisions of the Standard Basic Assistance Agreement (SBAA) that governs UNDP operations in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> countries, host governments are expected to contribute towards the local cost of country offices. As per Article VI – Paragraphs 4 and 5 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>SB</w:t>
+          <w:t>SBAA</w:t>
         </w:r>
-        <w:r w:rsidRPr="00D70EEE">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC10999" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679A2F09" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1066" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“4. The Government shall also contribute towards the expenses of maintaining the UNDP mission in the country by paying annually to the UNDP a lump sum mutually agreed between the parties to assist in covering the following expenditures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210B613C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(a) An appropriate office with equipment and supplies, adequate to serve as local headquarters for the UNDP in the country;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9E0307" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(b) Appropriate local secretarial and clerical help, interpreters, translators, and related assistance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E70147" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(c) Transportation of the resident representative and his staff for official purposes within the country;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D28E38D" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(d) Postage and telecommunications for official purposes; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AE5B21" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(e) Subsistence for the resident representative and his staff while in official travel status within the country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEB090E" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1066" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C758E4" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1066" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. The Government shall have the option of providing in kind the facilities referred to in paragraph 4 above, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items (b) and (e).”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AA17DE" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1066" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70626ED8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where there is no SBAA (i.e. the Special Fund or Technical Assistance Agreements are still in use), a standard annex (Supplemental Provisions) to the project document must be used (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-          </w:rPr>
-[...322 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Standard Annex to Project Document</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBA6A6A" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
+    <w:p w14:paraId="0B435473" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79913B59" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="310B7C8C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...12 lines deleted...]
-        <w:t>Two key Executive Board (EB) decisions govern the funding of the host programme government contributions for UNDP country office presence in middle-income countries (MIC) with high Gross National Income (GNI) per capita:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two key Executive Board (EB) decisions govern the funding of the host </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> government contributions for UNDP country office presence in middle-income countries (MIC) with high Gross National Income (GNI) per capita:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECE1384" w14:textId="63DEA420" w:rsidR="00A96275" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20B5C640" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="008C3236">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2012/28</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> on UNDP’s Programming arrangements, 2014-2017 endorsed a system of biennial updates with the following stipulations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E99DFBC" w14:textId="77777777" w:rsidR="003E5761" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="78835259" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Graduation for MICs with high levels of GNI per capita and transitional NCCs after a 2-year grace period; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F39472" w14:textId="1028F210" w:rsidR="00A96275" w:rsidRPr="003E5761" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60FB1D03" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Application of (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="003E5761">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>World Bank-Atlas Method</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003E5761">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) 4-year average GNI per capita. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDAFD39" w14:textId="77777777" w:rsidR="003E5761" w:rsidRDefault="003E5761" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="1C94DF86" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73093160" w14:textId="00F5F331" w:rsidR="0004712A" w:rsidRPr="00A96275" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="164FCC95" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00A96275">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2013/30</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A96275">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96275">
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00A96275">
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on Funding of differentiated physical presence EB document (English </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2013/45</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A96275">
-[...36 lines deleted...]
-        <w:r w:rsidR="0036387A" w:rsidRPr="00A96275">
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (French </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2013/45</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0036387A" w:rsidRPr="00A96275">
-[...36 lines deleted...]
-        <w:r w:rsidR="0036387A" w:rsidRPr="00A96275">
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (Spanish </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2013/45</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0036387A" w:rsidRPr="00A96275">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B1EE30" w14:textId="77777777" w:rsidR="003E5761" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E682CC0" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Endorsed document DP/2013/45 on funding of differentiated physical presence; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEB177F" w14:textId="1C0B8912" w:rsidR="0004712A" w:rsidRPr="003E5761" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D897334" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Decided on a differentiated approach for UNDP’s regular resource funding of physical presence in MICs with High GNI per capita, and NCCs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E0B36C" w14:textId="77777777" w:rsidR="00A96275" w:rsidRPr="00A96275" w:rsidRDefault="00A96275" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="2D15673C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1426"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Cambria" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F14298" w14:textId="77777777" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="29263E5E" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5B3598" w14:textId="77777777" w:rsidR="00A96275" w:rsidRPr="009E222D" w:rsidRDefault="00A96275" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3B336042" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A94AACC" w14:textId="5AB8707A" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D00A216" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy is applicable </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the countries classified as high-middle income countries  (High MICs) and Net Contributing Countries (NCCs) and that are regulated as per the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EB decision (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="009E222D">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2013/30</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Funding of differentiated physical presence </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK23"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK24"/>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="009E222D">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>DP/20</w:t>
+          <w:t>DP/2013/45</w:t>
         </w:r>
-        <w:r w:rsidRPr="009E222D">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-          </w:rPr>
-[...29 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="046904F7" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C57053A" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF03BB1" w14:textId="491ABA5E" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="117056BE" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>High MICs</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK25"/>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK26"/>
     </w:p>
-    <w:p w14:paraId="01964505" w14:textId="77777777" w:rsidR="003E5761" w:rsidRPr="009E222D" w:rsidRDefault="003E5761" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="1DBC743E" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="5A2EC579" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61C4315C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">“High MICs” are defined as countries with 2012-2015 average GNI per capita of between $6,660 and $12,475. For these countries UNDP regular resources will continue to fund fully the UNDP Resident Representative position, </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“High MICs” are defined as countries with 2012-2015 average GNI per capita of between $6,660 and $12,475. For these countries UNDP regular resources will continue to fund fully the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Resident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Representative position, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009E222D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> carry out key leadership functions. This is premised on a country programme which should at least be at the level of $12 million during the four-year programming period (combined regular plus other resources), </w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry out key leadership functions. This is premised on a country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which should at least be at the level of $12 million during the four-year programming period (combined </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus other resources), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009E222D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> carry out functions and activities that underpin the integrity of the organization's programmatic and management mandates. Key leadership functions for countries not meeting these conditions would still be provided, but with coverage from other country office locations. </w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry out functions and activities that underpin the integrity of the organization's programmatic and management mandates. Key leadership functions for countries not meeting these conditions would still be provided, but with coverage from other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>country</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> office locations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5A9A6F" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3EA67129" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E3683E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12500A76" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, a cost-sharing formula is used to fund requisite critical, cross-cutting local office capacities, which is defined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="009E222D">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2013/45</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a resource envelope equivalent to three National Officer (NO) posts plus four national General Service (GS) posts and related general operating expenditures (GOE). UNDP will fund 25 per cent, on the basis that the Government funds the other 75 per cent through annual GLOC, either in cash or in kind. All other costs associated with the UNDP physical presence would need to be met from additional government voluntary contributions, and/or cost-recovery income earned on government and third-party cost-sharing and trust fund contributions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C22FD25" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="23AE1F2B" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1556607E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="69EE8757" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>High MICs with a two-year grace period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308D3076" w14:textId="77777777" w:rsidR="003E5761" w:rsidRPr="009E222D" w:rsidRDefault="003E5761" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="7ECB02D2" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC0728E" w14:textId="3EA0FE84" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D3839E9" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="009E222D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As noted in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, a biennial update of GNI per capita for each country is conducted by BMS/OFM. When such biennial update of GNI per capita moves a country to “High MIC” status for the first time compared to the previous biennial budget period, a two-year grace period is applied to the next biennium. During the two-year grace period, the host government may continue to pay its </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local office costs (GLOC) contribution based on the GLOC calculation methodology (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP GLOC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) for its GNI per capita status in the previous biennial budget period, i.e. as an LIC or as an MIC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DB18B8" w14:textId="77777777" w:rsidR="00A96275" w:rsidRPr="009E222D" w:rsidRDefault="00A96275" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="011270CC" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E566073" w14:textId="77777777" w:rsidR="00FD2D49" w:rsidRDefault="00FD2D49" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3B7DEAB9" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CF3C45B" w14:textId="77777777" w:rsidR="00FD2D49" w:rsidRDefault="00FD2D49" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="68A27FEA" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FA5CC5E" w14:textId="77777777" w:rsidR="00FD2D49" w:rsidRDefault="00FD2D49" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3D122EF7" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF76E94" w14:textId="4EC0A5CF" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="7DA09657" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Transitional NCCs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3388E3E1" w14:textId="77777777" w:rsidR="003E5761" w:rsidRPr="009E222D" w:rsidRDefault="003E5761" w:rsidP="003E5761">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="14B474EE" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1066" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1159F810" w14:textId="5810B00C" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69F68289" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transitional NCCs are defined as countries with 2012-2015 average GNI per capita greater than $12,475 for the first time compared to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> status in the previous biennial budget period.  A two-year grace period is also applied before the countries graduate to fully pledged NCC status, during which there is no change to the funding of the cost of UNDP’s physical presence. UNDP regular resources will continue to fund fully the Resident Representative plus 25 per cent of requisite critical cross-cutting capacities (see para 6 above).  The balance of 75 per cent of funding for these critical cross-cutting capacities will need to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be funded by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the respective </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> country government. During the two-year grace period, the eligibility for TRAC-1 resources also remains the same as the previous biennium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FAA4D3" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A921170" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...47 lines deleted...]
-        <w:t>the respective programme country government. During the two-year grace period, the eligibility for TRAC-1 resources also remains the same as the previous biennium.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full-fledged NCC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are defined as countries with 2012-2015 average GNI per capita greater than $12,475 for the second consecutive Integrated Budget period (i.e. in 2014-2015 as well as 2016-17). In these countries UNDP regular resources fully fund the UNDP Resident Representative position and minimal office capacities for the Resident Representative, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry out key leadership functions, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK15"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK16"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">premised on a country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which should at least be at the level of $12 million during the four-year </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programming period 2018-2021 (combined regular plus other resources). All other costs would continue to be borne through a combination of government contributions and cost-recovery income earned on government and third-party cost-sharing and trust fund contributions. Key leadership functions for countries not meeting these conditions would still be provided, but with coverage from other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>country</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> office locations. These countries are also not eligible to receive TRAC-1 resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438E3E8D" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="70B3C6E8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1788FA05" w14:textId="77777777" w:rsidR="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3BE2AE96" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...23 lines deleted...]
-        <w:t>are defined as countries with 2012-2015 average GNI per capita greater than $12,475 for the second consecutive Integrated Budget period (</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the purposes of UNDP’s funding country office physical presence, the status of each </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009E222D">
-[...6 lines deleted...]
-        <w:t>i.e.</w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>countries’</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009E222D">
-[...109 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> average GNI per capita is updated on a biennial basis within </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the mid-term review of the UNDP integrated budget. This update may result in changes in the income categories, which are then applied for the next biennium. If the countries revert to a lower level of average GNI capita below High MIC status, i.e. to LIC or MIC, the contributions from host governments would be subject to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="009E222D">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP GLOC for LIC and MIC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4148A577" w14:textId="77777777" w:rsidR="00A96275" w:rsidRPr="009E222D" w:rsidRDefault="00A96275" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="02509786" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50B43A6C" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="68D199CA" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Negotiating and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009E222D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communicating</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009E222D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> annual contributions from host governments </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3230F4" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
+    <w:p w14:paraId="4C05B75F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798CD3CF" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="125891F4" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> and communicating annual contributions from host governments in High MIC, transitional NCC and full-pledged NCC countries.   The table below sets out a sample computation of minimum </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country offices are responsible for estimating, negotiating and communicating annual contributions from host governments in High MIC, transitional NCC and full-pledged NCC countries.   The table below sets out a sample computation of minimum </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk39487842"/>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annual contributions expected from host governments</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA69DDE" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="6AE3FA55" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblInd w:w="-855" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1003"/>
         <w:gridCol w:w="1078"/>
         <w:gridCol w:w="318"/>
         <w:gridCol w:w="1324"/>
         <w:gridCol w:w="1074"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="952"/>
         <w:gridCol w:w="967"/>
         <w:gridCol w:w="968"/>
         <w:gridCol w:w="257"/>
         <w:gridCol w:w="1160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A36F6" w:rsidRPr="002A36F6" w14:paraId="50BCDF71" w14:textId="77777777" w:rsidTr="00A96275">
+      <w:tr w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w14:paraId="0FEC1202" w14:textId="77777777" w:rsidTr="00144BD4">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55031641" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="47076DAA" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="727995D3" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0306E40F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D75B42B" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="3A67C9FF" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="678D9A7A" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="3ABD1E78" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3912" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E6C37C0" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0446C27B" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Critical Cross-Cutting Capacities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58A39D23" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="299F96D7" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17D02022" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="6A6A8BBF" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="266D78B8" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="14800FD5" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A36F6" w:rsidRPr="002A36F6" w14:paraId="228350D6" w14:textId="77777777" w:rsidTr="00A96275">
+      <w:tr w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w14:paraId="4C9CEAC5" w14:textId="77777777" w:rsidTr="00144BD4">
         <w:trPr>
           <w:trHeight w:val="2174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D4DF85" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="6E7B8FF8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="198FD99F" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="154F149B" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Income status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E9C563E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="15D64D5C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EA56C2E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="59628E19" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Resident Representative </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B33EA83" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="34F24075" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Three  NO</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  (Proforma costs x 3 posts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11B8A093" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="4C9F8725" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Four  GS</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002A36F6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (Proforma costs  x 4 GS)</w:t>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Proforma </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>costs  x</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 GS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72F4D9FA" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="1F106A97" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Operating Expenses - 30% of Staff cost or estimated actual office operating expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="365B3CF7" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="53D5D5A8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total Local Expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="653E8DFE" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="4D726DB7" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>maximum  share</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BDA474E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="39E7DD99" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FEE42BD" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0F2D0170" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Government minimum </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>contribution  to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> local office costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A36F6" w:rsidRPr="002A36F6" w14:paraId="2E8C0D99" w14:textId="77777777" w:rsidTr="00A96275">
+      <w:tr w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w14:paraId="2CD37E2A" w14:textId="77777777" w:rsidTr="00144BD4">
         <w:trPr>
           <w:trHeight w:val="653"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22C0E51B" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="3AE7738A" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D21FB99" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="5C484528" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BBDFEA9" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="5B91E912" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42DF90AE" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="07A733B4" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(D1 proforma plus operating expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15BE43A6" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="347743E7" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F35E204" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="5E74C1A5" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="112C7B76" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="4035B0C8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="728926B2" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="66CBBA53" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="129E69C9" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="30B801E8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="624D05E1" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="1E2DEF82" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FE77BFA" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="634A19FA" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A36F6" w:rsidRPr="002A36F6" w14:paraId="7C98366C" w14:textId="77777777" w:rsidTr="00A96275">
+      <w:tr w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w14:paraId="1D5FD259" w14:textId="77777777" w:rsidTr="00144BD4">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DF27003" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="489BCBC7" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68BFFD3A" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="1BE565D1" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2862879E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="4A7FB235" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66F9814D" w14:textId="6128F740" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="1FE46656" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...15 lines deleted...]
-              <w:t>A</w:t>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CE25D10" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="1836A4DF" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6318EC7A" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="035FB843" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E34F0F7" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0A2C8D21" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="600D1C1B" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="6A2ED399" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>e=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>b+c+d</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71FC129E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="21787FA8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E633D4B" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="26C6192A" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="703356DC" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="18C01E87" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A36F6" w:rsidRPr="002A36F6" w14:paraId="211CAAF3" w14:textId="77777777" w:rsidTr="00A96275">
+      <w:tr w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w14:paraId="638A40AE" w14:textId="77777777" w:rsidTr="00144BD4">
         <w:trPr>
           <w:trHeight w:val="853"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="766CBADA" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="001567BE" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country A*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44493382" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="50399B78" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>High-MIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4749D4DF" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="4D0E3452" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76785643" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="34F9FA38" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>325,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01922DB9" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="7500F44E" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>242,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FF0BC8A" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="40A95CDB" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>170,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="317DEC07" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="3C5C159A" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>123,600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D48B14" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="33B578D5" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>535,600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62E8637E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="53E94C95" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>458,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="083DC1D4" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="382BDBBA" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44418874" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0599421F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">$401,700 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A36F6" w:rsidRPr="002A36F6" w14:paraId="298BF7A8" w14:textId="77777777" w:rsidTr="00A96275">
+      <w:tr w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w14:paraId="5B4F9B18" w14:textId="77777777" w:rsidTr="00144BD4">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63D6F9D4" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="49E02D80" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country B*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="493B13C8" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="383E5C9F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Transitional NCC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A72AA5B" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="4B74006D" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BFE68EF" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="3C412612" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>325,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A0C66AE" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="2A5E5D87" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>242,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18CBCA20" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0136C77C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>170,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D15E7D8" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="2D8F7F71" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>123,600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C6C287B" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="7518F002" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>535,600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C59B672" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="58BC7FE3" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>458,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B9235C" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="52831323" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618E4222" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0982003B" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">$401,700 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A36F6" w:rsidRPr="002A36F6" w14:paraId="22F77201" w14:textId="77777777" w:rsidTr="00A96275">
+      <w:tr w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w14:paraId="00C972CB" w14:textId="77777777" w:rsidTr="00144BD4">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79A8B1AF" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="17FDC262" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country C*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57B5759E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="7D16FB32" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NCC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="676E0FBA" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="75AFA5F2" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="045E50E7" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="6E7E2D9F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>325,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31526AD6" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="79A91E93" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>242,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41D96112" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="6806EA4E" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>170,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B6DB466" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="6C57AABE" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>123,600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AAE841F" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="7A3E3740" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>535,600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="240F75A6" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="3FDA98BF" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>325,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="002139B9" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="4022B306" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15B02E93" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="002A36F6" w:rsidRDefault="0004712A" w:rsidP="00622203">
+          <w:p w14:paraId="0E3ACCA4" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A36F6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00FA31C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">$535,600 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09DD65D7" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="00471330" w:rsidRDefault="0004712A" w:rsidP="0004712A">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="4B458699" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">*For illustrative purposes, to allow a comparison of UNDP maximum share of local office presence in different income categories, the same proforma costs have been used in the above table. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D98AE1E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="0004712A">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="454985E8" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="355C738A" w14:textId="29D2233F" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30A2F0EB" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk24127535"/>
-      <w:r w:rsidRPr="009E222D">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">, by integrating such commitments into state or national multi-year planning dialogue.  </w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country Offices may negotiate annual and multi-year contributions, by integrating such commitments into state or national multi-year planning dialogue.  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Once annual or multi-year targets are agreed with host governments, the country offices should enter the expected contributions in their annual institutional budget and work planning </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>process, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009E222D">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> to create a master contract for UMIC/NCC payments.</w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit a request through UNDP service request portal to GSSC to create a master contract for UMIC/NCC payments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C94947" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="760146D4" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="630D01F5" w14:textId="66A61E1E" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="1F28C3DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A071C97" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The outcome of the annual and multi-year contributions expected from host governments for the Country Offices shall directly impact the size and scale of the country office. Hence, a timely and sufficient contribution from host government is critical to the country office presence in the country.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0510F3B1" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="1F28C3DD">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="6DE0A425" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76617F0D" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="1F28C3DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E0610BB" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Upon receipt of annual contributions, a recommended best practice is to promptly send a letter of appreciation to the host government.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155406F1" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="00252BB9" w:rsidRDefault="0004712A" w:rsidP="1F28C3DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29BCC85A" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5EE62F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recording of cash contributions  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDCE2B1" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35B16979" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF19290" w14:textId="08AF95FC" w:rsidR="0004712A" w:rsidRPr="00D013E8" w:rsidRDefault="0004712A" w:rsidP="00951A5F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72281CF9" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...321 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The annual GLOC payments should be applied by GSSC through the Quantum Accounts Receivable (AR) module. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon receiving the GLOC payments, GSSC will create a Standalone Contract, recognizing the revenue via the Contracts Revenue Event and generating the Receivable via the Billing Event. The Receipt created against the GLOC payment is then applied against the Receivable via the AR module.  Revenue and Receivables are recorded </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">via </w:t>
-[...86 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">via the Contracts module whereas receipts are applied through the AR module, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>using the following COA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7B2C6D" w14:textId="77777777" w:rsidR="006116D9" w:rsidRPr="009E222D" w:rsidRDefault="006116D9" w:rsidP="00951A5F">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="07EC6A61" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6723BF70" w14:textId="3127BCDA" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00D013E8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13B9D0B3" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="1F28C3DD">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of Contribution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A9161B">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="1F28C3DD">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...83 lines deleted...]
-          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61742A2A" w14:textId="5C84C1E6" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00D013E8">
+    <w:p w14:paraId="5A88251D" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UMIC/NCC contributions</w:t>
       </w:r>
-      <w:r w:rsidR="0C55D3BD" w:rsidRPr="626CD3EC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A9161B">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">YYYY     </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A96275">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>11303</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>51016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40827E7A" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00951A5F">
+    <w:p w14:paraId="3404AB51" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10CD0265" w14:textId="7D572066" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00951A5F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="322D1DD7" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...70 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In some cases, host governments may settle their cash targets in advance, especially when a multi-year contribution target is successfully negotiated. When country offices receive such advance payments for a single or multiple years before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a commencement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a budget year, the offices should request the GSSC revenue team </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>within 1 week</w:t>
       </w:r>
-      <w:r w:rsidR="008405A6" w:rsidRPr="008405A6">
-[...24 lines deleted...]
-        <w:t>to record the payments to the below COA:</w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of receipt of these payments, to record the payments to the below COA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E1865B" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
+    <w:p w14:paraId="07DE8BAA" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DEC043D" w14:textId="3ED119AF" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00471330">
+    <w:p w14:paraId="7FA0A1F7" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Type of Contribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96275">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00673C31">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="1F28C3DD">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="1F28C3DD">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="1F28C3DD">
-[...2 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026B4DF6" w14:textId="72A3A09C" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="00471330">
+    <w:p w14:paraId="50727D30" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GLOC</w:t>
       </w:r>
-      <w:r w:rsidR="008B377C" w:rsidRPr="1F28C3DD">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gov </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00992574" w:rsidRPr="00992574">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00992574" w:rsidRPr="00992574">
-[...5 lines deleted...]
-        <w:t>contr</w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Locl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00992574" w:rsidRPr="00992574">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cost Future</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>YYYY</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>11303</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E222D">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008405A6" w:rsidRPr="1F28C3DD">
-[...13 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>51017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50282EC5" w14:textId="77777777" w:rsidR="00A96275" w:rsidRPr="009E222D" w:rsidRDefault="00A96275" w:rsidP="00A96275">
+    <w:p w14:paraId="53396909" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16F3DB13" w14:textId="43449ACC" w:rsidR="0004712A" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C7F6CDD" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">GLOC contributions from host governments should not be applied to any other fund or accounts other than as provided above without prior approval from OFM and Regional Bureaux. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GLOC contributions from host governments should not be applied to any other fund or accounts other than as provided above without prior approval from OFM and Regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECBC78B" w14:textId="77777777" w:rsidR="00FD7C94" w:rsidRDefault="00FD7C94" w:rsidP="00471330">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F803806" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ECCC9C1" w14:textId="4D8F7D20" w:rsidR="00FD7C94" w:rsidRPr="009E222D" w:rsidRDefault="00FD7C94" w:rsidP="00A96275">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14F1FA93" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> on a timely basis prior to the closure of the financial ledgers.  This will help ensure that UNDP revenue is captured in a timely manner as any late submission of these documents poses a significant management reporting risk and audit risk as revenue will not be reported accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>At the end of every year, the Head of Office will be required to certify in the annual assertion that all signed agreements/amendments to agreements have been submitted to GSSC on a timely basis prior to the closure of the financial ledgers.  This will help ensure that UNDP revenue is captured in a timely manner as any late submission of these documents poses a significant management reporting risk and audit risk as revenue will not be reported accurately in the UNDP financial statements, including quarterly financial statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242830A9" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
+    <w:p w14:paraId="22269C51" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CE70A8A" w14:textId="77777777" w:rsidR="008D6CF4" w:rsidRDefault="0004712A" w:rsidP="008D6CF4">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3E478AC5" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F16CA3" w14:textId="77777777" w:rsidR="008D6CF4" w:rsidRPr="00A26093" w:rsidRDefault="008D6CF4" w:rsidP="1F28C3DD">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="59A37C02" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFDB864" w14:textId="0FF08DEF" w:rsidR="008D6CF4" w:rsidRPr="008D6CF4" w:rsidRDefault="0004712A" w:rsidP="1F28C3DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FD94DC3" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP routinely reports to the Executive Board on the government contributions made from</w:t>
       </w:r>
-      <w:r w:rsidR="008D6CF4" w:rsidRPr="00A26093">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A26093">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>High-MIC and NCCs in the following official documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A66B095" w14:textId="33979CA3" w:rsidR="0004712A" w:rsidRPr="008D6CF4" w:rsidRDefault="0004712A" w:rsidP="1F28C3DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E892766" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP financial report and audited financial statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30913187" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="1F28C3DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EB9741B" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of the Financial Situation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D25C303" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="008D6CF4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5BA819FB" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Integrated Budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB7220E" w14:textId="77777777" w:rsidR="0004712A" w:rsidRPr="009E222D" w:rsidRDefault="0004712A" w:rsidP="00A96275">
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="5AF99ADB" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B6BA3F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6113D1EF" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5069AFDD" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...34 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA31C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Revenue Recognition policy paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B37134" w14:textId="1C0C7320" w:rsidR="00526E13" w:rsidRPr="00526E13" w:rsidRDefault="00000000" w:rsidP="00526E13">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="018C9CA9" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00526E13" w:rsidRPr="000B71B3">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00FA31C8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
             <w:spacing w:val="-3"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>IPSAS 23 Policy paper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="485028A7" w14:textId="77777777" w:rsidR="00526E13" w:rsidRPr="009E222D" w:rsidRDefault="00526E13" w:rsidP="00CA2B73">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="0A62BE0A" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00FA31C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00526E13" w:rsidRPr="009E222D" w:rsidSect="00BF5D43">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+    <w:p w14:paraId="3041AFD6" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00FA31C8">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4150DD55" w14:textId="0AD2B057" w:rsidR="00F820D3" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56549EF0" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008C3236">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008C3236">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
+      <w:t>Effective Date: 19/11/2020</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1741753060"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{3FF27BBF-2407-4029-8967-87E604D6B2DF}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00AD7065">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00FA31C8">
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73533141" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="756E7F50" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="59956F17" w14:textId="0D3B77DF" w:rsidR="00BF5D43" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
+  <w:p w14:paraId="2B17195F" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRPr="00FA31C8" w:rsidRDefault="00FA31C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="588976823"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{3FF27BBF-2407-4029-8967-87E604D6B2DF}"/>
-        <w:date w:fullDate="2020-05-31T18:00:00Z">
+        <w:date w:fullDate="2020-06-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A50FFC">
-[...5 lines deleted...]
-          <w:t>31/05/2020</w:t>
+        <w:r w:rsidRPr="00FA31C8">
+          <w:t>01/06/2020</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00FA31C8">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="935481089"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{3FF27BBF-2407-4029-8967-87E604D6B2DF}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00AD7065">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00FA31C8">
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12CA8DF1" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="1F28C3DD" w:rsidP="00BF5D43">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0921336B" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC9B88D" wp14:editId="67076024">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F15E7FD" wp14:editId="0671C9BA">
           <wp:extent cx="304800" cy="590550"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="15989"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304855" cy="590657"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FB40B86" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
+  <w:p w14:paraId="59BE4E2C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FD6F694" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="1F28C3DD" w:rsidP="00BF5D43">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60C2D83C" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA1187A" wp14:editId="3656C9F9">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="523D9381" wp14:editId="1F50AFA1">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="703072"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14BE3C06" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
+  <w:p w14:paraId="2DEE667E" w14:textId="77777777" w:rsidR="00FA31C8" w:rsidRDefault="00FA31C8" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008F104A"/>
+    <w:nsid w:val="503965E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B3D43FFE"/>
-[...758 lines deleted...]
-    <w:tmpl w:val="32A2CCAE"/>
+    <w:tmpl w:val="342E46E0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3586" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4306" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5026" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5746" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6466" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="7186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...2854 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C266E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A460CA8"/>
     <w:lvl w:ilvl="0" w:tplc="F50202A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11142,498 +7695,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDC58B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB08AEA2"/>
     <w:lvl w:ilvl="0" w:tplc="F9ACCB64">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11679,286 +7785,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...234 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7400665F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3EE8652"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12000,462 +7871,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6092" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6812" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7532" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...410 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B5A7F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B3A01A6"/>
     <w:lvl w:ilvl="0" w:tplc="C818FD38">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12500,1707 +7960,134 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="572929046">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="1" w16cid:durableId="1935284552">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1237741205">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="1457987461">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1768571953">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="3" w16cid:durableId="517812440">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="862742256">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1486584724">
+  <w:num w:numId="4" w16cid:durableId="1037043923">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="950622759">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="436875982">
+  <w:num w:numId="5" w16cid:durableId="731005509">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...100 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...343 lines deleted...]
-    <w:rsid w:val="626CD3EC"/>
+    <w:rsidRoot w:val="00FA31C8"/>
+    <w:rsid w:val="0018673B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FA31C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18ABF5AB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{1D590CA0-1187-4CB9-A798-D3884B393616}"/>
+  <w14:docId w14:val="44B784EF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0E46C3F8-A326-4391-9721-1F0CD34C15EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-      </w:rPr>
-[...1096 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14315,51 +8202,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -14542,1104 +8429,956 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00D6372B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA31C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fdatahelpdesk.worldbank.org%2Fknowledgebase%2Farticles%2F77933-what-is-the-world-bank-atlas-method&amp;data=02%7C01%7Cbatdolgor.chuluun%40undp.org%7Ce1be94a1fa344957fa8408d7533f5637%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C637069404307048027&amp;sdata=ufmtroKvqHqf7cqvqp4VSPCi5jyD34a1SYSHN8JgC1Y%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2014/first-regular-session/English/dp2014-2e.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3526" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/732219?ln=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2013/Second-regular-session/Spanish/dp2013-45s.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/operations/executive_board/documents_for_sessions/adv2013-second/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2013/Second-regular-session/French/dp2013-45f.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OLS/Shared%20Documents/Forms/Viewer.aspx?id=%2Fteams%2FOLS%2FShared%20Documents%2FStandard%20Basic%20Assistance%20Agreements&amp;viewid=d28b12ce%2Dc0cc%2D48f4%2D8bc2%2D3a42673b7fcc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2876" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.undp.org%2Fsites%2Fg%2Ffiles%2Fzskgke326%2Ffiles%2Fundp%2Flibrary%2Fcorporate%2FExecutive%2520Board%2F2013%2FSecond-regular-session%2FEnglish%2Fdp2013-45.doc&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2931" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2014/first-regular-session/English/dp2014-2e.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2013/Second-regular-session/English/dp2013-45.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2021</Words>
-  <Characters>11521</Characters>
+  <Characters>11522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>96</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13515</CharactersWithSpaces>
+  <CharactersWithSpaces>13516</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Esperanza M Garcia</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>