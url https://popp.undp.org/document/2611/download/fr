--- v0 (2025-10-24)
+++ v1 (2026-05-31)
@@ -1,2308 +1,4737 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="373D75E9" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="77CF255E" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rémunération des heures supplémentaires </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EA" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="60D96E06" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EB" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="105EC528" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les heures supplémentaires sont les heures travaillées en plus de la journée ou de la semaine de travail prévue ou pendant l’un des jours fériés officiels des Nations Unies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EC" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1EBE555E" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75ED" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="06DDB5B8" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ne sont pas considérées comme des heures supplémentaires :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EE" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0290FAA9" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EF" w14:textId="308FAD73" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0EECDC52" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D75F0" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le temps passé pour se rendre sur le lieu de travail et à en revenir </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCCEEBD" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F1" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="63EF94EF" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le travail effectué pendant le déjeuner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F2" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="79319194" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F3" w14:textId="12FDD1D9" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7DAAC529" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D75F4" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le travail effectué en dehors des heures normales de travail en raison de l’adoption d’un système de quarts de travail, sauf lorsque le total des heures travaillées dépasse la journée ou la semaine de travail prévue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5AB367" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F5" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="01A1337D" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conformément aux pratiques de l’Organisation internationale du Travail (OIT), tous les membres du personnel, à l’exception de ceux qui travaillent à temps partiel, doivent prendre une pause déjeuner d’au moins 30 minutes pendant la journée normale de travail.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F6" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2040F750" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F7" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="775C74AD" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les superviseurs doivent organiser le travail de leurs unités organisationnelles de manière à ce que les heures supplémentaires soient un événement exceptionnel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F8" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="30F51A88" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F9" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="46079112" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dans l’intérêt de la santé, de la sécurité et de l’efficacité du personnel :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FA" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2B554C30" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FB" w14:textId="2E6826BC" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="02588F74" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="373D75FC" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les heures supplémentaires de tout le personnel, y compris les chauffeurs, doivent normalement être limitées à 40 heures par mois, sauf circonstances très exceptionnelles ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A840998" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FD" w14:textId="395006D3" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5670C564" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="373D75FE" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les heures supplémentaires de tout le personnel, y compris les chauffeurs, ne doivent pas être effectuées pour des périodes de plus de six heures sans pause non rémunérée d’au moins 30 minutes ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F516E83" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FF" w14:textId="4E22A1FF" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3209619F" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="373D7600" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel doivent prendre un jour de repos complet par semaine civile, à moins de circonstances très exceptionnelles ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF2D5EC" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7601" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7B058B4F" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel dont la grossesse a été confirmée sont dispensés, sur demande, d’effectuer des heures supplémentaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7602" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1EBE47F8" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7603" w14:textId="2CA8736D" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="04DBA8B9" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="373D7604" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La rémunération des heures supplémentaires est versée aux agents des services généraux (GS), avec des contrats d’engagement permanents, continus ou à durée déterminée régis par le Statut et Règlement  du personnel des de l’Organisation Nations Unies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E47A73" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7605" w14:textId="0314A149" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4D3A854A" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La rémunération des heures supplémentaires n’est applicable ni aux Administrateurs recrutés sur le plan national ni aux Administrateurs recrutés </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="373D7606" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:t xml:space="preserve">La rémunération des heures supplémentaires n’est applicable ni aux Administrateurs recrutés sur le plan national ni aux Administrateurs recrutés sur le plan international. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591836EE" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7607" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="11003A81" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conditions et taux applicables aux membres du personnel travaillant un jour de travail prévu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7608" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="50D12BDF" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7609" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="038CEF05" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ces conditions et taux s’appliquent également aux jours fériés officiels qui ne sont pas des jours fériés officiels des Nations Unies. Les conditions suivantes s’appliquent :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="50BA4099" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1801" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="144D06C0" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Siège à New York (s’applique également à Copenhague et à Genève) :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6A08AD11" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760D" w14:textId="3C57EDCD" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="69E463A7" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="373D760E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le travail effectué en plus de la journée de travail prévue, mais pendant moins de huit heures, donne droit à une période égale de congé de compensation (CTO), mais pas à un paiement en espèces supplémentaire. Sous réserve des nécessités du service, ce repos compensateur peut être donné en tout temps au cours des quatre mois suivant le mois au cours duquel le travail a été effectué. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CFEEE2" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760F" w14:textId="144A9AAE" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="390C3F8D" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D7610" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les heures de travail effectuées au-delà des huit heures par jour peuvent être rémunérées, au choix du membre du personnel, soit sous la forme d’un CTO, soit en espèces supplémentaires, à hauteur d’une fois et demi le taux normal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EEC9FC" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7611" w14:textId="283B8726" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="54C78025" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="373D7612" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si, au moment d’une revue qui doit avoir lieu trois fois par an, il est établi qu’un membre du personnel a accumulé plus de 40 heures de CTO qui n’ont pu être autorisées en raison des nécessités du service ou des congés maladie, la rémunération prend la forme d’un paiement supplémentaire en espèces pour chaque heure au-delà de 40 heures. Le droit restant à 40 heures de CTO sera compté comme faisant partie du droit accumulé par le membre du personnel au moment de la prochaine revue.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048BDCBE" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1801" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7613" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="04A01B93" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lieux d’affectation hors Siège :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7614" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0D4E92DF" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7615" w14:textId="73FD48D6" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1A653EE5" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D7616" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le travail au-delà de la journée de travail prévue, mais inférieure à 8 heures, ou au-delà de l’horaire de la semaine de travail, mais inférieur à 40 heures, donne droit à une période égale de CTO, mais pas à un paiement en espèces supplémentaire. Dans les lieux d’affectation où des semaines de travail de plus de 40 heures ont été établies pour certaines catégories de personnel (chauffeurs, coursiers et autres gardiens), les heures supplémentaires ne commencent pas avant que ces heures aient été effectuées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392A8E6A" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7617" w14:textId="4FCF9A7D" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="30A64D54" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les heures de travail dépassant huit heures par jour et 40 heures par semaine sont rémunérées, au choix du membre du personnel, soit par un </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5A74">
-[...6 lines deleted...]
-    <w:p w14:paraId="373D7618" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">CTO, soit par un paiement en espèces supplémentaire, à une fois et demi le taux normal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F15AAA" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7619" w14:textId="054A662E" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="24303315" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="373D761A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sous réserve des nécessités du service, le CTO doit être pris dans les quatre mois suivant le mois au cours duquel le travail est effectué ; sinon, il est perdu. Toutefois, s’il est établi qu’un membre du personnel n’a pas pu être autorisé à prendre le CTO en raison des nécessités du service ou de congés maladie, la compensation prend la forme d’un paiement en espèces supplémentaire.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682461E7" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="56CCBA60" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Conditions et tarifs pour les membres du personnel travaillant un jour non ouvrable</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0716DE74" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761D" w14:textId="0885D099" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1360B8FF" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="373D761E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’un membre du personnel est tenu d’être de service un jour autre qu’un jour de travail normal ou l’un des 10 jours fériés officiels, toutes les heures travaillées sont considérées comme des heures supplémentaires le jour en question, quel que soit le nombre d’heures travaillées pendant la semaine normale de travail.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A5D29A" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="748D07C1" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En outre, un membre du personnel appelé à travailler un jour non ouvrable recevra un minimum de quatre heures de rémunération en heures supplémentaires, selon les taux suivants, même s’il a travaillé moins de quatre heures :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7620" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="616F5E97" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7621" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="088CA665" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Siège à New York (s’applique également à Copenhague et à Genève) : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466E876D" w14:textId="77777777" w:rsidR="00650D00" w:rsidRDefault="008C598F" w:rsidP="00650D00">
+    <w:p w14:paraId="16D81483" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="-3" w:firstLine="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7622" w14:textId="162AF69C" w:rsidR="005E3E52" w:rsidRDefault="008C598F" w:rsidP="00650D00">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="-3" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Samedi, à hauteur d’une fois et demi le taux normal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A979252" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="-3" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="-3" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dimanche, à hauteur de deux fois le taux normal  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7623" w14:textId="418A7DA7" w:rsidR="005E3E52" w:rsidRDefault="00650D00">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="23D53E7D" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1801"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>iii)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidR="00341F3C">
+        <w:t xml:space="preserve">Jour férié officiel des Nations Unies, à hauteur de deux fois le taux normal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CB0E10" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD795B">
-[...16 lines deleted...]
-    <w:p w14:paraId="373D7625" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    </w:p>
+    <w:p w14:paraId="76E74EAE" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lieux d’affectation hors Siège : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292F62BB" w14:textId="77777777" w:rsidR="00650D00" w:rsidRDefault="008C598F" w:rsidP="00650D00">
+    <w:p w14:paraId="22C2655F" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="270" w:lineRule="auto"/>
-        <w:ind w:right="-3" w:firstLine="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="71B17BE6" w14:textId="455D05C2" w:rsidR="00650D00" w:rsidRDefault="008C598F" w:rsidP="00650D00">
+        <w:ind w:right="-3" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sixième jour, à hauteur d’une fois et demie le taux normal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B7A03E" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="270" w:lineRule="auto"/>
-        <w:ind w:right="-3" w:firstLine="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7626" w14:textId="24D3834E" w:rsidR="005E3E52" w:rsidRDefault="008C598F" w:rsidP="00650D00">
+        <w:ind w:right="-3" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Septième jour, à hauteur d’une fois et demie le taux normal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8B1CE1" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="270" w:lineRule="auto"/>
-        <w:ind w:right="-3" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="-3" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Jour férié officiel des Nations Unies, à hauteur d’une fois et demie le taux normal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7627" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7CDF999C" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7628" w14:textId="09A01B12" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2914E684" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DD795B" w:rsidDel="00DD795B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le taux pour les lieux d’affectation hors Siège</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3195" w:rsidDel="00DD795B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7629" w14:textId="72F8BF6F" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peut être modifié dans les régions où il n’est pas conforme à la pratique locale. Ces modifications sont normalement envisagées en même temps qu’une enquête sur les salaires, à la suite d’une recommandation du Comité pour l’enquête sur les salaires locaux (LSSC) et d’un examen par le Siège.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1492EDE8" w14:textId="704A8B21" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD4FAF6" w14:textId="4D09829F" w:rsidR="00650D00" w:rsidRDefault="00650D00">
+    <w:p w14:paraId="63BDA330" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2A5455" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Conditions et taux applicables aux membres du personnel en voyage officiel en dehors de leur lieu d’affectation</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5BF2304C" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762C" w14:textId="3BCD5FCE" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5B275FB9" w14:textId="7F0220B4" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="00AD116F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="373D762E" w14:textId="50E12C04" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’un membre du personnel est appelé à voyager pour une mission officielle, l’horaire de travail doit normalement être organisé de manière à lui éviter d’avoir à faire des heures supplémentaires pendant la mission.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109025A2" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Néanmoins, il peut arriver qu’il soit nécessaire d’autoriser des heures supplémentaires pendant que le membre du personnel est en déplacement, p. ex., pendant un </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="373D762F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:t xml:space="preserve">Néanmoins, il peut arriver qu’il soit nécessaire d’autoriser des heures supplémentaires pendant que le membre du personnel est en déplacement, p. ex., pendant un jour férié officiel . Dans ces situations, les heures supplémentaires peuvent être rémunérées en même temps que les indemnités journalières de subsistance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05008123" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7630" w14:textId="7B7C1399" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="69041F3E" w14:textId="1303E14B" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="00AD116F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="373D7631" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le temps de voyage passé à se rendre au lieu de la mission et à en revenir n’est pas compté comme heures supplémentaires. Seuls les chauffeurs  et les gardiens peuvent exceptionnellement accumuler des heures supplémentaires dans l’exercice de leurs fonctions (p. ex., conduire, entretenir ou amener un véhicule à l’entretien).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2F8AA7" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7632" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="60E70F8B" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conditions et taux, autres  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7633" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1B4C3066" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7634" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="54E977EB" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel qui participent à un atelier ou à une formation n’ont pas droit à des heures supplémentaires. Toutefois, les membres du personnel qui apportent un soutien administratif à la formation ont droit à des heures supplémentaires.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7635" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1BAA5B6C" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7636" w14:textId="06CF80AB" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="71820B08" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D7637" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ agent des services généraux à temps partiel qui est tenu de travailler au-delà de son horaire normal est rémunéré au taux normal pour les heures supplémentaires effectuées jusqu’à concurrence de la journée de travail normale prévue du personnel à plein temps. Par la suite, et pour le travail exigé le sixième ou le septième jour de la semaine de travail prévue ou un jour férié officiel, il est rémunéré selon les conditions de rémunération des heures supplémentaires applicables sur le lieu d’affectation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EE3914" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7638" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="621081D1" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autorisation préalable  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7639" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2E5108B1" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D763A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="75C73900" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toutes les heures supplémentaires doivent être autorisées à l’avance et la disponibilité des fonds doit être certifiée.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D763B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="76E2B8DF" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D763F" w14:textId="6187D59E" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="72DB3739" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Calcul </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7640" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5EE27B6B" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7641" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="31A59F80" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rémunération des heures supplémentaires est calculée à la demi-heure près ; les heures supplémentaires occasionnelles de moins d’une demi-heure par jour pendant la semaine de travail normale ne sont pas prises en compte.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7642" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="39E4ACFE" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7643" w14:textId="474B5B10" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="14CD6EA8" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="373D7644" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La rémunération des heures supplémentaires est calculée sur la base du traitement net total du membre du personnel, majoré, le cas échéant, de la primede connaissances linguistiques. Le paiement des heures supplémentaires est soumis à la retenue au titre du barème des contributions du personnel.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281AE977" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7645" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2B7B4A2E" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rémunération des heures supplémentaires n’est pas prise en compte pour déterminer les éléments suivants, le cas échéant :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7646" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="33D99948" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAD7128" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3DDA3F71" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rémunération aux fins de la pension, cotisations à la Caisse commune des pensions du personnel des Nations Unies (CCPPNU) et prestations payables par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Rémunération aux fins de la pension, cotisations à la Caisse commune des pensions du personnel des Nations Unies (CCPPNU) et prestations payables par celle-ci, p. ex., prestations de retraite, prestations de personnes à charge survivantes, etc.</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>celle-ci, p. ex., prestations de retraite, prestations de personnes à charge survivantes, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C0952F" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240D0395" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0F2822B0" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Indemnisation en cas de maladie, de blessure ou de décès imputables au service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AE8B71" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="677E19DB" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="11C78219" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD6A97D" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Indemnité spéciale de fonctions (ISF)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45662563" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="26C28087" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1F30E0ED" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3131A6A3" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Primes d’assurance maladie et d’assurance vie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D4C59E" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="357AA4CA" w14:textId="30F15492" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="58D27A14" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA23A51" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="373D764C" w14:textId="4CE019CB" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indemnités de cessation d’emploi, p. ex., la commutation des congés annuels l’, l’assurance décès, l’indemnité de cessation d’emploi, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A40239" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F64BE0" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D764D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grade et échelon lors de la promotion des agents des services généraux à la catégorie Administrateur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C9C44B" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D764E" w14:textId="35464420" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4B7C24B9" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="373D764F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez noter que les heures supplémentaires ne font pas partie de la rémunération considérée aux fins de la pension.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74999EE0" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7650" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4470F721" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Formule</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7651" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3CC57B4A" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7652" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7F17989A" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>22.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pour calculer la rémunération en espèces des heures supplémentaires effectuées, la formule suivante devra être utilisée :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7653" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="47463A2A" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176A1460" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6C323E96" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Heures par année = heures normales par semaine x 52,2 semaines par année</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7654" w14:textId="5B9C73E6" w:rsidR="005E3E52" w:rsidRDefault="008C598F" w:rsidP="006F1D4A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E97FED2" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465BE0EB" w14:textId="63B0465B" w:rsidR="009B7532" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0817A1B9" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="0A969B24" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Salaire horaire = salaire annuel net total plus, le cas échéant, la prime de connaissances linguistiques, heures par an (a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA3EB1C" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647F4DC9" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Taux des heures supplémentaires = salaire horaire x le taux applicable (voir paragraphes 9 à 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439D9F28" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="009B7532" w:rsidP="009B7532">
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7657" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="02D81634" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D877DF" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Heures supplémentaires = heures supplémentaires x taux des heures supplémentaires (c) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7658" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="297B7B95" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7659" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0140DE3F" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Paiement </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="309AC591" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765B" w14:textId="22C5CE1C" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3C9A2BBC" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>23.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="373D765C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les heures supplémentaires sont payées par le biais du système de paiement. Le système calcule le montant à payer (et la retenue à la source des contributions du personnel).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018CAB66" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0C9806A1" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Devise </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3F430629" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="095036AA" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>24.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les heures supplémentaires sont payables dans la devise du lieu d’affectation (à l’exception des cas où le traitement est payé dans une autre devise). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7660" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="654DD8CB" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7682D70F" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Consignation des heures supplémentaires </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7661" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="14814932" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7662" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3EE1C89F" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="003D3195" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:r w:rsidRPr="003D3195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chaque bureau est responsable de la tenue de dossiers exacts et à jour sur les heures supplémentaires effectuées et le CTO pris par le personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE5AEB7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:p w14:paraId="37D3CBF9" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195"/>
+    <w:p w14:paraId="60A5B9F3" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195"/>
+    <w:p w14:paraId="3456FCC5" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195"/>
+    <w:p w14:paraId="6C90D333" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195"/>
+    <w:p w14:paraId="3AB08987" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="00AD116F" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk187230617"/>
+      <w:r w:rsidRPr="00AD116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2198DA42" w14:textId="77777777" w:rsidR="003D3195" w:rsidRPr="00AD116F" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4585F197" w14:textId="7FF9E420" w:rsidR="003D3195" w:rsidRPr="00AD116F" w:rsidRDefault="003D3195" w:rsidP="003D3195">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="003D3195" w:rsidRPr="00AD116F" w:rsidSect="00AD116F">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1121" w:right="1796" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
+      <w:pgMar w:top="1823" w:right="1796" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="747D69DE" w14:textId="77777777" w:rsidR="002109F5" w:rsidRDefault="002109F5">
+    <w:p w14:paraId="5B1F6FE6" w14:textId="77777777" w:rsidR="008E7931" w:rsidRDefault="008E7931" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38B5541F" w14:textId="77777777" w:rsidR="002109F5" w:rsidRDefault="002109F5">
+    <w:p w14:paraId="12808D8A" w14:textId="77777777" w:rsidR="008E7931" w:rsidRDefault="008E7931" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="373D7664" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2523B9ED" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="373D7665" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+  <w:p w14:paraId="66A073B1" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="373D7667" w14:textId="4B2F2444" w:rsidR="005E3E52" w:rsidRDefault="00DA25EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26C09EE8" w14:textId="68FAD43B" w:rsidR="003D3195" w:rsidRPr="00AD116F" w:rsidRDefault="003D3195">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00650D00">
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00650D00">
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="444444"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1194765625"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{76B1AAAA-627D-4C7D-8238-52F83F9DA78D}"/>
         <w:date w:fullDate="2009-07-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="000349C4" w:rsidRPr="000349C4">
+        <w:r w:rsidRPr="00AD116F">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="444444"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>01/07/2009</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AD116F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-482778060"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{76B1AAAA-627D-4C7D-8238-52F83F9DA78D}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="00AD116F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="373D7668" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42C76146" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="373D7669" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+  <w:p w14:paraId="75EB9E28" w14:textId="77777777" w:rsidR="003D3195" w:rsidRDefault="003D3195">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2493CD13" w14:textId="77777777" w:rsidR="002109F5" w:rsidRDefault="002109F5">
+    <w:p w14:paraId="1F2C4475" w14:textId="77777777" w:rsidR="008E7931" w:rsidRDefault="008E7931" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09723A74" w14:textId="77777777" w:rsidR="002109F5" w:rsidRDefault="002109F5">
+    <w:p w14:paraId="578EAEB7" w14:textId="77777777" w:rsidR="008E7931" w:rsidRDefault="008E7931" w:rsidP="003D3195">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="04C28A32" w14:textId="551FB72C" w:rsidR="00DA25EA" w:rsidRDefault="00DA25EA" w:rsidP="006F0322">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37FD1D8B" w14:textId="497D5A37" w:rsidR="003D3195" w:rsidRDefault="003D3195" w:rsidP="006F0322">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33E6C2F7" wp14:editId="7EC7DB54">
-          <wp:extent cx="304800" cy="593427"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="292D2BE5" wp14:editId="1F814B5C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5608320</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-251460</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591185" cy="899795"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1035635063" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="767901013" name="Picture 767901013"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="308590" cy="600805"/>
+                    <a:ext cx="591185" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B70D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="808281F8"/>
     <w:lvl w:ilvl="0" w:tplc="7AEE841C">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3768,805 +6197,129 @@
   <w:num w:numId="1" w16cid:durableId="1836071046">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="326859919">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1261182456">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1799757978">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="743407006">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="886910255">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="701907351">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E3E52"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00FD5A74"/>
+    <w:rsidRoot w:val="003D3195"/>
+    <w:rsid w:val="00200BD6"/>
+    <w:rsid w:val="003D3195"/>
+    <w:rsid w:val="00456170"/>
+    <w:rsid w:val="008E7931"/>
+    <w:rsid w:val="00AD116F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EE7C04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="373D75E9"/>
-  <w15:docId w15:val="{CF77F51C-C892-4629-B553-F4627027CFB0}"/>
+  <w14:docId w14:val="316A1310"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1A0CC8B3-6288-4AA3-ABB2-937C8DB5894C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...663 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4908,208 +6661,761 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3195"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D3195"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B4261"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003D3195"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5216,699 +7522,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1612</Words>
-  <Characters>9194</Characters>
+  <Words>1671</Words>
+  <Characters>9531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10785</CharactersWithSpaces>
+  <CharactersWithSpaces>11180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>