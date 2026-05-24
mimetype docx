--- v0 (2025-10-22)
+++ v1 (2026-05-24)
@@ -1,2248 +1,4965 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="373D75E9" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="08202F59" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Compensación por horas extraordinarias </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EA" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="55C50FD8" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EB" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="03FDB940" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Horas extraordinarias significa el tiempo trabajado por fuera del día de trabajo programado o la semana de trabajo programada o durante los feriados oficiales de la ONU. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EC" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="37B86F51" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75ED" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="39935091" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">No se consideran horas extraordinarias lo siguiente:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EE" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="638691DB" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EF" w14:textId="2AC60FD4" w:rsidR="005E3E52" w:rsidRDefault="00EB24FC">
+    <w:p w14:paraId="3C966DD4" w14:textId="7D91D8D4" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="373D75F0" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El tiempo transcurrido viajando desde o hacia el lugar de trabajo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72002DBD" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F1" w14:textId="7824758A" w:rsidR="005E3E52" w:rsidRDefault="00EB24FC">
+    <w:p w14:paraId="0BE78FB1" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="373D75F2" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El trabajo realizado durante el período del almuerzo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D803FA8" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F3" w14:textId="42192673" w:rsidR="005E3E52" w:rsidRDefault="00EB24FC">
+    <w:p w14:paraId="4C16FF60" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="373D75F4" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El trabajo realizado fuera de las horas de trabajo regulares debido a la adopción de un sistema de turnos, excepto cuando el tiempo total de trabajo excede el día de trabajo o la semana de trabajo programados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294FDC92" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F5" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="77CD8695" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">De conformidad con las prácticas de la Organización Internacional del Trabajo (OIT), todos los miembros del personal, excepto los que trabajan a tiempo parcial, deben tener una pausa de 30 minutos como mínimo para el almuerzo durante el día regular de trabajo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F6" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="22B0EF27" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F7" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="78D369BB" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se espera que los supervisores dispongan el trabajo de sus unidades de organización de manera tal que las horas extraordinarias sean casos excepcionales.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F8" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="618C1E79" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F9" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5779E564" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Por el bien de la salud, la seguridad y la eficiencia del personal:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FA" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7A621A92" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FB" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="20A24CCD" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las horas extraordinarias para todo el personal, incluidos los conductores, deben limitarse, normalmente a 40 horas por mes, a menos que existan circunstancias muy excepcionales </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FC" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0D690E65" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FD" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1259FBD5" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las horas extraordinarias para todo el personal, incluidos los conductores, no deben realizarse durante períodos de más de seis horas sin una pausa no pagada de al menos 30 minutos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FE" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="211EC444" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FF" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="345C2CC9" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal deben tomar un día completo de descanso en cada semana calendario, a menos que existan circunstancias muy excepcionales </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7600" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4F2EEAD1" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7601" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="55F33EEC" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las funcionarias cuyos embarazos se hayan confirmado, están exentas, si lo solicitan, de trabajar horas extraordinarias </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7602" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6FC1CC42" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7603" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="78C5E8B9" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La compensación por horas extraordinarias (OC, </w:t>
       </w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overtime </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Overtime</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compensation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) se paga a los miembros del personal de servicio general (GS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) con nombramientos permanentes, continuos o de plazo fijo regidos por el Reglamento y Estatuto del Personal de la ONU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7DFF03" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="373D7605" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    </w:p>
+    <w:p w14:paraId="0BACEF09" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La OC no se paga a los Funcionarios Nacionales del Cuadro Orgánico (NPO, </w:t>
+        <w:t xml:space="preserve">La OC no se paga a los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funcionarios</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nacionales del Cuadro Orgánico (NPO, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>National</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Officers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) ni a los miembros del personal del Cuadro Orgánico internacional. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7606" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="045AD0B0" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7607" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2B04AE0E" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Condiciones y tarifas para miembros del personal que trabajan en un día de trabajo programado </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7608" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6D9618D0" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7609" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3242D993" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">8. Esto también rige para los feriados oficiales que no son feriados oficiales de la ONU. Las condiciones a continuación rigen para los siguientes:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="49A1B98A" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1801" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5C57B481" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ubicaciones en la Sede de Nueva York (también rige para Copenhague y Ginebra):  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2BB49CBF" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4AEE03BC" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El trabajo por fuera del día de trabajo programado, pero inferior a ocho horas tiene el derecho a un período igual de tiempo libre compensatorio (CTO, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compensatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Time Off</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés), pero no a un pago en efectivo adicional. Sujeto a las exigencias del servicio, ese CTO puede otorgarse en cualquier momento durante los cuatro meses posteriores al mes en el que se realizó el trabajo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="28120D8D" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="579EB449" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El trabajo por fuera de las ocho horas de un día puede compensarse con un CTO o con un pago adicional en efectivo, a elección del miembro del personal, con una tarifa de una vez y media de la tarifa normal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7610" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7E773B18" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7611" w14:textId="4DF75DCD" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3F22FB1C" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si, al momento de una revisión que debe realizarse tres veces al año, se establece que un miembro del personal ha acumulado más de 40 horas de CTO que no podrían autorizarse debido a las exigencias del servicio o debido a una licencia de enfermedad (SL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sick </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Leave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), la compensación se toma en forma de pago adicional en efectivo respecto a cada hora por fuera de las 40 horas. El derecho restante a las 40 horas de CTO se contará como parte del derecho acumulado del miembro del personal al momento de la siguiente revisión.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C083086" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="373D7613" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    </w:p>
+    <w:p w14:paraId="213A45DF" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lugares de destino fuera de la sede:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7614" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="53973089" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7615" w14:textId="0B59FD07" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6A2DDE45" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D7616" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El trabajo fuera del día de trabajo programado, pero inferior a las ocho horas, o fuera del calendario de la semana de trabajo, pero inferior a las 40 horas, tiene derecho a un período equivalente de CTO, pero sin pago en efectivo adicional. En esos lugares de destino en donde se establecieron semanas de trabajo son de más de 40 horas para ciertas categorías de personal (conductores, mensajeros y otro personal de custodia), las horas extraordinarias no comienzan hasta que esas horas se hayan trabajado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB4E97C" w14:textId="5F382B89" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="001A2E00">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="373D7617" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436E33E1" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">efectivo, a elección del miembro del personal, con una tarifa de una vez y media de la tarifa normal. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="373D7618" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:t xml:space="preserve">El trabajo por fuera de las ocho horas de un día y las 40 horas de una semana puede compensarse con un CTO o con un pago adicional en efectivo, a elección del miembro del personal, con una tarifa de una vez y media de la tarifa normal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C92610" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7619" w14:textId="08486541" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="40C62029" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D761A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sujeto a las exigencias </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>del servicios</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el CTO debe realizarse durante los cuatro meses posteriores al mes en el que se realizó el trabajo; caso contrario, se pierde. Sin embargo, si se establece que no se pudo autorizar a un miembro del personal a recibir un CTO debido a exigencias del servicio o SL, la compensación tomará la forma de un pago en efectivo adicional.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCC918D" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="41F87ABB" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Condiciones y tarifas para miembros del personal que trabajan en un día no laborable</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="74892DB9" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4DAC1196" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando se requiere que un miembro del personal trabaje en un día que no sea un día de trabajo regularmente programado o en alguno de los 10 días feriados oficiales, todas las horas trabajadas durante esos días se considerarán horas extraordinarias, sin importar la cantidad de horas trabajadas durante la semana de trabajo programada.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5D2B793D" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="67D6F984" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Además, un miembro del personal al que se llamó para trabajar en un día no laborable recibirá un mínimo de cuatro horas de OC, según las siguientes tarifas, incluso si ha trabajado menos de cuatro horas:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7620" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3D2F2D6C" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7621" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="55EE545C" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ubicaciones en la Sede de Nueva York (también rige para Copenhague y Ginebra): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7622" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="33273C3E" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="2216" w:firstLine="0"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="373D7624" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="2216" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sábado, una vez y media la tarifa normal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Domingo, dos veces la tarifa normal  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033EE2CE" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1801"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Feriado oficial de la ONU, dos veces la tarifa normal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8FA8DE" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1801" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7625" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="084E10B0" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lugares de destino fuera de la sede: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7626" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="35E2F7B8" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="270" w:lineRule="auto"/>
-        <w:ind w:right="2216" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="373D7627" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:ind w:right="2216" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sexto día, una vez y media la tarifa normal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Séptimo día, una vez y media la tarifa normal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Feriado oficial de la ONU, una vez y media la tarifa normal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F462821" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7628" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="217E7579" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La tarifa para lugares de destino fuera de la sede puede modificarse en áreas en donde no sea coherente con la práctica local. Esas modificaciones se consideran normalmente junto con una encuesta de salario, luego de una recomendación del Comité de Estudios de los Sueldos Locales (CESL) y una revisión de la Sede.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7629" w14:textId="3C5A6D77" w:rsidR="00EB24FC" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0B6D63A0" w14:textId="08EAFD9D" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00EB24FC">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E939B3B" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Condiciones y tarifas para miembros del personal que se encuentran lejos de sus lugares de destino en viajes oficiales</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7FB729C8" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="30CAC788" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando se requiere que un miembro del personal viaje por asuntos oficiales, el calendario de trabajo debe organizarse normalmente de modo que se evite la necesidad de trabajar horas extraordinarias mientras se encuentra en la misión.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6E557935" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6017C70F" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sin embargo, pueden surgir situaciones en donde es necesario autorizar un trabajo de horas extraordinarias mientras el miembro del personal se encuentra de viaje, por ejemplo, durante un día feriado. En esas situaciones, las horas extraordinarias pueden compensarse concurrentemente con pagos de prestaciones diarias para subsistencia (DSA, </w:t>
       </w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daily </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB24FC">
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Daily</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Subsistence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB24FC">
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB24FC">
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Subsistence</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allowance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB24FC">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3C7E5E" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="373D7630" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    </w:p>
+    <w:p w14:paraId="5970079B" w14:textId="1B2EA7BC" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="001A2E00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El tiempo transcurrido viajando desde un área de la misión y hacia ella no se contará como horas extraordinarias. Solo los conductores y los vigilantes pueden devengar horas extraordinarias excepcionalmente mientras realizan sus funciones (p. ej., conducir, realizar el mantenimiento o acompañar a un vehículo para que le realicen el mantenimiento).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3557BBD7" w14:textId="77777777" w:rsidR="00765FE1" w:rsidRDefault="00765FE1" w:rsidP="00765FE1">
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7631" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="39E0B986" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7632" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7D3A18F3" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Condiciones y tarifas, otras  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7633" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="38DC2939" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7634" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="71264ECA" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal que participan de un evento de taller o capacitación no tienen derecho a cobrar horas extraordinarias. Sin embargo, los miembros del personal que proporcionan apoyo administrativo en el evento de capacitación sí tienen derecho a cobrar horas extraordinarias.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7635" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="65A9887A" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7636" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="33E59C25" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El personal de GS de tiempo parcial al que se le solicita que trabaje por fuera de su programación regular, recibe una remuneración a la tarifa salarial regular por las horas adicionales trabajadas hasta completar el día de trabajo normal programado para el personal que trabaja a tiempo completo. Luego, y para trabajos que deben realizarse el sexto o séptimo día de la semana de trabajo programada o durante un feriado oficial, se compensan de acuerdo con las condiciones de compensación vigentes para el trabajo de horas extraordinarias aplicable para el lugar de destino.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7637" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0AA3F988" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7638" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4FA891D3" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autorización adelantada  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7639" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="10EF2711" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D763A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2B0FB282" w14:textId="696BA12B" w:rsidR="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">17. Todo trabajo de horas extraordinarias debe autorizarse por adelantado y debe certificarse la disponibilidad de fondos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D763B" w14:textId="64FE248D" w:rsidR="00EB24FC" w:rsidRDefault="008C598F">
-      <w:pPr>
+    <w:p w14:paraId="0FBA4E81" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="001A2E00">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143FFB52" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cálculo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75994750" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB24FC">
-[...26 lines deleted...]
-    <w:p w14:paraId="373D7641" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    </w:p>
+    <w:p w14:paraId="1CCDD4DF" w14:textId="7C4C4CEA" w:rsidR="00813ED1" w:rsidRPr="00A27B00" w:rsidRDefault="00813ED1" w:rsidP="00A27B00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La compensación por horas extraordinarias se calcula redondeando a la media hora más cercana; se desestimarán las horas extraordinarias informales de menos de media hora en cualquier día durante la semana laboral programada.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7642" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7643" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1F6C3200" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El pago al personal por las horas extraordinarias trabajadas se basa en el salario neto total del miembro del personal más, si corresponde, la prestación de idiomas. Los pagos por horas extraordinarias se encuentran sujetos a contribuciones del personal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7644" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="14C6EC51" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7645" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2E648963" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La OC no se tiene en cuenta para determinar las siguientes situaciones, cuando corresponda:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7646" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="61F76A03" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAD7128" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6BAAE721" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Remuneración pensionable, contribuciones a la Caja Común de Pensiones del Personal de las Naciones Unidas (CMPPNU) y beneficios pagables por esta, p. ej., beneficios jubilatorios, beneficios de familiares a cargo sobrevivientes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7647" w14:textId="61DAF900" w:rsidR="005E3E52" w:rsidRDefault="008C598F" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1671C85D" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240D0395" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="26205681" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Compensación por enfermedad, lesiones o fallecimiento ocurridos durante el servicio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AE8B71" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="677E19DB" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="41A3479D" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFF2714" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Prestación por funciones especiales (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t xml:space="preserve">SPA, </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPA, Special Post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Special</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allowance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45662563" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="26C28087" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6A8B0A52" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7317E6BE" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Primas del seguro médico y de vida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D4C59E" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="357AA4CA" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="76FC09FF" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1868F5" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pagos por separación, p. ej., conmutación de licencia por ausencia, prestaciones por muerte, indemnización por rescisión del nombramiento, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A1646A" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="373D764C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="497F5971" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3597271B" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ascenso de categoría o de nivel de GS a una categoría profesional </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D764D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="02C41599" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D764E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="377D3971" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tenga en cuenta que las horas extraordinarias no se consideran en los aportes jubilatorios.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D764F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5A1179FF" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7650" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6B82033A" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Fórmula</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7651" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="75C2AEDE" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7652" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="48BB82F1" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">22. Al calcular el pago en efectivo de las horas extraordinarias trabajadas, debe utilizarse la siguiente fórmula:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7653" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5C9B40F9" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176A1460" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4B18801A" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Horas por año = horas normales trabajadas x 52.2 semanas por año</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7654" w14:textId="5B9C73E6" w:rsidR="005E3E52" w:rsidRDefault="008C598F" w:rsidP="006F1D4A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="05F731A7" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465BE0EB" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="77387CBA" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Salario por hora = salario neto total anual más, si corresponde, prestación de idiomas, horas por año (a)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D5E7CE" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="009B7532" w:rsidP="009B7532">
-[...4 lines deleted...]
-    <w:p w14:paraId="0A969B24" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4D15DA17" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5C7B32" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tarifa de horas extraordinarias = salario por hora x la tarifa aplicable (véanse los párrafos 9 a 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439D9F28" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="009B7532" w:rsidP="009B7532">
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7657" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="28EF1B03" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EC0081" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">OC = horas extraordinarias x tarifa de horas extraordinarias (c) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7658" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="33DC3A78" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7659" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3AB6692A" w14:textId="77777777" w:rsidR="00A27B00" w:rsidRPr="00813ED1" w:rsidRDefault="00A27B00" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BBCCC3" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pago </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="19AB0D0A" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765B" w14:textId="0366E514" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="521FF4F3" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">23. Las horas extraordinarias se pagan mediante la nómina. El sistema calculará el monto que se pagará (y la deducción de contribuciones del personal).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2F04F096" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6B8E69F4" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Moneda </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5183B013" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="44069B40" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">24. Las horas extraordinarias se pagan en la moneda del lugar de destino (con excepciones cuando el salario se paga en otra moneda). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7660" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4C7EB1A1" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7661" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="33713CFD" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Registros de horas extraordinarias </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7662" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1A3D8509" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7663" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45257CEA" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">25. Cada oficina es responsable del mantenimiento de registros precisos y actuales de horas extraordinarias trabajadas y las ausencias compensatorias tomadas por el personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAC0872" w14:textId="77777777" w:rsidR="00BC3856" w:rsidRDefault="00BC3856">
-[...11 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="4A360442" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154E3D5C" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E923E17" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207FC9C8" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75949CAE" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="001A2E00" w:rsidRDefault="00813ED1" w:rsidP="001A2E00">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614BAA22" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="001A2E00" w:rsidRDefault="00813ED1" w:rsidP="001A2E00">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECABBFC" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="001A2E00" w:rsidRDefault="00813ED1" w:rsidP="001A2E00">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2E00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055F2ACE" w14:textId="77777777" w:rsidR="00BC3856" w:rsidRPr="00BC3856" w:rsidRDefault="00BC3856">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="329A8006" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRPr="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00813ED1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DDA079" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="001A2E00">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1121" w:right="1796" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
+      <w:pgMar w:top="1823" w:right="1796" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DE21C5B" w14:textId="77777777" w:rsidR="00916139" w:rsidRDefault="00916139">
+    <w:p w14:paraId="7320421F" w14:textId="77777777" w:rsidR="006B6A84" w:rsidRDefault="006B6A84" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2950C96A" w14:textId="77777777" w:rsidR="00916139" w:rsidRDefault="00916139">
+    <w:p w14:paraId="01333412" w14:textId="77777777" w:rsidR="006B6A84" w:rsidRDefault="006B6A84" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="373D7664" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D55CA37" w14:textId="5B543051" w:rsidR="00813ED1" w:rsidRDefault="00813ED1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="373D7665" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+  <w:p w14:paraId="3F3B7A0B" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRDefault="00813ED1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="373D7667" w14:textId="254FE585" w:rsidR="005E3E52" w:rsidRDefault="00DA25EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CF87A6E" w14:textId="3A341837" w:rsidR="00813ED1" w:rsidRPr="001A2E00" w:rsidRDefault="00813ED1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BC3856">
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BC3856">
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1194765625"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{76B1AAAA-627D-4C7D-8238-52F83F9DA78D}"/>
         <w:date w:fullDate="2009-07-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00E4114A">
+        <w:r w:rsidRPr="001A2E00">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>01/07/2009</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001A2E00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-482778060"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{76B1AAAA-627D-4C7D-8238-52F83F9DA78D}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00E4114A">
-          <w:t>2</w:t>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="373D7668" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EF4CE38" w14:textId="551A214D" w:rsidR="00813ED1" w:rsidRDefault="00813ED1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="373D7669" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+  <w:p w14:paraId="50980067" w14:textId="77777777" w:rsidR="00813ED1" w:rsidRDefault="00813ED1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E2D81D7" w14:textId="77777777" w:rsidR="00916139" w:rsidRDefault="00916139">
+    <w:p w14:paraId="158BC4AD" w14:textId="77777777" w:rsidR="006B6A84" w:rsidRDefault="006B6A84" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31BA865C" w14:textId="77777777" w:rsidR="00916139" w:rsidRDefault="00916139">
+    <w:p w14:paraId="09EDAA5B" w14:textId="77777777" w:rsidR="006B6A84" w:rsidRDefault="006B6A84" w:rsidP="00813ED1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="04C28A32" w14:textId="7571F365" w:rsidR="00DA25EA" w:rsidRDefault="00E4114A" w:rsidP="00E4114A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A48A014" w14:textId="3D65AFA3" w:rsidR="00813ED1" w:rsidRDefault="00813ED1" w:rsidP="00E4114A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31E093C4" wp14:editId="0F918871">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F3F5E1C" wp14:editId="5D35DAB8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5646420</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-220980</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591185" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1610202952" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="816392524" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="16111"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="589280"/>
+                    <a:ext cx="591185" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B70D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="808281F8"/>
     <w:lvl w:ilvl="0" w:tplc="7AEE841C">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3708,880 +6425,132 @@
   <w:num w:numId="1" w16cid:durableId="1523517710">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1532839620">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2063359858">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="899243007">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="856189013">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2064019823">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="184445173">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E3E52"/>
-[...27 lines deleted...]
-    <w:rsid w:val="7B5A1D21"/>
+    <w:rsidRoot w:val="00813ED1"/>
+    <w:rsid w:val="001A2E00"/>
+    <w:rsid w:val="006B6A84"/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rsid w:val="008E2A21"/>
+    <w:rsid w:val="00A27B00"/>
+    <w:rsid w:val="00C06C57"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA40E5"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FA32E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="373D75E9"/>
-  <w15:docId w15:val="{CF77F51C-C892-4629-B553-F4627027CFB0}"/>
+  <w14:docId w14:val="62175CFB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1BD3AAC1-DB65-4A93-B79D-6E7F301B6ED3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...731 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4923,208 +6892,761 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00813ED1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00813ED1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B4261"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00813ED1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5231,652 +7753,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1681</Words>
-  <Characters>9583</Characters>
+  <Words>1680</Words>
+  <Characters>9579</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11242</CharactersWithSpaces>
+  <CharactersWithSpaces>11237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>