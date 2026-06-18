--- v0 (2025-10-12)
+++ v1 (2026-06-18)
@@ -1,2002 +1,4750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="373D75E9" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="702A4233" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Overtime Compensation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EA" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="203A89FA" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EB" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="00CC0195" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D75EC" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overtime means the time worked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the scheduled workday or scheduled workweek or during any of the UN official holidays. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6568BA" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75ED" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="266F78DF" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following is not considered as overtime:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EE" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1D7CC510" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75EF" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="56A0C1ED" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Time spent travelling to and from the place of work </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F0" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="703C91C0" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F1" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5EB06371" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Work performed during the lunch period </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F2" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2FE3C716" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F3" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="50595316" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Work performed outside regular working hours due to the adoption of a shift system except when the total time worked exceeds the scheduled workday or workweek </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F4" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0DD54066" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F5" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="49142E85" w14:textId="063754E3" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D75F6" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the International Labour Organisation (ILO) practices, all staff members, except those working on a part-time basis, must take a minimum 30-minute lunch break during the regular workday.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26497744" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F7" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6B712219" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Supervisors are expected to arrange the work of their organizational units so that overtime is an exceptional occurrence.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F8" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6E361456" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75F9" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2BB71FCE" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In the interests of health, safety and efficiency of the staff:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FA" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2B4BDF5B" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FB" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="18C45E68" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Overtime for all staff, including drivers, should normally be limited to 40 hours per month, unless there are very exceptional circumstances </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FC" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="40668609" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FD" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3830E156" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Overtime for all staff, including drivers, should not be performed for periods longer than six hours without an unpaid break of at least 30 minutes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FE" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="46416075" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D75FF" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="551E3587" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members should take one complete day of rest in each calendar week, unless there are very exceptional circumstances </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7600" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="02F871C2" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7601" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1030E0AB" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members whose pregnancy has been confirmed are exempted, on request, from working overtime </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7602" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3E27B4A6" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7603" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="144A1B73" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Overtime compensation (OC) is payable to General Service (GS) staff members, with Permanent, Continuing or Fixed-Term appointments governed by the UN Staff Regulations and Staff Rules. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7604" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7A0BC7C4" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7605" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="30FBA4DD" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">OC is neither payable to National Professional Officers (NPOs) nor to International Professional staff members. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7606" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="40F07319" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7607" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="637C647D" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conditions and Rate for Staff Members Working on a Scheduled Workday </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7608" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="36280A85" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7609" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39285480" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">This also applies to official holidays that are not official UN holidays. The following conditions apply for:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5B3E9794" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1801" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0B49E3E2" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">New York Headquarters locations (also applies to Copenhagen and Geneva):  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2CB803C9" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2A75EFB7" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D760E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the scheduled workday but less than eight hours, is entitled to an equal period of compensatory time off (CTO), but not to additional cash payment. Subject to the exigencies of the service, such CTO may be given at any time during the four months following the month in which the work was done. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097A1414" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D760F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2B60F984" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7610" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eight hours a day may be compensated either by CTO or additional cash payment, at the staff member's choice, at one and a half times the normal rate.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425103E9" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7611" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="390FDC02" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If, at the time of a review to be conducted three times a year, it is ascertained that a staff member has accumulated more than 40 hours of CTO that could not be authorized because of the exigencies of the service or sick leave (SL), compensation takes the form of additional cash payment in respect of each hour in excess of 40 hours. The remaining entitlement to 40 hours of CTO will be counted as part of the staff member’s accumulated entitlement at the time of the next review.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7612" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="307814D1" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1801" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7613" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="09C35279" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Field locations:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7614" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="253F9671" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7615" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="137B4685" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7616" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the scheduled workday but less than eight hours, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the workweek schedule but less than 40 hours, is entitled to an equal period of CTO, but not to additional cash payment. In those duty stations where longer than 40-hour workweeks have been established for certain categories of staff (drivers, messengers, and other custodial staff), overtime does not commence until these hours have been worked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4D0B25" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7617" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="55B1786F" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7618" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eight hours a day and 40 hours a week is compensated either by CTO, or additional cash payment, at the staff member's choice, at one and a half the normal rate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14662D0B" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2161" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2161"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7619" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2EDAB5FF" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Subject to the exigencies of the service, CTO should take place during the four months following the month in which the work is done; otherwise, it is forfeited. However, if it is ascertained that a staff member could not be authorized CTO because of exigencies of the service or SL, compensation takes the form of additional cash payment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1784B78E" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="598273BD" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Conditions and Rate for Staff Members Working on a Non-workday</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="7C9EF97D" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="79D63CD3" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">When a staff member is required to be on duty on a day other than a regularly scheduled workday, or on any of the 10 official holidays, all hours worked on these days are treated as overtime, irrespective of the number of hours worked during the scheduled workweek.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2AE853C7" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D761F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2DE2CD24" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Furthermore, a staff member called upon to work on a non-workday will receive a minimum of four hours of OC, as per the following rates, even if he/she has worked less than four hours:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7620" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="70E49B5E" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7621" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0D295552" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6930"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>New York Headquarters locations</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(also applies to Copenhagen and Geneva): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7622" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="05BADB1F" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="2216" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6930"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Saturday, at one and a half times normal rate ii)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sunday, at twice the normal rate  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7623" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6C74EDCE" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6930"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1801"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>iii)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Official UN holiday, at twice the normal rate </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7624" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5CD3E4DB" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1801" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1801"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7625" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="47FF8A7D" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Field locations</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7626" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3170AA96" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="270" w:lineRule="auto"/>
-        <w:ind w:right="2216" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Sixth day, at one and a half times normal rate ii)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Seventh day, at one and a half times normal rate iii)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Official UN holiday, one and a half times normal rate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7627" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4A4D19C7" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7628" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0AE2C69B" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The rate for field locations may be modified in areas where it is inconsistent with local practice. Such modifications are normally considered in conjunction with a salary survey, following a recommendation by the Local Salary Survey Committee (LSSC) and review by Headquarters.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7629" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="38E9DD95" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7EE67C96" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Conditions and Rate for Staff Members Away from their Duty Stations on Official Travel</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6B467010" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="08461379" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">When a staff member is required to travel on official business, the working schedule should normally be organized in such a way as to avoid the need for overtime work while on mission.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0365AD9A" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="648C4C3C" w14:textId="3ABFD255" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nevertheless, situations may arise where it is necessary to authorize overtime work while the staff member is on travel, e.g., during a holiday. In those situations, overtime may be compensated concurrently with DSA payments.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D762F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7630" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3CCAA8C3" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="002768C1" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C750B4" w14:textId="7AD86F95" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Time spent travelling to and from a mission area will not be counted as overtime. Only drivers and watchmen may exceptionally accrue overtime while performing their</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Time spent travelling to and from a mission area will not be counted as overtime. Only drivers and watchmen may exceptionally accrue overtime while performing their functions (e.g., driving, servicing, or accompanying a vehicle for servicing).  </w:t>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">functions (e.g., driving, servicing, or accompanying a vehicle for servicing).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9ECC9A" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C422AC" w14:textId="5C3D9798" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conditions and Rate, Other  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7633" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7634" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="4C27752B" w14:textId="41ED94C9" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078186D1" w14:textId="02AAF283" w:rsidR="00CA04D4" w:rsidRPr="002768C1" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members participating in a workshop or training event are not entitled to overtime. However, staff members providing administrative support to the training event are entitled to overtime.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7635" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...9 lines deleted...]
-    <w:p w14:paraId="373D7636" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0F1DB128" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7637" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part-time GS staff who are required to work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their regular schedule are remunerated at the straight time rate for additional hours worked up to the normal scheduled workday of full-time staff. Thereafter, and for work required on the sixth or seventh day of the scheduled workweek or on an official holiday, they are compensated according to the conditions governing compensation for overtime work applicable to the duty station.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01220BF9" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7638" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="12320B07" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Advance authorization  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7639" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="24DDCE88" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D763A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6C490538" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="373D763B" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All overtime work must be authorized in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>advance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the availability of funds must be certified.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485A1451" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D763F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="42CA36ED" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Calculation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7640" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="62A9F138" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7641" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2C97EA5B" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Compensation for overtime is calculated to the nearest half-hour; casual overtime of less than one half-hour on any day during the scheduled workweek is disregarded.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7642" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5B0665F2" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7643" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1F81DA4B" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Payment to staff for overtime worked is based on the staff member’s total net salary plus, if applicable, language allowance. Overtime payments are subject to staff assessment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7644" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="53A03FDE" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7645" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="45BF1292" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7646" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OC is not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in determining the following, where applicable:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E384C98" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAD7128" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="60DF5016" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pensionable remuneration, contributions to and benefits payable by the United Nations Joint Staff Pension Fund (UNJSPF), e.g., retirement benefit, surviving dependant’s benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7647" w14:textId="61DAF900" w:rsidR="005E3E52" w:rsidRDefault="008C598F" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="72105945" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240D0395" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="783DA0E0" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Compensation for service-incurred illness, injury, or death</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AE8B71" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="677E19DB" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6F51B878" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1EC09E" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Special post allowance (SPA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45662563" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="26C28087" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0FD02BF8" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40336FE8" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Medical and life insurance premiums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D4C59E" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="357AA4CA" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1058F492" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAB3DFC" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Separation payments, e.g. commutation of AL, death benefit, termination indemnity, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A1646A" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="006F1D4A" w:rsidP="006F1D4A">
-[...4 lines deleted...]
-    <w:p w14:paraId="373D764C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="2775C830" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8D9288" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Grade and step on promotion from the GS to the Professional category </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D764D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0E3B54FC" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D764E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1537F87A" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please note that overtime is not pensionable.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D764F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="1F442B40" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7650" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="153C024E" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Formula</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7651" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3A312BD3" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7652" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2506DEBE" w14:textId="6ED78791" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="002768C1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>22.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In calculating cash payment for overtime worked, the following formula should be used:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7653" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...9 lines deleted...]
-    <w:p w14:paraId="176A1460" w14:textId="77777777" w:rsidR="006F1D4A" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="139BE695" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Hours per year = normal hours per week x 52.2 weeks per year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7654" w14:textId="5B9C73E6" w:rsidR="005E3E52" w:rsidRDefault="008C598F" w:rsidP="006F1D4A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5EE9A783" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465BE0EB" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="44CC2E12" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="26"/>
+        <w:spacing w:after="26" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hourly wage = annual total net salary plus, if applicable, language allowance, hours per year (a)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D5E7CE" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="009B7532" w:rsidP="009B7532">
-[...4 lines deleted...]
-    <w:p w14:paraId="0A969B24" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="68104E70" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549E2016" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Overtime rate = hourly wage x the applicable rate (see paragraphs 9 to 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439D9F28" w14:textId="77777777" w:rsidR="009B7532" w:rsidRDefault="009B7532" w:rsidP="009B7532">
-[...4 lines deleted...]
-    <w:p w14:paraId="373D7657" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="5141E06E" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674BC023" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">OC = overtime hours x overtime rate (c) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7658" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="6016F94C" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7659" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6C66B8BD" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Payment </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765A" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3BCA2C96" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765B" w14:textId="5D8F36D6" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="561D4F22" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>23.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Overtime is paid through payroll. The system will calculate the amount to be paid (and the staff assessment deduction).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765C" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="3D71A09F" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765D" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4B2BC25C" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Currency </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765E" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="68CC3204" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D765F" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7CA7A12F" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>24.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Overtime is payable in the currency of the duty station (with the exceptions noted, where the salary is paid in another currency). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7660" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="45DF9131" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7661" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2CD1EE3A" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Overtime Records </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7662" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+    <w:p w14:paraId="0CACF05B" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D7663" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="618D78E5" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00CA04D4">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>25.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CA04D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Each office is responsible for the maintenance of accurate and current records of overtime worked and compensatory leave taken by staff. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005E3E52">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="74E5115C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00CA04D4">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1121" w:right="1796" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3C3FA2" w14:textId="77777777" w:rsidR="0048603E" w:rsidRDefault="0048603E">
+    <w:p w14:paraId="7265933F" w14:textId="77777777" w:rsidR="00BC328C" w:rsidRDefault="00BC328C" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57491099" w14:textId="77777777" w:rsidR="0048603E" w:rsidRDefault="0048603E">
+    <w:p w14:paraId="43337CE1" w14:textId="77777777" w:rsidR="00BC328C" w:rsidRDefault="00BC328C" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="373D7664" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C259961" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="373D7665" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+  <w:p w14:paraId="0979FF0D" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="373D7667" w14:textId="7209C09D" w:rsidR="005E3E52" w:rsidRDefault="00DA25EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D3F9068" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRPr="002768C1" w:rsidRDefault="00CA04D4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008C598F">
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008C598F">
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Effective Date: </w:t>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/07/2009 </w:t>
     </w:r>
-    <w:r w:rsidR="00AD2A33" w:rsidRPr="00AD2A33">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00765FE1">
+    <w:r w:rsidRPr="002768C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-482778060"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{76B1AAAA-627D-4C7D-8238-52F83F9DA78D}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00765FE1">
+        <w:r w:rsidRPr="002768C1">
           <w:rPr>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="373D7668" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B3A5090" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="373D7669" w14:textId="77777777" w:rsidR="005E3E52" w:rsidRDefault="008C598F">
+  <w:p w14:paraId="473184E5" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C0F4DB4" w14:textId="77777777" w:rsidR="0048603E" w:rsidRDefault="0048603E">
+    <w:p w14:paraId="648064DF" w14:textId="77777777" w:rsidR="00BC328C" w:rsidRDefault="00BC328C" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE63547" w14:textId="77777777" w:rsidR="0048603E" w:rsidRDefault="0048603E">
+    <w:p w14:paraId="2A1DD931" w14:textId="77777777" w:rsidR="00BC328C" w:rsidRDefault="00BC328C" w:rsidP="00CA04D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="12544DD0" w14:textId="5F904D91" w:rsidR="00DA25EA" w:rsidRDefault="0099024A" w:rsidP="00DA25EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45B5DF5F" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4" w:rsidP="00DA25EA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DFCAE8F" wp14:editId="21C17998">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4060DF83" wp14:editId="5F6B8DA3">
           <wp:extent cx="309245" cy="596900"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" t="1" b="16429"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309245" cy="596900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04C28A32" w14:textId="77777777" w:rsidR="00DA25EA" w:rsidRDefault="00DA25EA">
-[...9 lines deleted...]
-  <w:p w14:paraId="3B122AD2" w14:textId="77777777" w:rsidR="0099024A" w:rsidRDefault="0099024A">
+  <w:p w14:paraId="6D472663" w14:textId="77777777" w:rsidR="00CA04D4" w:rsidRDefault="00CA04D4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B70D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="808281F8"/>
     <w:lvl w:ilvl="0" w:tplc="7AEE841C">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3462,785 +6210,128 @@
   <w:num w:numId="1" w16cid:durableId="2122843239">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="342710881">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1866476720">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1840658941">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1738160785">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="43990188">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="320428514">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E3E52"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00DA25EA"/>
+    <w:rsidRoot w:val="00CA04D4"/>
+    <w:rsid w:val="002768C1"/>
+    <w:rsid w:val="00302DDD"/>
+    <w:rsid w:val="007514E2"/>
+    <w:rsid w:val="00823AC9"/>
+    <w:rsid w:val="00BC328C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F0749A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="373D75E9"/>
-  <w15:docId w15:val="{CF77F51C-C892-4629-B553-F4627027CFB0}"/>
+  <w14:docId w14:val="425A66BD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E8B35226-ED7D-4808-A9F6-ED0FBB6902FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...650 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4582,208 +6673,761 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CA04D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B4261"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CA04D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4890,660 +7534,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1267</Words>
-  <Characters>7223</Characters>
+  <Words>1265</Words>
+  <Characters>7216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8474</CharactersWithSpaces>
+  <CharactersWithSpaces>8465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>