--- v0 (2025-10-01)
+++ v1 (2026-05-27)
@@ -1,774 +1,1207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1843C95E" w14:textId="77777777" w:rsidR="00F772DC" w:rsidRDefault="0040000A">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4D80AC61" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Certificat de travail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B90EAAE" w14:textId="77777777" w:rsidR="00F772DC" w:rsidRDefault="00F772DC">
+    <w:p w14:paraId="5C61E632" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0188215E" w14:textId="094F998C" w:rsidR="00F772DC" w:rsidRDefault="0040000A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C8E7A7" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="-12"/>
-[...86 lines deleted...]
-    <w:p w14:paraId="5E74D0AA" w14:textId="77777777" w:rsidR="00F772DC" w:rsidRDefault="00F772DC">
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les fonctionnaires du Programme des Nations Unies pour le développement (PNUD) régi par le Statut du personnel et le Règlement du personnel de l’Organisation des Nations Unies qui en fait la demande par écrit au moment de quitter le PNUD reçoit une déclaration relative à la nature de leurs fonctions, la durée et à l’ancienneté. Sur demande écrite des fonctionnaires, la déclaration peut également faire référence à la qualité de leur travail et à leur conduite officielle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606BC330" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4275E878" w14:textId="361E69D9" w:rsidR="00F772DC" w:rsidRDefault="0040000A">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212BFA41" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="282"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="40641950" w14:textId="77777777" w:rsidR="00F772DC" w:rsidRDefault="0040000A">
+        <w:spacing w:after="282" w:line="239" w:lineRule="auto"/>
+        <w:ind w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ces certificats sont distincts des vérifications des références et des réponses aux demandes de renseignements émanant de futurs employeurs ou d’autres organisations du régime commun des Nations Unies. Le cadre supérieur de l’unité ou du bureau auquel le fonctionnaire a été affecté pour la dernière fois doit signer les certificats. Pour les administrateurs recrutés sur le plan international, le certificat est délivré par le. Centre mondial de services partagés / Service des avantages et prestation (GSSC/BES).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2C6615" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
       <w:pPr>
         <w:spacing w:after="290" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Applicabilité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2BE41C" w14:textId="77777777" w:rsidR="00F772DC" w:rsidRDefault="0040000A">
+    <w:p w14:paraId="5554FEA2" w14:textId="70E3817C" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les fonctionnaires du PNUD sont régis par le Statut du personnel et le Règlement du personnel des Nations Unies. Pour les titulaires de contrats de service et de contrats de vacataires, veuillez-vous référer aux politiques respectives qui régissent ces modalités contractuelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B95FDF" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9FD1BE" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203E36CC" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC9029C" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7375CD9F" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095E3A63" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF2918C" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC6A0CB" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71136C2D" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112D742E" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="00ED36E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
         <w:ind w:right="-12"/>
-      </w:pPr>
-[...83 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CEB91E" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A07469" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="00ED36E1" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="-12" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C48BBF" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="00ED36E1" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="0"/>
-[...10 lines deleted...]
-          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>traduit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="0"/>
-          <w:w w:val="100"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>l'anglais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vers le français. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de divergence entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>traduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le document anglais original, le document anglais original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>prévaudra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D31E8B7" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="00ED36E1" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB99583" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="00ED36E1" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A32B647" w14:textId="371293B7" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4687A29A" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C75BB7F" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRPr="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A3B1D9" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="002E1A7F">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E6C4BE2" w14:textId="77777777" w:rsidR="00E75361" w:rsidRDefault="00E75361" w:rsidP="007E5F9C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1101FACB" w14:textId="77777777" w:rsidR="007400BC" w:rsidRDefault="007400BC" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52861214" w14:textId="77777777" w:rsidR="00E75361" w:rsidRDefault="00E75361" w:rsidP="007E5F9C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3761BEE8" w14:textId="77777777" w:rsidR="007400BC" w:rsidRDefault="007400BC" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="405F7E15" w14:textId="77777777" w:rsidR="00DC1986" w:rsidRDefault="00DC1986">
+  <w:p w14:paraId="7D6CDC41" w14:textId="58D4D50F" w:rsidR="002E1A7F" w:rsidRPr="00ED36E1" w:rsidRDefault="002E1A7F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="000120D7">
-      <w:rPr>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="000120D7">
-      <w:rPr>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E5AFF">
-      <w:rPr>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="000120D7">
-      <w:rPr>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve"> de </w:t>
-[...9 lines deleted...]
-    </w:fldSimple>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>1/01/2025</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
-[...31 lines deleted...]
-    <w:r w:rsidR="005C2F91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t> :</w:t>
     </w:r>
-    <w:r>
-[...14 lines deleted...]
-    </w:pPr>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00ED36E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AE3BE33" w14:textId="77777777" w:rsidR="00E75361" w:rsidRDefault="00E75361" w:rsidP="007E5F9C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="596BF1C1" w14:textId="77777777" w:rsidR="007400BC" w:rsidRDefault="007400BC" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="657549E7" w14:textId="77777777" w:rsidR="00E75361" w:rsidRDefault="00E75361" w:rsidP="007E5F9C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65571499" w14:textId="77777777" w:rsidR="007400BC" w:rsidRDefault="007400BC" w:rsidP="002E1A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EDD3C1E" w14:textId="77777777" w:rsidR="00DC1986" w:rsidRDefault="00DC1986">
-[...9 lines deleted...]
-  <w:p w14:paraId="4387D4DB" w14:textId="4DC24A4E" w:rsidR="007E5F9C" w:rsidRDefault="002813FE" w:rsidP="007E5F9C">
+  <w:p w14:paraId="2256C946" w14:textId="77777777" w:rsidR="002E1A7F" w:rsidRDefault="002E1A7F" w:rsidP="007E5F9C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AB74126" wp14:editId="6C9797C8">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6738A96E" wp14:editId="03C8C1B3">
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="675666703" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="675666703" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DF10367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F0CAB6A"/>
     <w:lvl w:ilvl="0" w:tplc="B47CA58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -947,201 +1380,162 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1622179017">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F772DC"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00F772DC"/>
+    <w:rsidRoot w:val="002E1A7F"/>
+    <w:rsid w:val="002A7ED4"/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rsid w:val="007400BC"/>
+    <w:rsid w:val="00891254"/>
+    <w:rsid w:val="00B81672"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00ED36E1"/>
+    <w:rsid w:val="00F83391"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="420DF41A"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="1161017E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B412583F-C577-47FA-9400-351A10C7C7CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1221,51 +1615,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1447,1202 +1841,943 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000120D7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E5F9C"/>
+    <w:rsid w:val="002E1A7F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E5F9C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002E1A7F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E5F9C"/>
+    <w:rsid w:val="002E1A7F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E5F9C"/>
-[...44 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002E1A7F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC571C"/>
+    <w:rsid w:val="002E1A7F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...46 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1445</Characters>
+  <Words>258</Words>
+  <Characters>1472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1695</CharactersWithSpaces>
+  <CharactersWithSpaces>1727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>