--- v0 (2026-04-04)
+++ v1 (2026-05-21)
@@ -1,2435 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20178A7D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="20178A7D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Language Allowance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4228A976" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4228A976" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF9FBB8" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0D3A923F" w14:textId="0420FCB1" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The language allowance (LA) is a monetary incentive meant to encourage staff members in the learning and use of the various official languages of the United Nations. The LA recognizes, through a cash payment, the proven ability to function, orally and in writing, in more than one official UN language.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B1DE0D" w14:textId="6708E980" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Official UN Languages   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B1DE0D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="47A08478" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="7406D113" w14:textId="09BDBF04" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">There are six official languages in the United Nations, namely:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7406D113" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="448FABCE" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="448FABCE" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Arabic  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BED8DF" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="56BED8DF" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Chinese  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7292D773" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="7292D773" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">English   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06603AF6" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="06603AF6" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">French  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C29D4D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="34C29D4D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291953B6" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="4BAD448F" w14:textId="22D86B54" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Spanish  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAD448F" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="512BFAD0" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="1F41E7BD" w14:textId="7EDA4B8F" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All UNDP offices operate in one of these languages as the official UN working language of the duty station and, therefore, under the terms of their appointment, all staff members are required to be proficient in one official language.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F41E7BD" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1D5CE3E9" w14:textId="491CF4D1" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Eligibility   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5CE3E9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="0FA034D1" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="1017013B" w14:textId="5C01892D" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All General Service (GS) staff members administered under the Fixed-Term Appointment of the UN Staff Regulations and Staff Rules are eligible for LA, provided that the qualifying conditions as set out in the paragraphs below have been met.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1017013B" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="5D96FCF6" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="047362FB" w14:textId="726071FC" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">International Professional (IP) or National Professional Officers (NPOs) are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> eligible for LA.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047362FB" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...13 lines deleted...]
-    <w:p w14:paraId="59A8E317" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="3F1CD421" w14:textId="519BD692" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To qualify for the allowance, a General Service staff member must be proficient in two official UN languages and must pass a UN language proficiency examination (LPE) in at least one of them, subject to the following conditions:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1CD421" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="5002C99C" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="15FD346D" w14:textId="6A538F4D" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members whose mother tongue is an official UN language must pass the examination in another official UN language, which may be the language in which they are required to be proficient by the terms of their appointment; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FD346D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="2DD0E967" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="4296E9E9" w14:textId="745D3C61" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Staff members whose mother tongue is not an official UN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">language must pass the examination in an official UN language other than that in which they are required to be proficient by the terms of their appointment.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4296E9E9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="32987327" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="1D865B0A" w14:textId="7FB2B047" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members may qualify for up to two LAs. To receive a second LA, a staff member must be proficient in three official UN languages and must pass the UN LPE in two of them, subject to the following conditions:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D865B0A" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="465F4721" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="5038952E" w14:textId="755F8223" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members whose mother tongue is an official UN language must pass the examination in another two official UN languages, one of which may be the language in which they are required to be proficient by the terms of their appointment; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5038952E" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="25BFD789" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="4BBC63BB" w14:textId="4AE27065" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Staff members whose mother tongue is not an official UN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">language must pass the examination in two official UN languages other than that in which they are required to be proficient by the terms of their appointment.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC63BB" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="154AE948" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="154AE948" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The LA shall be paid to a staff member as of the first of the month following the month in which the staff member successfully passed the LPE. The UN Staff Development and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E43BA8" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5956EC90" w14:textId="16D98C52" w:rsidR="007B2F23" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Learning Service will communicate the results of the LPE and establish the effective date.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD18754" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4FC71C7D" w14:textId="2928FFC8" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Administration   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8647BC" w14:textId="0CBC0C0B" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The administration of LAs is completely decentralized to the respective bureau or office, which is responsible for raising the Personnel Action Form to record the staff member’s entitlement, processing payments, and maintenance of records.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCA9F04" w14:textId="591B13FB" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Amount Payable   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCA9F04" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="01430CC9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="044E3492" w14:textId="1CEDDFFB" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The amount of allowance payable at each duty station is specified in the local salary scale. The allowance is the equivalent of 5 percent of the annual total net remuneration of level GS-5 step 1 of the duty station at the time the allowance is first established. The amount is revised whenever there is a change in the GS salary scale.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044E3492" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="47436556" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="7F935E3A" w14:textId="49983BBA" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The amount of the second LA is equivalent to half the amount of the first LA.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F935E3A" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="41767FE7" w14:textId="330351E2" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">Salary Treatment   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A15A312" w14:textId="21690A1E" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The LA is pensionable and is not subject to staff assessment. It is paid together with the salary in the local currency of the duty station.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8077C5" w14:textId="1EBB405B" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...65 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Language Allowance Determination  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8077C5" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">13. The LA is </w:t>
+    <w:p w14:paraId="1A82056D" w14:textId="238AC1B5" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The LA is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>taken into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in determining the following, where applicable:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A82056D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="0916EDB5" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="0916EDB5" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pensionable remuneration, contributions to, and benefits payable by the United Nations Joint Staff Pension Fund (UNJSPF), e.g., retirement benefit, surviving dependent(s) benefits  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA9FAB1" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="4FA9FAB1" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Compensation for service-incurred illness, injury, or death  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47032C25" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="47032C25" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Special post allowance (SPA)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC16B18" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="5FC16B18" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Overtime compensation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3667E4" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="1A3667E4" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Insurance premiums  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343C4615" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="343C4615" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Separation payments, e.g., commutation of annual leave, death benefit, termination indemnity, etc.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07596C93" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="0CA6E7D2" w14:textId="1FAA9045" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Grade and step on promotion from the GS to the NPO or IP category  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA6E7D2" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0AC65C84" w14:textId="18EF2462" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">UN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">UN </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Language</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Proficiency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Proficiency</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Examinations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Examinations</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (LPE)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC65C84" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="76D7DD3C" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="524F4A38" w14:textId="053C6736" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UN LPEs are given to confirm the written and spoken knowledge of the official languages of the UN and consequent eligibility for language-related incentives.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524F4A38" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="46DF3743" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="7C57D4E9" w14:textId="17FB2894" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The UN LPE can be taken:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C57D4E9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="508FEB1A" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="3C3B130C" w14:textId="401E1BF3" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon completing the language course: All individuals who were admitted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to participate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a UN language course are eligible to take the LPE after they have completed the highest level of that course. This is the only situation in which the LPE is open to those who are not staff members of the organizations of the UN system.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3B130C" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="41567B97" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="2DD02D98" w14:textId="02EBF436" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon documenting equivalent knowledge: Staff members who have not attended or completed a UN language course but can document an equivalent knowledge of the language in which they wish to be tested are eligible to take the LPE. Such equivalent knowledge may be demonstrated, for example, by language study outside the UN for at least two years or use of the language on a regular basis for school or work; and/or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD02D98" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="2671DC9D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="792935F1" w14:textId="06BDF2CA" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon contractual validity: Staff members who have regular, fixed-term appointments or contracts of limited duration are eligible to take the LPE, provided that their contract expiration date is after the date of the examination for which they are applying. Those whose contracts expire before this date must obtain authorization from their head of office, as provided for on the UN LPE application form.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792935F1" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5868221E" w14:textId="77777777" w:rsidR="00343A05" w:rsidRDefault="00343A05" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF8B634" w14:textId="00124831" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Administration of LPE   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF8B634" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="6372DDED" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="48B8C2A9" w14:textId="6DFAB764" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">In New York, the Language and Communications Programme of the UN Staff Development and Learning Service administers the UN LPE.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B8C2A9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="7310A702" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="60E3DADB" w14:textId="383B6288" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="355"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Outside New York</w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the LPE is normally supervised by a senior internationally recruited official designated by the Resident Representative (RR) to act as Examinations Administrator whose responsibility is to administer the examination to all candidates within the UN community in the duty station area.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E3DADB" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="34B94F09" w14:textId="00A56668" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Registration   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B94F09" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="4419DE77" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="2F785F09" w14:textId="6163B95F" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidates must complete and submit the UN LPE Application form to the local Examinations Administrator, as follows:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F785F09" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="37E2B403" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="0F20A578" w14:textId="16CEB09A" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If stationed in New York, to the Language and Communications Programme in the UN Staff Development and Learning Service   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F20A578" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="72789FEB" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="189BE479" w14:textId="0D2900F4" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If stationed outside New York, to the Examinations Administrator through the local Human Resources/Operations Manager  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189BE479" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...19 lines deleted...]
-    <w:p w14:paraId="2F98B13A" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="0FD3CB8D" w14:textId="66A1C02C" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Registration Deadline: The deadline for receipt of applications is scheduled by the UN Staff Development and Learning Service. Late applications are not accepted.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD3CB8D" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="4B348CA8" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="3A04D7DB" w14:textId="350697BD" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the local Examinations Administrator is not certain that applications will arrive by the deadline, the completed application form for each candidate must be faxed to the UN Staff Development and Learning Service at 001-212-963-9514. Faxed lists of candidates’ names in lieu of application forms will not be accepted. Even if the applications are faxed, the original application forms must be submitted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in order for</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> candidates to be officially registered. No examinations are pouched until the applications themselves are received.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A04D7DB" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4C1B8309" w14:textId="3AAF946D" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Exam structure   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1B8309" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">21. The UN LPE consists of the following, both parts of which participants must pass </w:t>
+    <w:p w14:paraId="5A9D9483" w14:textId="7B6A8F8F" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The UN LPE consists of the following, both parts of which participants must pass </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> progress to the next level:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9D9483" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="6A575634" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="33930952" w14:textId="57119C4F" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A written part, which is administered to all candidates at the same time and consists of a composition and a series of multiple-choice questions testing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>listening</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> comprehension, reading, vocabulary, and grammar. The session lasts three hours and ten minutes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33930952" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="2AD94F01" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="6DB8A663" w14:textId="799D9CFF" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>An oral part,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-        <w:rPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">which consists of a 15-minutes interview conducted individually with each candidate.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB8A663" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="66E9E979" w14:textId="50DD04B3" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Passing requirements   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E9E979" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="36AEA8D0" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="658F15F1" w14:textId="04397831" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A minimum score of 65 percent in each part of the exam shall be required for a passing grade. If a candidate receives a score of 80 percent or more on the written part but fails the oral part, the jury adjudicating the exam shall review the case and may allow a candidate to retain his or her written score for the following exam session. In this event, the candidate shall receive written notification of the jury’s decision and will be required to apply to retake only the oral exam at the following session.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658F15F1" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="3D49AB59" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="4E3F4548" w14:textId="08F67AEB" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidates who receive 80 percent or more on the oral part but fail the written part and candidates who have taken only one part of the exam at one session, shall retake both parts at a subsequent session.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3F4548" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="148298DB" w14:textId="22BD81EA" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Exam schedule   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148298DB" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="712ECCC4" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="2B7278C9" w14:textId="05E5A6AE" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">LPEs are held not less than once each year.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7278C9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="61907AFA" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="7ECABF5A" w14:textId="422222BA" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The written examination is scheduled by the UN Staff Development and Learning Service. No deviation from the dates contained therein is allowed.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECABF5A" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="431BED89" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="217474C4" w14:textId="4A2AD642" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">The scheduling of the oral interviews is to be determined by the local Examinations Administrator, but it is suggested that they be held before the written examination date so that all examination material is returned for correction as soon as possible after the written test has been administered.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217474C4" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05BDB9E4" w14:textId="5961A3FC" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Cost   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BDB9E4" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="5A9110D4" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="0A3F8D47" w14:textId="5EEF5598" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The examination is at no cost to the staff member. UNDP NY reimburses the UN for the cost of the examination.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3F8D47" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...12 lines deleted...]
-    <w:p w14:paraId="431BA4B9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
+    <w:p w14:paraId="431BA4B9" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the staff member is based outside the location of the Examination Centre, travel costs are covered by UNDP and are charged against the same funding source used to cover the staff member’s post. Such travel is considered as official duty travel (DT) and, therefore, their absence is not charged to annual leave (AL).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168B356F" w14:textId="77777777" w:rsidR="00546942" w:rsidRPr="00546942" w:rsidRDefault="00546942" w:rsidP="00546942">
-[...20 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="46B216AD" w14:textId="0D256A06" w:rsidR="00A31C56" w:rsidRPr="007C31EF" w:rsidRDefault="00546942" w:rsidP="007C31EF">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C31EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00546942">
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId8"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="007C31EF" w:rsidSect="00546942">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1162" w:right="1790" w:bottom="1480" w:left="1786" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="14327215" w14:textId="77777777" w:rsidR="00CE381D" w:rsidRDefault="00CE381D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="752F6D8D" w14:textId="77777777" w:rsidR="00CE381D" w:rsidRDefault="00CE381D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DFC830B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3DFC830B" w14:textId="77777777" w:rsidR="008457E3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1B3C0647" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1B3C0647" w14:textId="77777777" w:rsidR="008457E3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19BF0F10" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="19BF0F10" w14:textId="77777777" w:rsidR="008457E3" w:rsidRPr="007C31EF" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="14"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Effective Date: </w:t>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Effective Date: 01/01/2025</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>2</w:t>
+    <w:r w:rsidRPr="007C31EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="267920DD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="267920DD" w14:textId="77777777" w:rsidR="008457E3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0FEE7ECD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0FEE7ECD" w14:textId="77777777" w:rsidR="008457E3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="777BBAC4" w14:textId="77777777" w:rsidR="00CE381D" w:rsidRDefault="00CE381D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2E494030" w14:textId="77777777" w:rsidR="00CE381D" w:rsidRDefault="00CE381D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57AD7C4D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="0070610E">
+  <w:p w14:paraId="57AD7C4D" w14:textId="77777777" w:rsidR="008457E3" w:rsidRDefault="00000000" w:rsidP="0070610E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010" w:right="43"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0561CEF5" wp14:editId="144D4FB1">
           <wp:extent cx="293915" cy="587829"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -2445,51 +2014,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="299464" cy="598926"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="358685D7" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="358685D7" w14:textId="77777777" w:rsidR="008457E3" w:rsidRDefault="008457E3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09D56F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="742ACD94"/>
     <w:lvl w:ilvl="0" w:tplc="321CCD72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -3940,50 +3509,139 @@
     <w:lvl w:ilvl="8" w:tplc="21D8BBEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6475"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A02731F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24728DFC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="674B7225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73E21598"/>
     <w:lvl w:ilvl="0" w:tplc="D8DE75AE">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4151,51 +3809,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="90F4715A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E279C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16064B9A"/>
     <w:lvl w:ilvl="0" w:tplc="BC2A2D98">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4363,51 +4021,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B2423F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBF2743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B900DD6E"/>
     <w:lvl w:ilvl="0" w:tplc="7DE42FE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4575,51 +4233,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BA70DF1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7210"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C523398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D5EBC48"/>
     <w:lvl w:ilvl="0" w:tplc="BFB4106A">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4788,151 +4446,174 @@
     <w:lvl w:ilvl="8" w:tplc="577CB87C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1550918256">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="454569002">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="454569002">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="1654020484">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="860706373">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1577016309">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1890678382">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1037585700">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1563786842">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1953316580">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1516029">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="668216134">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="12" w16cid:durableId="2048216689">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00546942"/>
     <w:rsid w:val="000C0236"/>
+    <w:rsid w:val="00154684"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="00343A05"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="004C615F"/>
     <w:rsid w:val="00546942"/>
+    <w:rsid w:val="007B2F23"/>
+    <w:rsid w:val="007C31EF"/>
+    <w:rsid w:val="008457E3"/>
     <w:rsid w:val="00A31C56"/>
+    <w:rsid w:val="00A62FCB"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00AD58FF"/>
+    <w:rsid w:val="00BC192D"/>
+    <w:rsid w:val="00CE381D"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00E561C2"/>
     <w:rsid w:val="00F036CA"/>
+    <w:rsid w:val="00F04518"/>
     <w:rsid w:val="00FE0AB1"/>
+    <w:rsid w:val="00FF0E43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D833463"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{64A12E37-6CA7-4D42-B2B8-0061911F799B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5482,50 +5163,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00546942"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5833,62 +5515,72 @@
       <w:ind w:left="730" w:hanging="370"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00546942"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B2F23"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -6148,57 +5840,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8072</Characters>
+  <Pages>5</Pages>
+  <Words>1390</Words>
+  <Characters>7923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9470</CharactersWithSpaces>
+  <CharactersWithSpaces>9295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>