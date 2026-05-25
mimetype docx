--- v0 (2025-10-10)
+++ v1 (2026-05-25)
@@ -6,3192 +6,3097 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72566400" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="72566400" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Régime de mobilité et de sujétion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77474F07" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-    <w:p w14:paraId="05AFC9A4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="05AFC9A4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La présente politique entre en vigueur le 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> juillet 2016 et apporte des modifications aux anciennes primes de mobilité et à celles de sujétion supplémentaire, et modifie certains éléments de l’ancienne version de la prime de sujétion. Elle enregistre également la non-reconduction de l’élément non-déménagement de la prime de mobilité à la même date et traite des dispositions transitoires de l‘ancien régime vers le nouveau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D74310" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="34349647" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Éléments du régime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6075F6FC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="6075F6FC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le régime de mobilité et de sujétion comprend les primes suivantes n’entrant pas dans la rémunération considérée aux fins de la pension :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28910F8B" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="600E13D9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="600E13D9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Un élément incitation à la mobilité, qui varie en fonction du nombre d’affectations dans les bureaux extérieurs et dont le but et d’encourager la mobilité géographique du personnel d’appui aux opérations sur le terrain ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C4932" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="3330C314" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="3330C314" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Une prime de sujétion, dont le but est de compenser les degrés variables de difficultés dans différents bureaux extérieurs ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B8ADC7" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="77EFB17D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="77EFB17D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Un élément famille non autorisée, dont le but est de reconnaître le service accompli dans les lieux d’affectation famille non autorisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4178EE8A" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5763EDC9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Conditions d’octroi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA62711" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-    <w:p w14:paraId="61630DAA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="61630DAA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les administrateurs et fonctionnaires de rang supérieur (c’est-à-dire les administrateurs recrutés sur le plan international) et le personnel de la catégorie service sont éligibles au paiement des primes prévues au titre de ce régime, pour autant qu’ils remplissent les conditions énoncées ci-dessous et sous réserve des conditions particulières régissant chaque prime, comme décrit dans les paragraphes suivants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30101E48" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="75667CBB" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="75667CBB" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>Pour bénéficier de l’élément incitation à la mobilité, il faut normalement déménager dans un nouveau bureau extérieur, pour une période d’un an ou plus (sauf disposition contraire).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CC0432" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="68C9F284" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="68C9F284" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les indemnités versées au titre de ce régime ne sont pas considérées comme des prestations d’expatrié et peuvent être versées aux fonctionnaires remplissant les conditions requises dans leur pays d’origine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266991A3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="3B04F255" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="3B04F255" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Lorsque les fonctionnaires remplissant les conditions requises au versement des indemnités sont en voyage et reçoivent une indemnité journalière de subsistance, les incitations et indemnités prévues dans le cadre du régime de mobilité et de sujétion continuent à être versées en fonction de leur nomination dans le lieu d’affectation d’origine. Le paiement des incitations ou indemnités est soumis au changement officiel du lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D171BB" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6775FA2A" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRDefault="00A766A9" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78359530" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRDefault="00A766A9" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4904FE61" w14:textId="75D7F096" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Catégorie et désignation des lieux d’affectation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9FBB35" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-    <w:p w14:paraId="12802B1F" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="12802B1F" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tous les lieux d’affectation sont classés par la Commission de la fonction publique internationale dans l’une des six catégories suivantes : H et A à E. Les lieux d’affectation de la catégorie H sont des sièges et des lieux désignés comme tels où les Nations Unies n’ont pas de programme d’aide au développement ou d’aide humanitaire, ou des lieux situés dans des pays membres de l’Union européenne. Les catégories A à E comprennent tous les autres lieux d’affectation, classés par ordre de difficulté des conditions de vie et de travail. Les fonctionnaires sont informés de la catégorie de leur lieu d’affectation sur une base annuelle ou plus fréquemment en cas de changement de classement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A02FA0F" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="3F3FFB53" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="3F3FFB53" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...25 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Aux fins du versement de l’élément famille non autorisée, un lieu d’affectation est désigné comme étant « famille non autorisée » par le Président de la Commission de la fonction publique internationale lorsque la présence à moyen ou à long terme de personnel non essentiel ou de conjoints reconnus ou d’enfants à charge dans le lieu d’affectation du fonctionnaire est jugée dangereuse ou inadaptée pour des raisons de sûreté et de sécurité. Une décision concernant la désignation d’un lieu d’affectation en tant que « famille non autorisée » est normalement prise dans les six mois suivant la déclaration d’évacuation ou de réinstallation du personnel non essentiel ou des membres de la famille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCC7093" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Montants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A07AF70" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="03E23515" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="03E23515" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le montant des indemnités payables à chaque fonctionnaire remplissant les conditions requises peut varier selon la classe et le nombre de personnes à charge. L’annexe 1 indique les montants applicables par situations individuelles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181B0E7E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6107C386" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Élément incitation à la mobilité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E4DE06" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="01E4DE06" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Période de service ouvrant droit à la prime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442646B3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-    <w:p w14:paraId="590E8881" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="590E8881" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Pour avoir droit à la prime de mobilité, un fonctionnaire doit avoir au moins cinq années de service continu au titre d’un engagement à durée déterminée ou d’un engagement de caractère continu en tant que fonctionnaire du régime commun des Nations Unies. Lorsque la période de service ouvrant droit à la prime a été interrompue par une cessation de service telle que définie à la Disposition 9.1 du personnel de l’Organisation des Nations Unies, le service acquis avant la cessation de service est annulé et une nouvelle période commence au moment du réemploi du fonctionnaire. Les années de service créditées au titre de l’exigence de cinq ans de service peuvent comprendre les années de service comme fonctionnaire dans l’une des catégories admissibles au paiement de l’indemnité ainsi que les années de service antérieures dans une catégorie non admissible lorsqu’elles sont autorisées (voir la section sur le décompte des affectations).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D97A53E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="5DAAEFF9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="1D97A53E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAAEFF9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dans tous les lieux d’affectation classés dans les catégories A à E, l’élément incitation à la mobilité est versé à partir de la deuxième affectation, à condition que ce soit pour cinq ans de service consécutif.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C502FF" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="7E109473" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="7E109473" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le service n’est pas considéré comme interrompu par des périodes de congé spécial de moins de 30 jours, mais les mois complets de congé spécial sans traitement ne sont pas crédités dans le calcul du nombre de jours de service requis de cinq ans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1BF93D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="15357480" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="15357480" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les fonctionnaires titulaires d’engagements temporaires ne remplissent pas les conditions requises à l’octroi de l’élément incitation à la mobilité, quelle que soit la prolongation exceptionnelle de leur engagement au-delà de 364 jours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC31616" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5D331DB0" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Déterminer le numéro d’affectation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D06BEA9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-    <w:p w14:paraId="1248A623" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="1248A623" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Aux fins de la présente politique, le terme « affectation », lorsqu’il s’agit de déterminer le numéro d’affectation du fonctionnaire, doit être compris comme signifiant soit la nomination initiale d’un fonctionnaire dans un lieu d’affectation, soit sa réaffectation pour une durée d’un an ou plus à un nouveau lieu d’affectation au-delà de la distance de déplacement domicile-travail, y compris les lieux d’affectation classés comme villes sièges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081A4657" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="73091EDD" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="73091EDD" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les nominations initiales d’un an ou plus et les affectations d’un an ou plus qui impliquent un changement de lieu d’affectation sont comptées comme une seule affectation, à condition que le fonctionnaire ait accompli au moins un an de service dans chacun des lieux d’affectation concernés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF20B62" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="43AB7542" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="43AB7542" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Si un fonctionnaire est affecté à un lieu d’affectation pour une période d’un an ou plus et que ce délai est ultérieurement réduit à l’initiative de l’Organisation à moins d’un an, ce service peut être considéré comme une affectation à titre exceptionnel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE49D5" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="56233696" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="56233696" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans les autres cas, le décompte des affectations est effectué comme suit : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF1F9E7" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="210CCB7E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="210CCB7E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les périodes exceptionnelles de service au titre de l’indemnité journalière de subsistance pour une période d’un an ou plus dans le même lieu d’affectation sont comptées comme une affectation, mais seulement lors de la réaffectation dans un nouveau lieu d’affectation principal ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E75993" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="006403BE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="006403BE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>Toutes les années de service dans la catégorie des agents des services généraux et des administrateurs recrutés sur le plan national comptent pour une affectation, quel que soit le nombre d’affectations dans ces catégories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F0515E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="796E363E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="796E363E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les transferts, détachements et prêts à d’autres organisations du régime commun des Nations Unies sont comptabilisés de la même manière que les mouvements au sein de l’Organisation ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1423D3D3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="3D81FD53" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="3D81FD53" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="39D4AEA9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les périodes de service en vertu d’un engagement à durée déterminée d’un an ou plus en tant qu’administrateur auxiliaire sont comptabilisées de la même manière que pour </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autres membres du personnel recrutés sur le plan international. Les périodes de service en tant que Volontaire des Nations Unies ne sont pas comptées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D4AEA9" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les périodes de service au titre d’un engagement temporaire ne sont pas comptées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3D6C9A" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="627C164D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Durée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D707751" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-    <w:p w14:paraId="46689FCE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="46689FCE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Après cinq années consécutives dans un lieu d’affectation, le versement de l’élément incitation à la mobilité prendra fin. Le décompte des cinq années commence à la date de la nomination ou de l’affectation dans le lieu d’affectation. Les périodes de service hors du lieu d’affectation principal ou de voyage des fonctionnaires en mission ne suspendent pas le décompte de cinq ans. Les mois entiers de congé spécial sans traitement suspendent le décompte de cinq ans et il reprend lors de la reprise du service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C78EDC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="20C04C6A" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="20C04C6A" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Dans le cas exceptionnel des fonctionnaires qui restent dans le même lieu d’affectation à la demande expresse de l’Organisation ou pour des raisons humanitaires impérieuses, le versement de l’élément incitation à la mobilité peut continuer pour une période maximale d’une année supplémentaire, pour un total de six années consécutives dans un même lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4044B8" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="40EA4066" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Prime de sujétion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B56836" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-    <w:p w14:paraId="02A4A1FE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="02A4A1FE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La prime de sujétion est versée pour les affectations dans des lieux d’affectation classés dans les catégories B, C, D et E, pour la durée de chaque affectation, selon le classement du lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E73058" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...92 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="59BD3CB6" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Élément famille non autorisée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCEFD30" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="5ED409EE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="5ED409EE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’élément famille non autorisée est versé aux fonctionnaires qui remplissent les conditions requises et qui sont affectés dans des lieux d’affectation officiellement considérés comme famille non autorisée. Aucune indemnité n’est versée lorsque la présence d’un membre de la famille est exceptionnellement approuvée par le fonctionnaire désigné, que d’autres membres de la famille remplissant les conditions requises continuent ou non à résider hors du lieu d’affectation famille non autorisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078DD418" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="670E4E05" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="670E4E05" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>En cas de changement de la désignation du lieu d’affectation, qui passe du statut famille autorisée à celui de famille non autorisée au cours de la nomination ou de l’affectation d’un fonctionnaire au lieu d’affectation, l’élément famille non autorisée doit être versé à compter de la date d’entrée en vigueur du changement de la désignation du lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD40397" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="229A6F4E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="229A6F4E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>En cas de changement de la désignation du lieu d’affectation, qui passe de lieu d’affectation famille non autorisée à lieu d’affectation famille autorisée, pendant la nomination d’un fonctionnaire au lieu d’affectation, l’indemnité doit être supprimée après une période de transition :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19ACC6B3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="19ACC6B3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pour les fonctionnaires sans personne à charge, l’indemnité est supprimée trois mois après la date d’entrée en vigueur du changement de désignation du lieu d’affectation ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144F7FD2" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="48E75702" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="48E75702" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Pour les fonctionnaires ayant des personnes à charge, l’indemnité peut être versée jusqu’à six mois après la date d’entrée en vigueur du changement de lieu d’affectation ou jusqu’à ce qu’un membre de la famille remplissant les conditions requises rejoigne le fonctionnaire au lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E01B8A6" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7E915BCE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Relation avec d’autres indemnités et prestations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297BE32D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...13 lines deleted...]
-    <w:p w14:paraId="3C799A52" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="3C799A52" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les montants versés au titre du régime de mobilité et de sujétion ne sont pas pris en compte dans le calcul de l’allocation-logement à laquelle les fonctionnaires peuvent avoir droit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2022182E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="57064EC3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="57064EC3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Un fonctionnaire n’a pas droit à l’élément famille non autorisée lorsqu’il reçoit simultanément l’indemnité d’évacuation pour raisons de sécurité pour les membres de la famille remplissant les conditions requises. Par conséquent, le versement de l’indemnité d’évacuation pour raisons de sécurité prend fin dès le versement de l’élément famille non autorisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28087591" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="679316A3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="679316A3" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>Les fonctionnaires qui perçoivent l’élément famille non autorisée et qui sont temporairement réinstallés ou évacués d’un lieu d’affectation famille non autorisée continueront d’être admissibles au paiement de l’indemnité d’évacuation pour raisons de sécurité pour eux-mêmes tant qu’ils restent affectés au lieu d’affectation famille non autorisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D858B0" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="56CF19E0" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Mesures transitoires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62207A38" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="12FD9A00" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="12FD9A00" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>À titre de mesure transitoire, les fonctionnaires qui perçoivent l’ancien élément non-déménagement au 30 juin 2016 continueront de percevoir le paiement cette indemnité pendant une période maximale de cinq ans dans le même lieu d’affectation ou jusqu’à ce que le fonctionnaire soit transféré dans un autre lieu d’affectation, selon la première des deux éventualités.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2609BBCE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...6 lines deleted...]
-    <w:p w14:paraId="5E76A474" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="5E76A474" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les fonctionnaires remplissant les conditions requises qui ont rejoint leur nouvelle affectation avant le 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> juillet 2016 continuent de percevoir l’indemnité de mobilité pendant cinq ans dans le même lieu d’affectation, ou jusqu’à ce qu’ils soient réaffectés dans un autre lieu d’affectation, selon la première des deux éventualités.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088FCF16" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="088FCF16" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10082369" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annexe 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23433143" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="23433143" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C5A111" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Élément incitation à la mobilité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC0FF30" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1A0AB180" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>NOTE : L’élément incitation à la mobilité n’est pas versé pour les affectations dans les lieux d’affectation de la catégorie H et ne s’applique qu’aux affectations d’un an ou plus aux lieux d’affectation de la catégorie A-E.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274845E8" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1AAE96EC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Montants annuels en dollars des États-Unis</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1906"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1892"/>
+        <w:gridCol w:w="1603"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="2FD703D2" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="2FD703D2" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10186" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="75AAADB6" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="75AAADB6" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>P-1 à P-3 et FS-1–FS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="4407EDC9" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="4407EDC9" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66BA6DEC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="66BA6DEC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00614A23">
-              <w:rPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Catégorie de lieu d’affectation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1917E063" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1917E063" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00614A23">
-              <w:rPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Nombre de nominations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="663FE755" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="663FE755" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F3A1E38" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="7F3A1E38" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A64141" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="73A64141" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C223EA4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="4C223EA4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58CA064C" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="58CA064C" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="596080F4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="596080F4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="3B1457C5" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="3B1457C5" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9A87CA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="3C9A87CA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F58170B" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="0F58170B" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4178BF7D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4178BF7D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>6 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5056E49E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5056E49E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308D62CE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="308D62CE" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>9 750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1677FFBA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1677FFBA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1900"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="1886"/>
+        <w:gridCol w:w="1586"/>
+        <w:gridCol w:w="1697"/>
         <w:gridCol w:w="1730"/>
+        <w:gridCol w:w="1731"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="7F064EC3" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="7F064EC3" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10182" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="149A5046" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="149A5046" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>P-4 à P-5 et FS 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="75629583" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="75629583" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="30089E07" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="30089E07" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00614A23">
-              <w:rPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Catégorie de lieu d’affectation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8146" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="55A350E0" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55A350E0" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00614A23">
-              <w:rPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Nombre de nominations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="46350E33" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="46350E33" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="620EB142" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="620EB142" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B315C1" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="68B315C1" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="395672B7" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="395672B7" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="447BBC02" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="447BBC02" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E87749" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="59E87749" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="730430A8" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="730430A8" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6E9CD4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="7C6E9CD4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A837D35" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="3A837D35" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61672E66" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="61672E66" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6BD838" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E6BD838" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>10 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A52BC08" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1A52BC08" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12 188</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02CB8E41" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="02CB8E41" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1899"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1694"/>
+        <w:gridCol w:w="1886"/>
+        <w:gridCol w:w="1586"/>
+        <w:gridCol w:w="1697"/>
         <w:gridCol w:w="1729"/>
         <w:gridCol w:w="1732"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="2F8C72BA" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="2F8C72BA" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10184" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="561CF268" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="561CF268" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>D-1 et supérieure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="4B4A2411" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="4B4A2411" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1A061D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3A1A061D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00614A23">
-              <w:rPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Catégorie de lieu d’affectation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8148" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="13695763" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="13695763" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00614A23">
-              <w:rPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Nombre de nominations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="4542F045" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="4542F045" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7656755E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="7656755E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE18524" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="6DE18524" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBDA8CA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="7FBDA8CA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A01512F" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="2A01512F" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F943F09" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="0F943F09" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="71F3E2FA" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="71F3E2FA" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34086328" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="34086328" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D0B213" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="40D0B213" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="214C53C1" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="214C53C1" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>9 750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0835C638" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0835C638" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12 188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1202012D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1202012D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>14 625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34578389" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="34578389" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B246C4E" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRDefault="00A766A9" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="2BE4C793" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRDefault="00A766A9" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D04A7A8" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRDefault="00A766A9" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E365C5A" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRDefault="00A766A9" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5DFC35" w14:textId="03EF4BAA" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prime de sujétion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA14422" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="31BFC61C" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>NOTE : Les primes de sujétion ne s’appliquent pas aux affectations dans les catégories H et A et ne s’appliquent qu’aux affectations dans les lieux d’affectation des catégories B-E.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25200062" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="57BB6BC5" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Montants annuels en dollars des États-Unis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2238EF" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4C2238EF" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2015"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2389"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="2234"/>
+        <w:gridCol w:w="2386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="7B18C833" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="7B18C833" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57EF16E5" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="57EF16E5" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Catégorie de lieu d’affectation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4E2284" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="0A4E2284" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>P-1 à P-3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728ED4D4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="728ED4D4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00614A23">
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00614A23">
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> FS1–FS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C87AFAA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="6C87AFAA" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>P-4 à P-5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C6B0744" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="2C6B0744" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00614A23">
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00614A23">
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> FS-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210294F2" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="210294F2" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>D-1 et supérieure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="202B1DFA" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="202B1DFA" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C546E4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="00C546E4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3D3DC5" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2B3D3DC5" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>5 810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67777719" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="67777719" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">6 970 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D20D8D4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6D20D8D4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="59177499" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="59177499" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3129B518" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="3129B518" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2815392E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2815392E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>10 470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="513F5CEC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="513F5CEC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12 780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06DCA0F4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="06DCA0F4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>15 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="56159616" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="56159616" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E1081E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="73E1081E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B014E61" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1B014E61" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>13 950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C288CDF" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1C288CDF" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>16 280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB1123D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5AB1123D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>18 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="7A43FF6A" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="7A43FF6A" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152BA15D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="152BA15D" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45DA1852" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="45DA1852" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>17 440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE3C9B8" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5AE3C9B8" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>20 920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBE8011" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6FBE8011" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>23 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DAA6D70" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1DAA6D70" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E3512C4" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="21AAF05A" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Élément famille non autorisée</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D36EEF" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0B53902F" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614A23">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Montant à verser aux fonctionnaires affectés dans les lieux d’affectation désignés par la CFPI comme étant famille non autorisée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCF07E2" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="646E3467" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Montants mensuels en dollars des États-Unis</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4315"/>
         <w:gridCol w:w="4315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="122EA02A" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="122EA02A" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696F0B0B" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="696F0B0B" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Fonctionnaire avec personne à charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640796BC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00614A23">
+          <w:p w14:paraId="640796BC" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Fonctionnaire sans personne à charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614A23" w:rsidRPr="00614A23" w14:paraId="66A7541E" w14:textId="77777777" w:rsidTr="007F5B0D">
+      <w:tr w:rsidR="00614A23" w:rsidRPr="00A766A9" w14:paraId="66A7541E" w14:textId="77777777" w:rsidTr="007F5B0D">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C31405" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="21C31405" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>1 650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53E3D676" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="53E3D676" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04432">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C52E847" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
-[...36 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3C52E847" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A5BC6A" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183A196F" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189D5BCD" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRPr="00C04432" w:rsidRDefault="00A766A9" w:rsidP="00A766A9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D797A5" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRPr="00C04432" w:rsidRDefault="00A766A9" w:rsidP="00A766A9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E17C6B" w14:textId="77777777" w:rsidR="00A766A9" w:rsidRPr="00C04432" w:rsidRDefault="00A766A9" w:rsidP="00A766A9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-FR"/>
-[...28 lines deleted...]
-    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00614A23" w:rsidSect="00614A23">
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331B3EE9" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00C04432" w:rsidRDefault="00A31C56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00C04432" w:rsidSect="00614A23">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="008717ED" w14:textId="77777777" w:rsidR="00CC622D" w:rsidRDefault="00CC622D" w:rsidP="00614A23">
+    <w:p w14:paraId="4FCCE245" w14:textId="77777777" w:rsidR="007D4E49" w:rsidRDefault="007D4E49" w:rsidP="00614A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72196BDE" w14:textId="77777777" w:rsidR="00CC622D" w:rsidRDefault="00CC622D" w:rsidP="00614A23">
+    <w:p w14:paraId="6B84E2AF" w14:textId="77777777" w:rsidR="007D4E49" w:rsidRDefault="007D4E49" w:rsidP="00614A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="415299F5" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00900C44">
+  <w:p w14:paraId="415299F5" w14:textId="77777777" w:rsidR="00F229B7" w:rsidRDefault="00000000" w:rsidP="00900C44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18E913B7" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="009F2A40">
+  <w:p w14:paraId="18E913B7" w14:textId="77777777" w:rsidR="00F229B7" w:rsidRDefault="00F229B7" w:rsidP="009F2A40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B6BA1ED" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="004F1BFA" w:rsidRDefault="00000000" w:rsidP="005D302B">
+  <w:p w14:paraId="3B6BA1ED" w14:textId="2F4BF4AF" w:rsidR="00F229B7" w:rsidRPr="004F1BFA" w:rsidRDefault="00000000" w:rsidP="005D302B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:id w:val="1007181623"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
@@ -3343,213 +3248,207 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vigueur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t>01/01/2025</w:t>
+              <w:t xml:space="preserve"> 01/01/2025</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00416784">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
       </w:rPr>
-      <w:t>Vers</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="009F7344">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
     <w:r w:rsidRPr="00416784">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
       </w:rPr>
-      <w:t>ion no </w:t>
+      <w:t> :</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00416784">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-      <w:t>3</w:t>
+      <w:t xml:space="preserve"> 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26C9CEF7" w14:textId="77777777" w:rsidR="00CC622D" w:rsidRDefault="00CC622D" w:rsidP="00614A23">
+    <w:p w14:paraId="7E5B3840" w14:textId="77777777" w:rsidR="007D4E49" w:rsidRDefault="007D4E49" w:rsidP="00614A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="039FDBDB" w14:textId="77777777" w:rsidR="00CC622D" w:rsidRDefault="00CC622D" w:rsidP="00614A23">
+    <w:p w14:paraId="205B41FE" w14:textId="77777777" w:rsidR="007D4E49" w:rsidRDefault="007D4E49" w:rsidP="00614A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="06BC562E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C5354F" w:rsidRDefault="00614A23" w:rsidP="00614A23">
+    <w:p w14:paraId="06BC562E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRPr="00C04432" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7830"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04432">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00C04432">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lorsque deux fonctionnaires sont mariés et que chacun d'eux a droit à l’élément famille non autorisée, chacun d’eux est payé au taux applicable à un membre du personnel sans personne à charge. S'il y a un ou plusieurs enfants à charge, l'élément famille non autorisée est versé au taux applicable à un fonctionnaire ayant une personne à charge, au fonctionnaire pour lequel l'enfant ou les enfants sont reconnus comme personnes à charge. La même disposition s'applique lorsque l'un des époux est un fonctionnaire d'une autre organisation du régime commun des Nations Unies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0242C64E" w14:textId="77777777" w:rsidR="00614A23" w:rsidRDefault="00614A23" w:rsidP="00614A23">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56BE5C86" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000156BF">
+  <w:p w14:paraId="56BE5C86" w14:textId="77777777" w:rsidR="00F229B7" w:rsidRDefault="00000000" w:rsidP="000156BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67DA84BE" wp14:editId="45235E9D">
           <wp:extent cx="591280" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="999965332" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="999965332" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="591280" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FF077BE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5FF077BE" w14:textId="77777777" w:rsidR="00F229B7" w:rsidRDefault="00F229B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F07647B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08227CAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -3791,123 +3690,133 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="855734338">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2034111469">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2037189397">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00614A23"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="004300F4"/>
+    <w:rsid w:val="004404E9"/>
     <w:rsid w:val="00487C63"/>
     <w:rsid w:val="00614A23"/>
+    <w:rsid w:val="0063686D"/>
+    <w:rsid w:val="007D4E49"/>
+    <w:rsid w:val="009F7344"/>
     <w:rsid w:val="00A31C56"/>
+    <w:rsid w:val="00A766A9"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00C04432"/>
     <w:rsid w:val="00C05FF0"/>
     <w:rsid w:val="00CC622D"/>
+    <w:rsid w:val="00CD6F6E"/>
     <w:rsid w:val="00E1356D"/>
+    <w:rsid w:val="00E81815"/>
     <w:rsid w:val="00F036CA"/>
+    <w:rsid w:val="00F229B7"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="101457BC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4189A2F6-809F-416A-8E2D-6CD3EBBF3DDE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4457,50 +4366,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00614A23"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4803,137 +4713,143 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00614A23"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00614A23"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00614A23"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00614A23"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00614A23"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00614A23"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00614A23"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00614A23"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A766A9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -5206,57 +5122,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>12093</Characters>
+  <Pages>8</Pages>
+  <Words>2114</Words>
+  <Characters>12056</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>100</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14186</CharactersWithSpaces>
+  <CharactersWithSpaces>14142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>