--- v0 (2025-10-16)
+++ v1 (2026-05-24)
@@ -6,5321 +6,4287 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="556FED70" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="556FED70" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Movilidad y condiciones de vida difíciles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F4B95B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="41F4B95B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64779F77" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="5C2D760A" w14:textId="65B3A3BE" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Esta política entra en vigor el 1 de julio de 2016, e introduce cambios en los anteriores subsidios de Subsidio por Movilidad y Subsidio Adicional por Condiciones de Vida Difíciles, y modifica elementos de la versión anterior del Subsidio por Condiciones de Vida Difíciles. También registra la discontinuación del Subsidio por No Reembolso de Gastos de Mudanza en la misma fecha, y aborda los acuerdos transitorios del plan anterior al nuevo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2D760A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="1D47D600" w14:textId="7CDF5AA3" w:rsidR="00300B69" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="120" w:lineRule="exact"/>
-        <w:ind w:left="907"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Elementos del plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBC5337" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="0CBC5337" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El plan de subsidio por movilidad y condiciones de vida difíciles consiste en los siguientes subsidios no pensionables:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD120B3" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="2FD120B3" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un incentivo por movilidad, que varía según la cantidad de asignaciones a lugares de destino sobre el terreno y cuyo propósito es proporcionar un incentivo para la movilidad geográfica del personal en apoyo de las operaciones sobre el terreno;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E043F4" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="04E043F4" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un subsidio por condiciones de vida difíciles, cuyo propósito es compensar los diferentes grados de dificultad de condiciones de vida en diferentes lugares de destino sobre el terreno; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9BA1B6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="2F979431" w14:textId="379DAF8D" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:w w:val="103"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un subsidio por servicio en lugares de destino no aptos para familias, cuyo propósito es reconocer el servicio en lugares de destino no aptos para familias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F979431" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...58 lines deleted...]
-    <w:p w14:paraId="205C4508" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="205C4508" w14:textId="376493E8" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="120" w:lineRule="exact"/>
-        <w:ind w:left="187"/>
+        <w:spacing w:before="240" w:line="120" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0ED10CAA" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elegibilidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED10CAA" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El personal en el Cuadro Orgánico y categorías superiores (es decir, el personal del Cuadro Orgánico Internacional) y el personal en la categoría de Servicio Móvil reúnen las condiciones para el pago de los subsidios conforme a este plan, siempre que cumplan con los requisitos establecidos a continuación y sujetos a las condiciones particulares que rigen cada subsidio, como se describe en los párrafos siguientes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DF978C" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="04DF978C" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La elegibilidad para el incentivo por movilidad normalmente requiere un cambio geográfico a un nuevo lugar de destino sobre el terreno, por un período de un año o más (a menos que se especifique de otro modo).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C59BC5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="10C59BC5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los subsidios comprendidos en este plan no se consideran beneficios para personal expatriado, y pueden pagarse a los miembros del personal que reúnen las condiciones que prestan servicio en su país de origen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F59A1B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="246EA4A1" w14:textId="780E2AE8" w:rsidR="00300B69" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando los miembros del personal que reúnen las condiciones para el pago de los subsidios están en situación de viaje y reciben una dieta como consecuencia de esto, los incentivos o los subsidios conforme al plan de prestaciones por movilidad y condiciones de vida difíciles deberán continuar pagándose sobre la base de su nombramiento en el lugar de destino principal. El pago de los incentivos o los subsidios está sujeto al cambio oficial de lugar de destino. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628B2C29" w14:textId="4D4D2AC5" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Categoría y designación de lugares de destino</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1029FCD6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...28 lines deleted...]
-    <w:p w14:paraId="35D54C59" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="35D54C59" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Todos los lugares de destino son designados por la Comisión de Administración Pública Internacional en una de seis categorías: H, y de la A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la E. Los lugares de destino en la categoría H son sedes y lugares de designación similar en los que las Naciones Unidas no </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> la E. Los lugares de destino en la categoría H son sedes y lugares de designación similar en los que las Naciones Unidas no tienen ningún programa de asistencia humanitaria o de desarrollo, o ubicaciones en países que son miembros de la Unión Europea. Las categorías A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> la E comprenden todos los demás lugares de destino, clasificados por orden de dificultad de condiciones de vida y trabajo. Los miembros del personal son informados sobre la categoría de su lugar de destino anualmente o con mayor frecuencia si hay un cambio en la clasificación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DECB6C" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="52DECB6C" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Con el fin del pago del subsidio por servicio en lugares de destino no aptos para familias, el Presidente de la Comisión de Administración Pública Internacional designa un lugar de destino como «no apto para familias» cuando la presencia a mediano o más largo plazo del personal no esencial y/o los cónyuges reconocidos y/o hijos a cargo en el lugar de destino del miembro del personal se considera peligrosa o inadecuada por motivos de protección y seguridad. La decisión con respecto a la designación de un lugar de destino como «no apto para familias» normalmente se toma dentro de los seis meses posteriores a la declaración de evacuación o reubicación de personal no esencial y/o familiares.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482EC6F3" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="45933484" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Montos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B52766F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...28 lines deleted...]
-    <w:p w14:paraId="659648EE" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="659648EE" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El monto de los subsidios pagaderos a cada miembro del personal que reúne las condiciones puede variar según la categoría y el estado de dependencia. El Anexo 1 muestra los montos aplicables según las circunstancias individuales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5178ACAD" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="1D853700" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:w w:val="103"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...11 lines deleted...]
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Incentivo por movilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9BBFC9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="1A9BBFC9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Servicio acreditable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6419521E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...28 lines deleted...]
-    <w:p w14:paraId="3A702968" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="3A702968" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para reunir los requisitos para el pago del subsidio por movilidad, un miembro del personal debe tener cinco años de servicio continuo previo en un nombramiento de plazo fijo o continuo como miembro del personal del régimen común de las Naciones Unidas. Cuando el servicio acreditable ha sido interrumpido por la separación del servicio según lo definido en la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...3 lines deleted...]
-          <w:w w:val="103"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>regla del Reglamento del Personal de las Naciones Unidas 9.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, dicho servicio acumulado antes de la separación caducará y comenzará un nuevo período cuando comience el reempleo del miembro del personal. El servicio acreditado para el requisito de cinco años de servicio puede incluir servicio como miembro del personal en una de las categorías que reúnen las condiciones para el pago del subsidio además del servicio previo en una categoría que no reúne las condiciones cuando lo permite la (véase la sección sobre recuento de asignaciones). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF152D2" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="7BF152D2" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En todos los lugares de destino clasificados en las categorías A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> la E, el incentivo por movilidad es pagadero desde la segunda asignación siempre que se haya cumplido el requisito de cinco años de servicio consecutivos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74032C89" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="74032C89" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El servicio no debe considerarse desglosado por períodos de licencia especial de menos de 30 días, pero los meses completos de licencia especial sin sueldo no se acreditarán para el requisito de cinco años de servicio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D0737D" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="38D0737D" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Los miembros del personal que posean nombramientos temporales no reúnen las condiciones para recibir el incentivo por movilidad independientemente de cualquier extensión excepcional de su nombramiento después de los 364 días.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEB55A8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="52513659" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Determinación del número de asignación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109EC662" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...28 lines deleted...]
-    <w:p w14:paraId="362D4D1B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="362D4D1B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para fines de esta política, el término «asignación», cuando determina el número de asignación del miembro del personal, deberá comprenderse que significa ya sea el nombramiento inicial de un miembro del personal a un lugar de destino o la reasignación durante un período de un año o más de un miembro del personal a un nuevo lugar de destino más allá de la distancia al lugar de trabajo, incluidos los lugares de destino clasificados como lugares de destino en los que hay sedes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F3E4CC" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="02F3E4CC" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los nombramientos iniciales de un año o más y las asignaciones de un año o más que implican un cambio de lugar de destino deberán contarse cada uno como una asignación, siempre que el miembro del personal complete un mínimo de un año de período de servicio en cada uno de los lugares de destino relevantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619D0D5F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="619D0D5F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si un miembro del personal se asigna a un lugar de destino por un período de un año o más y dicho período se reduce posteriormente por iniciativa de la Organización a menos de un año, dicho servicio puede contarse como una asignación en forma excepcional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6116D63F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="6116D63F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En otros casos, el recuento de asignaciones deberá realizarse de la siguiente manera: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44260C79" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="44260C79" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los períodos excepcionales de servicio bajo dieta por un período de un año o más en el mismo lugar de destino se cuentan como una asignación, pero solo luego de la reasignación a un nuevo lugar de destino principal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B952C8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="02B952C8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Todo el servicio en la categoría de Servicio General y Funcionario del Cuadro Orgánico de Contratación Nacional se cuenta como una asignación, independientemente de la cantidad de asignaciones en dichas categorías. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA96773" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="1AA96773" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Las transferencias, las adscripciones y los préstamos a otras organizaciones del régimen común de las Naciones Unidas deben contarse de la misma manera que los movimientos dentro de la Organización.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF2615F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="6FF2615F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los períodos de servicio en un nombramiento de plazo fijo de un año o más como funcionario subalterno deben contarse de la misma manera que otros miembros del personal de contratación internacional.  Los períodos de servicio como Voluntario de las Naciones Unidas no se cuentan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408E6C01" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="408E6C01" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los períodos de servicio en un nombramiento temporal no se cuentan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D22AD2" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="43C18691" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="1267" w:hanging="1267"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:spacing w:val="3"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:spacing w:val="3"/>
-[...12 lines deleted...]
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Duración</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72543F11" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...28 lines deleted...]
-    <w:p w14:paraId="25045993" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="25045993" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Después de cinco años consecutivos en un lugar de destino, cesará el pago del incentivo por movilidad. El conteo hacia los cinco años comienza a partir de la fecha del nombramiento o asignación al lugar de destino. Los períodos de servicio fuera del lugar de destino principal en situación de asignación o de viaje no deberán suspender el conteo de cinco años. Los meses completos de licencia especial sin sueldo deberán suspender el conteo de cinco años, y el conteo deberá reanudarse al regresar al servicio.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32ED338C" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+        <w:t xml:space="preserve">Después de cinco años consecutivos en un lugar de destino, cesará el pago del incentivo por movilidad. El conteo hacia los cinco años comienza a partir de la fecha del nombramiento o asignación al lugar de destino. Los períodos de servicio fuera del lugar de destino principal en situación de asignación o de viaje no deberán suspender el conteo de cinco años. Los meses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>completos de licencia especial sin sueldo deberán suspender el conteo de cinco años, y el conteo deberá reanudarse al regresar al servicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8E7383" w14:textId="2BD55C43" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En el caso excepcional de los miembros del personal que permanecen en el mismo lugar de destino a pedido explícito de la Organización o por motivos humanitarios imperiosos, el pago del incentivo por movilidad podrá continuar por un período máximo de un año adicional, por un total de seis años consecutivos en un lugar de destino.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DF3EDA" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...115 lines deleted...]
-    <w:p w14:paraId="248F4BC6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="248F4BC6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Subsidio por condiciones de vida difíciles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285AAEE4" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...57 lines deleted...]
-    <w:p w14:paraId="6808B479" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="6808B479" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El subsidio por condiciones de vida difíciles se paga por asignaciones a lugares de destino clasificados en las categorías B, C, D y E, por la duración de cada asignación de acuerdo con el nivel aplicable de clasificación de dificultad de condiciones de vida del lugar de destino. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100803E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...57 lines deleted...]
-    <w:p w14:paraId="10267AB5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="10267AB5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="270" w:lineRule="exact"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Subsidio por servicio en lugares de destino no aptos para familias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3E2289" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...30 lines deleted...]
-    <w:p w14:paraId="7DBF9EC2" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="7DBF9EC2" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El subsidio por servicio en lugares de destino no aptos para familias se paga a los miembros del personal que reúnen las condiciones que se asignan a lugares de destino oficialmente designados como no aptos para familias. El subsidio no deberá pagarse cuando la presencia de un familiar es aprobada en forma excepcional por el funcionario designado independientemente de si otros familiares que reúnen las condiciones permanecen fuera del lugar de destino no apto para familias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3A7323" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="3B3A7323" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si hay un cambio en la designación del lugar de destino de estado apto para familias a estado no apto para familias durante el transcurso del nombramiento o la asignación de un miembro del personal al lugar de destino, el subsidio por servicio en lugares de destino no aptos para familias deberá pagarse a partir de la fecha de entrada en vigor del cambio en la designación del lugar de destino.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5FC687" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="4C5FC687" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si hay un cambio en la designación del lugar de destino de estado no apto para familias a estado familiar durante el transcurso del nombramiento o la asignación de un miembro del personal al lugar de destino, el subsidio deberá discontinuarse luego de un período de transición:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11500775" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="11500775" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para miembros del personal sin familiares a cargo, el subsidio deberá discontinuarse tres meses después de la fecha de entrada en vigor del cambio en la designación del lugar de destino.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463AC1E2" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="463AC1E2" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para miembros del personal con familiares a cargo, el subsidio podrá pagarse hasta seis meses después de la fecha de entrada en vigor del cambio en la designación del lugar de destino o hasta que un familiar que reúne las condiciones se una al miembro del personal en el lugar de destino, lo que ocurra primero.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572CE5A6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...57 lines deleted...]
-    <w:p w14:paraId="0562E8B8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="0562E8B8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="1267" w:hanging="1267"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Relación con otros subsidios y derechos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E868986" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...57 lines deleted...]
-    <w:p w14:paraId="7C205C40" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="7C205C40" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los montos pagados debido al plan de subsidio por movilidad y condiciones de vida difíciles no deberán tenerse en cuenta en el cálculo del subsidio de alquiler al que pueden tener derecho los miembros del personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0080063B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="0080063B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Un miembro del personal no reúne las condiciones para el subsidio por servicio en lugares de destino no aptos para familias cuando recibe simultáneamente el subsidio de evacuación por motivos de seguridad (SEA) para familiares que reúnen las condiciones. En consecuencia, el pago del subsidio de evacuación por motivos de seguridad deberá cesar al momento del pago del subsidio por servicio en lugares de destino no aptos para familias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7BA607" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="4A7BA607" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="049D34E9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los miembros del personal que estén recibiendo el subsidio por servicio en lugares de destino no aptos para familias que es temporalmente reubicado o evacuado de un lugar de destino no apto para familias continuará reuniendo las condiciones para el pago del subsidio de evacuación por motivos de seguridad para ellos mismos siempre que permanezcan asignados al lugar de destino no apto para familias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E038FD6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1267"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...11 lines deleted...]
-          <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Medidas transitorias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B1B945" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...29 lines deleted...]
-    <w:p w14:paraId="021D4C36" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="021D4C36" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Como medida transitoria, los miembros del personal que estén recibiendo el anterior subsidio por no reembolso de gastos de mudanza el 30 de junio de 2016 deberán continuar recibiendo el pago de la prestación durante hasta cinco años en el mismo lugar de destino o hasta que el miembro del personal se cambie a otro lugar de destino, lo que ocurra primero.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39015350" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...27 lines deleted...]
-    <w:p w14:paraId="02E5F78A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="02E5F78A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:w w:val="103"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los miembros del personal que reúnen las condiciones que se cambiaron a su nueva asignación antes del 1 de julio de 2016 deberán continuar recibiendo los montos actuales del subsidio por movilidad hasta 5 años en el mismo lugar de destino, o hasta que sean reasignados a otro lugar de destino, lo que ocurra primero.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B561A96" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4B561A96" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Anexo 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4146C1D7" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="52871B50" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Incentivos por movilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242FAD79" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="541EB387" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTA: El incentivo por movilidad no se paga para las asignaciones a los lugares de destino de categoría H, y rige solo para las asignaciones de un año o más a lugares de destino de categorías A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> la E.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DA2134" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="23389598" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Montos anuales en dólares estadounidenses</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1831"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="1720"/>
         <w:gridCol w:w="1720"/>
         <w:gridCol w:w="1725"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="3F78BB68" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="3F78BB68" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10186" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="55A89569" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w14:paraId="55A89569" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>P-1 a P-3 y FS-1 a FS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="46C82A7C" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="46C82A7C" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15BA4B97" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="15BA4B97" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Categoría de lugar de destino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="26F2AC49" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="26F2AC49" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Número de asignaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="52316DEC" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="52316DEC" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0812B935" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="0812B935" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5157D7C8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5157D7C8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31FDEFF8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="31FDEFF8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75EBCE8A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="75EBCE8A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="725F6EFA" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="725F6EFA" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Más de 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="42FF3C7B" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="42FF3C7B" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D52CF60" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="4D52CF60" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEA6B24" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="7CEA6B24" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="481D390B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="481D390B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>6500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2422234E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="2422234E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB125AD" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="4CB125AD" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>9750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54C02455" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="54C02455" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1823"/>
         <w:gridCol w:w="1619"/>
         <w:gridCol w:w="1709"/>
         <w:gridCol w:w="1739"/>
         <w:gridCol w:w="1740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="01CEDF05" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="01CEDF05" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10182" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3EAF10" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6A3EAF10" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>P-4 a P-5 y FS 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="079E9966" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="079E9966" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="784E6CFF" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="784E6CFF" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Categoría de lugar de destino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8146" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="73B87CF4" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="73B87CF4" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Número de asignaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="10A39525" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="10A39525" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A6FA22A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="6A6FA22A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57AD035E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="57AD035E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23670C62" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="23670C62" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4352E045" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="4352E045" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D729AA5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5D729AA5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Más de 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="1F9C18D9" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="1F9C18D9" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9D60D0" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="6E9D60D0" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26980A7E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="26980A7E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D75239" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="31D75239" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7A355E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="2C7A355E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>10156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675E16C3" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="675E16C3" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12188</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="427206C9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="427206C9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1824"/>
         <w:gridCol w:w="1619"/>
         <w:gridCol w:w="1708"/>
         <w:gridCol w:w="1738"/>
         <w:gridCol w:w="1741"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="3029A51A" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="3029A51A" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10184" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7B3193" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2B7B3193" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>D-1 y superiores</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="49D9DA13" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="49D9DA13" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48AFA1F9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="48AFA1F9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Categoría de lugar de destino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8148" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="14E5AAE5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="14E5AAE5" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Número de asignaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="5457C706" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="5457C706" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="458FDE4C" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="458FDE4C" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4FE9D1" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="3B4FE9D1" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C9D976" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="03C9D976" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A831DF" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="71A831DF" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8E2614" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5C8E2614" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Más de 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="2246BF56" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="2246BF56" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467B1163" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="467B1163" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A56E57E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="7A56E57E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72AF0D81" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="72AF0D81" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>9750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40A5FC15" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="40A5FC15" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC492F6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="3AC492F6" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>14625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F27032A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="0F27032A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00300B69">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F33CDD6" w14:textId="77777777" w:rsidR="00300B69" w:rsidRPr="00CB5496" w:rsidRDefault="00300B69" w:rsidP="00300B69">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E62E385" w14:textId="77777777" w:rsidR="00300B69" w:rsidRPr="00CB5496" w:rsidRDefault="00300B69" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B10938" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prestaciones por condiciones de vida difíciles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BB9491" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="273F55BF" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOTA: Las prestaciones por condiciones de vida difíciles no rigen para las asignaciones a las categorías H y A, y solo rigen para las asignaciones a lugares de destino en las categorías B a E.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C93669" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="19393290" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Montos anuales en dólares estadounidenses</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1934"/>
         <w:gridCol w:w="2028"/>
         <w:gridCol w:w="2258"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="569807C0" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="569807C0" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E98DCF" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="64E98DCF" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Categoría de lugar de destino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF22BAB" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="6EF22BAB" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>P-1 a P-3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B82276B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5B82276B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>y FS1 a FS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2F2E15" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="2B2F2E15" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>P-4 a P-5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C0798EB" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="4C0798EB" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>y FS-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A825F8A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5A825F8A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>D-1 y superiores</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="353DBC8C" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="353DBC8C" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="216E29B1" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="216E29B1" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A423615" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="1A423615" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>5810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="792181BE" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="792181BE" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">6970 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157B461E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="157B461E" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="20A232B4" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="20A232B4" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7723EC" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="1C7723EC" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21A9DF24" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="21A9DF24" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE229B8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="0CE229B8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>12780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B672FD0" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5B672FD0" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>15110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="1E8FEC86" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="1E8FEC86" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097FEBB3" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="097FEBB3" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B81F05F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="0B81F05F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>13950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EF24C9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="12EF24C9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>16280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B62F64D" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="7B62F64D" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>18590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="0078F29D" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="0078F29D" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12719099" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="12719099" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C4EEBD" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="29C4EEBD" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>17440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03078222" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="03078222" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>20920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5218120A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5218120A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B002782" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="5B519E7B" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
-[...31 lines deleted...]
-          <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prestaciones por servicio en lugares de destino no aptos para familias</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6539C2AD" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="73EE598F" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pagaderas a los miembros del personal asignados a lugares de destino designados por la CAPI como no aptos para familias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EEC6AD" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    <w:p w14:paraId="78489AE9" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
-[...7 lines deleted...]
-          <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Montos mensuales en dólares estadounidenses</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4315"/>
         <w:gridCol w:w="4315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="76CE0F3B" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="76CE0F3B" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="050210D4" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="050210D4" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Miembros del personal con un familiar a cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4C3D07" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="3B4C3D07" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Miembros del personal sin un familiar a cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94403" w:rsidRPr="00C94403" w14:paraId="6365781B" w14:textId="77777777" w:rsidTr="001A4AE1">
+      <w:tr w:rsidR="00C94403" w:rsidRPr="00CB5496" w14:paraId="6365781B" w14:textId="77777777" w:rsidTr="001A4AE1">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2B3488" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="5A2B3488" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>1650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468B270A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-            <w:pPr>
+          <w:p w14:paraId="468B270A" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+            <w:pPr>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00CB5496">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46BD9CF8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...76 lines deleted...]
-    <w:p w14:paraId="7D07BB07" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="14DCFDF7" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00300B69">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69239121" w14:textId="77777777" w:rsidR="00300B69" w:rsidRPr="00CB5496" w:rsidRDefault="00300B69" w:rsidP="00300B69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17511A0E" w14:textId="1D6148D4" w:rsidR="00300B69" w:rsidRPr="00CB5496" w:rsidRDefault="00300B69" w:rsidP="00225B60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2304"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9EF4A1" w14:textId="6A661520" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9EF4A1" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="691B8C58" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-          <w:kern w:val="0"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CB5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E3ED39" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="60E3ED39" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
-[...4 lines deleted...]
-          <w:w w:val="103"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="14"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23109B12" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="23109B12" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F19C294" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00CB5496" w:rsidRDefault="00C94403" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00085E54" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00CB5496" w:rsidRDefault="00A31C56" w:rsidP="00225B60">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00C94403" w:rsidSect="00C94403">
+    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00CB5496" w:rsidSect="00C94403">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB1E24D" w14:textId="77777777" w:rsidR="005B4C84" w:rsidRDefault="005B4C84" w:rsidP="00C94403">
+    <w:p w14:paraId="6C36930B" w14:textId="77777777" w:rsidR="00963DD8" w:rsidRDefault="00963DD8" w:rsidP="00C94403">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14DFB604" w14:textId="77777777" w:rsidR="005B4C84" w:rsidRDefault="005B4C84" w:rsidP="00C94403">
+    <w:p w14:paraId="062400A0" w14:textId="77777777" w:rsidR="00963DD8" w:rsidRDefault="00963DD8" w:rsidP="00C94403">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="361CC7C6" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00D12978">
+  <w:p w14:paraId="361CC7C6" w14:textId="77777777" w:rsidR="00831BD7" w:rsidRDefault="00000000" w:rsidP="00D12978">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0928D199" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="009F2A40">
+  <w:p w14:paraId="0928D199" w14:textId="77777777" w:rsidR="00831BD7" w:rsidRDefault="00831BD7" w:rsidP="009F2A40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0203755A" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="005D302B" w:rsidRDefault="00000000" w:rsidP="005D302B">
+  <w:p w14:paraId="0203755A" w14:textId="54CFC858" w:rsidR="00831BD7" w:rsidRPr="005D302B" w:rsidRDefault="00000000" w:rsidP="005D302B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:id w:val="-1705238520"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidRPr="005D302B">
@@ -5424,228 +4390,210 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>Fecha</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> de entrada </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>en</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-          <w:t>2025</w:t>
+          <w:t xml:space="preserve"> vigor: 01/01/2025</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:tab/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t>Versión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
-      <w:t xml:space="preserve"> n.°:</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00CB5496">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB5496">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="350AE2F8" w14:textId="77777777" w:rsidR="005B4C84" w:rsidRDefault="005B4C84" w:rsidP="00C94403">
+    <w:p w14:paraId="35BAB72F" w14:textId="77777777" w:rsidR="00963DD8" w:rsidRDefault="00963DD8" w:rsidP="00C94403">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="314518C3" w14:textId="77777777" w:rsidR="005B4C84" w:rsidRDefault="005B4C84" w:rsidP="00C94403">
+    <w:p w14:paraId="7846B68C" w14:textId="77777777" w:rsidR="00963DD8" w:rsidRDefault="00963DD8" w:rsidP="00C94403">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2A4A74B8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00C94403" w:rsidRDefault="00C94403" w:rsidP="00C94403">
+    <w:p w14:paraId="2A4A74B8" w14:textId="77777777" w:rsidR="00C94403" w:rsidRPr="00225B60" w:rsidRDefault="00C94403" w:rsidP="00C94403">
       <w:pPr>
         <w:pStyle w:val="SingleTxt"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7830"/>
         </w:tabs>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94403">
+      <w:r w:rsidRPr="00225B60">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C94403">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00225B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cuando dos miembros del personal están casados y cada uno tiene derecho a recibir la prestación por servicio en lugares de destino no aptos para familias, se deberá pagar a cada uno a la tarifa aplicable a un miembro del personal sin familiares a cargo. Si hay uno o más hijos a cargo, la prestación por servicio en lugares de destino no aptos para familias deberá pagarse a la tarifa aplicable a un miembro del personal con un familiar a cargo al miembro del personal a cuyo cargo se reconoce que está(n) el hijo o los hijos. La misma disposición deberá aplicarse cuando uno de los cónyuges es un miembro del personal de otra organización del régimen común de las Naciones Unidas. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="056C7F3A" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000156BF">
+  <w:p w14:paraId="056C7F3A" w14:textId="77777777" w:rsidR="00831BD7" w:rsidRDefault="00000000" w:rsidP="000156BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42AF4397" wp14:editId="58C0DE5B">
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="798968747" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1397693393" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="798968747" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2E599961" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2E599961" w14:textId="77777777" w:rsidR="00831BD7" w:rsidRDefault="00831BD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F07647B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08227CAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -5887,123 +4835,135 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="589195954">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="746925670">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="608900335">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C94403"/>
+    <w:rsid w:val="000B2FA5"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="00225B60"/>
     <w:rsid w:val="002C4942"/>
+    <w:rsid w:val="00300B69"/>
+    <w:rsid w:val="00397180"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="00580D1D"/>
     <w:rsid w:val="005B4C84"/>
+    <w:rsid w:val="007E24CB"/>
+    <w:rsid w:val="00831BD7"/>
+    <w:rsid w:val="00963DD8"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
     <w:rsid w:val="00C94403"/>
+    <w:rsid w:val="00CB5496"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68FCB562"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{94938BC9-9BD9-427C-978B-AFF607DCC2F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6872,91 +5832,87 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C94403"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C94403"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00C94403"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C94403"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00C94403"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SingleTxt">
     <w:name w:val="__Single Txt"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C94403"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1267"/>
         <w:tab w:val="left" w:pos="1742"/>
         <w:tab w:val="left" w:pos="2218"/>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="3182"/>
         <w:tab w:val="left" w:pos="3658"/>
         <w:tab w:val="left" w:pos="4133"/>
         <w:tab w:val="left" w:pos="4622"/>
         <w:tab w:val="left" w:pos="5098"/>
         <w:tab w:val="left" w:pos="5573"/>
         <w:tab w:val="left" w:pos="6048"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="1267" w:right="1267"/>
       <w:jc w:val="both"/>
     </w:pPr>
@@ -6993,50 +5949,60 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C94403"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C94403"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00300B69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7309,57 +6275,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12381</Characters>
+  <Pages>8</Pages>
+  <Words>2164</Words>
+  <Characters>12340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14523</CharactersWithSpaces>
+  <CharactersWithSpaces>14476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>