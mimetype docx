--- v0 (2026-05-10)
+++ v1 (2026-06-21)
@@ -6,3225 +6,3037 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="327D6AC4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="327D6AC4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mobility and Hardship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10759F2C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="10759F2C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6816C8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="333EA82F" w14:textId="470FF42E" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This policy takes effect on 1 July 2016 and introduces changes to the former allowances of Mobility Allowance and Additional Hardship Allowance, and amends elements of the former version of the Hardship Allowance. It also records the discontinuation of the Non-Removal Allowance on the same date and addresses transitional arrangements from the old scheme to the new one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333EA82F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05C6EF64" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B438EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Elements of the Scheme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDA7A6A" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="4796F8FE" w14:textId="4A177595" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The mobility and hardship scheme consists of the following non-pensionable allowances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4796F8FE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="05DB02DE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="3E09A2EA" w14:textId="0106AC0D" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="12BBC18E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A mobility incentive, which varies according to the number of assignments to field duty stations and the purpose of which is to provide an incentive for the geographic mobility of staff in support of field operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FD1032" w14:textId="780316CE" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="52631D10" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A hardship allowance, the purpose of which is to compensate for the varying degrees of hardship at different field duty stations; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5ED2EB" w14:textId="298EE3DC" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A non-family service allowance, the purpose of which is to recognize service in non-family duty stations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5ED2EB" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="19458AA5" w14:textId="4168CBDC" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAB0E05" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="1BE49198" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="2AB229CB" w14:textId="6C619268" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff in the Professional and higher categories (i.e., International Professional staff), and staff in the Field Service category are eligible for payment of the allowances under this scheme, provided they meet the requirements set out below and subject to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>particular conditions</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> governing each allowance, as described in the following paragraphs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB229CB" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="0FFA25B8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="0A85B693" w14:textId="763A97AA" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eligibility for the mobility incentive normally requires a geographic move to a new field duty station, for a period of one year or longer (unless otherwise provided).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A85B693" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="46B9D7C1" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="6296E359" w14:textId="40D94693" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The allowances under this scheme are not considered expatriate benefits and may be paid to eligible staff members serving in their home country.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6296E359" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="519CBE2C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="14B14505" w14:textId="7016EE14" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When staff members eligible for payment of the allowances are on travel status, and receive a daily subsistence allowance as a result, the incentives/allowances under the Mobility and Hardship scheme shall continue to be paid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their appointment at the parent duty station. Payment of the incentives/allowances is subject to official change of duty station. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188042CB" w14:textId="77777777" w:rsidR="00D81B0D" w:rsidRDefault="00D81B0D" w:rsidP="00D81B0D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18509B1B" w14:textId="4D4F1EA7" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Category and designation of duty stations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092CD769" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="675B2AFB" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="2F8CC6A9" w14:textId="6F57D69D" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All duty stations are designated by the International Civil Service Commission in one of six categories: H, and A to E. Duty stations in category H are headquarters and similarly designated locations where the United Nations has no development or humanitarian assistance </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, or locations in countries that are members of the European Union. The A to E categories comprise all other duty stations, classified by order of difficulty of conditions of life and work. Staff members are informed of the category of their duty station on an annual basis or more frequently if there is a change in classification. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8CC6A9" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="46AE1550" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="1F7488B0" w14:textId="17D13F19" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>For the purpose of payment of the non-family service allowance, a duty station is designated as “non-family” by the Chairman of the International Civil Service Commission when the medium- or longer-term presence of non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>essential staff and/or recognized spouses and/or dependent children in the staff member’s duty station is deemed dangerous or unsuitable for reasons of their safety and security. A decision regarding whether to designate a duty station as “non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>family” is normally taken within six months of the declaration of evacuation or relocation of non-essential staff and/or family members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7488B0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7AC1E3C0" w14:textId="516E5183" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Amounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC1E3C0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="7B4B3887" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="7BA2FD10" w14:textId="1876F70F" w:rsidR="00D81B0D" w:rsidRPr="00D81B0D" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B438EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The amount of the allowances payable to each eligible staff member may vary by grade level and dependency status. Annex 1 shows the applicable amounts by individual circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B924FB" w14:textId="5CE94257" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Mobility Incentive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CC7045" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="785977B1" w14:textId="7B474384" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Qualifying service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFC0505" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="1B51AA47" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="26FE2BB4" w14:textId="77F61171" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To qualify for payment of the mobility allowance, a staff member must have five years’ prior continuous service on a fixed-term or continuing appointment as a staff member of the United Nations common system. When qualifying service has been broken by separation from service as defined in </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:anchor="Rule%209.1" w:history="1">
-        <w:r w:rsidRPr="00B438EE">
+        <w:r w:rsidRPr="00355B95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>UN Staff Rule 9.1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, such service accrued before the separation shall be forfeited and a new period shall begin upon the staff member’s re-employment. Service credited towards the five-year service requirement may include service as a staff member in one of the categories eligible for payment of the allowance as well as prior service in a non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">eligible category when allowed under (see section on counting assignments). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FE2BB4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="7FDF5DEC" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="37231627" w14:textId="36080ADF" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">At all duty stations classified in categories A to E, the mobility incentive is payable from the second assignment, provided the requirement of five years’ consecutive service has been met. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37231627" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="5815B3E7" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="53A387AC" w14:textId="6D95D95C" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Service shall not be considered as broken by periods of special leave of less than 30 days, but full months of special leave without pay shall not be credited towards the five-year service requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A387AC" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="4398BAC2" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="5541862F" w14:textId="28C0A226" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Staff members holding temporary appointments are not eligible to receive the mobility incentive regardless of any exceptional extension of their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beyond 364 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E33E078" w14:textId="4280691A" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Determining the assignment number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED2F5FE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="57375B92" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="01C0D32C" w14:textId="534CE209" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="5D71FE5F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the purpose of this policy, the term “assignment”, when determining the assignment number of the staff member, shall be understood to mean either the initial appointment of a staff member to a duty station, or reassignment for a period of one year or longer of a staff member to a new duty station beyond commuting distance, including duty stations classified as headquarters duty stations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793875FA" w14:textId="47886589" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Initial appointments of one year or longer, and assignments of one year or longer which involve a change of duty station, shall each be counted as one assignment, provided the staff member completes a minimum one-year period of service in each of the relevant duty stations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793875FA" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="0612E525" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="1DED7085" w14:textId="56AC12AF" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If a staff member is assigned to a duty station for a period of one year or longer and such time is subsequently reduced at the initiative of the Organization to less than one year, such service may be counted as an assignment on an exceptional basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DED7085" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="39025B02" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="2A6A3A83" w14:textId="22559C37" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="485384D0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In other cases, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>counting of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assignments shall be made as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471AF581" w14:textId="4956BF40" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="70493CD0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Exceptional periods of service on daily subsistence allowance for a period of one year or longer at the same duty station are counted as one assignment, but only upon reassignment to a new parent duty station;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AEE76E" w14:textId="1FF3C8DA" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="04F14826" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the General Service and National Professional Officer category </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>counts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for one assignment, irrespective of the number of assignments in those categories. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37697D79" w14:textId="666D1B6D" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="64FF501D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Transfers, secondments and loans to other organizations of the United Nations common system shall be counted in the same manner as movements within the Organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B15B7A" w14:textId="02C20256" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Periods of service under a fixed-term appointment of one year or longer as a Junior Professional Officer shall be counted in the same way as other internationally recruited staff.  Periods of service as a United Nations Volunteer are not counted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B15B7A" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="7C0F2338" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="7C0F2338" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Periods of service on a temporary appointment are not counted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC71B9E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="46495568" w14:textId="24DB8521" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Duration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C39F3C3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="065E6142" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="6DC5D8B9" w14:textId="148F1556" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="5A181071" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After five consecutive years at one duty station, payment of the mobility incentive will cease. The count towards the five years begins as of the date of appointment or assignment at the duty station. Periods of service away from the parent duty station on assignment or travel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>status shall not suspend the counting of five years. Full months of special leave without pay shall suspend the counting of five years, and the count shall resume upon return to service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A1BD4B" w14:textId="35255643" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the exceptional case of staff members who remain at the same </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duty station</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the explicit request of the Organization or for compelling humanitarian reasons, the payment of the mobility incentive may continue for a maximum period of one additional year, for a total of six consecutive years at one duty station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F46A7BF" w14:textId="4B7002E0" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Hardship allowance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42700A44" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="349E2A72" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="349E2A72" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The hardship allowance is payable for assignments to duty stations classified in categories B, C, D and E, for the duration of each assignment according to the applicable level of hardship classification of the duty station. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF2C02" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="70690BAC" w14:textId="232B32B4" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Non-family Service Allowance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70690BAC" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="08F1C7F0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="3E8FFECE" w14:textId="4B44E960" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The non-family service allowance is payable to eligible staff members who are assigned to duty stations officially designated as non-family. No payment of the allowance shall be made when the presence of a family member is exceptionally approved by the designated official irrespective of whether other eligible family members continue to remain outside of the non-family duty station.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8FFECE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="352EFCA7" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="669F6802" w14:textId="2DB9D461" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>If there is a change in the designation of the duty station from family to non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">family status </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>during the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a staff member’s appointment or assignment to the duty station, the non-family service allowance shall be payable as of the effective date of the change in the duty station designation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669F6802" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="0C6610A9" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="0C6610A9" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If there is a change in the designation of the duty station from non-family to family </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>during the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a staff member’s appointment assignment to the duty station, the allowance shall be discontinued following a transition period:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4299E781" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="25531DFA" w14:textId="4D15522C" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="00B1B8B2" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>For staff members with no dependents, the allowance is discontinued three months after the effective date of change in the duty station designation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583B37AC" w14:textId="45EAD815" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For staff members with dependents, the allowance may be paid up to six months following the effective date of change in the duty station designation or until an eligible family member joins the staff member at the duty station, whichever is earlier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0732F8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="700ADCE6" w14:textId="3E7BCA14" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Relationship to other allowances and entitlements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFFA287" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...13 lines deleted...]
-    <w:p w14:paraId="6BC944CF" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="2361B0B6" w14:textId="2E0427A0" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Amounts paid on account of the mobility and hardship scheme shall not be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>taken into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the calculation of the rental subsidy to which staff members may be entitled. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2361B0B6" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="75C5052A" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="22640E4D" w14:textId="7070EE1A" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A staff member is not eligible for the non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>family service allowance while concurrently receiving the security evacuation allowance (SEA) for eligible family members. Accordingly, payment of the security evacuation allowance shall cease upon payment of the non-family service allowance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22640E4D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="73856521" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="5F8595ED" w14:textId="376B5880" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Staff members in receipt of the non</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>family service allowance who are temporarily relocated or evacuated from a non-family duty station will continue to be eligible for payment of the security evacuation allowance for themself as long as they remain assigned to the non-family duty station.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8595ED" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="77226470" w14:textId="2C2F067C" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Transitional measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77226470" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="7D741372" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="691AF8DE" w14:textId="231890AD" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">As a transitional measure, staff members in receipt of the former non-removal allowance on 30 June 2016 shall continue to receive payment of the allowance for up to five years at the same duty station or until the staff member moves to another duty station, whichever is earlier.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691AF8DE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...6 lines deleted...]
-    <w:p w14:paraId="4ACA519C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="4ACA519C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eligible staff members who moved to their new assignment before 1 July 2016 shall continue to receive current mobility allowance amounts up to 5 years at the same duty station, or until they are re-assigned to another duty station, whichever is earlier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA9BC44" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4EA9BC44" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A85A70" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="35A25D72" w14:textId="0072F739" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A25D72" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4124CEDC" w14:textId="5582E5ED" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mobility Incentives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4124CEDC" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="4B01BED3" w14:textId="19BB92FD" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: Mobility incentive is not paid for assignments to category H duty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>stations, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B438EE">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies only to assignments of a year or longer to category A-E duty stations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B01BED3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1F202755" w14:textId="1C41199F" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Annual amounts in US dollars</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1836"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1716"/>
+        <w:gridCol w:w="1827"/>
+        <w:gridCol w:w="1659"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="01CAE62D" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="01CAE62D" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10186" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2F91A746" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2F91A746" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>P-1 to P-3 and FS-1–FS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="3EFFC9EA" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="3EFFC9EA" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5FECF33C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5FECF33C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B438EE">
-              <w:rPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Duty Station Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="203C290E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="203C290E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B438EE">
-              <w:rPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Number of Assignments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="5AD0F1E9" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="5AD0F1E9" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75F1E8F3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="75F1E8F3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C82B567" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="5C82B567" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D760577" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="1D760577" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53BC5FED" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="53BC5FED" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB8DBB0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="7CB8DBB0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="7281D25D" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="7281D25D" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDD64F8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="1CDD64F8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74773217" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="74773217" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC99ECF" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1BC99ECF" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>6 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20DE27D2" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="20DE27D2" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05AA54BF" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="05AA54BF" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>9 750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="797035B7" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="797035B7" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1837"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1712"/>
+        <w:gridCol w:w="1827"/>
+        <w:gridCol w:w="1660"/>
         <w:gridCol w:w="1714"/>
+        <w:gridCol w:w="1714"/>
+        <w:gridCol w:w="1715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="30DD0991" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="30DD0991" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10182" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="60C9981A" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="60C9981A" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>P-4 to P-5 and FS 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="4D968980" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="4D968980" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC4DDA3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2AC4DDA3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B438EE">
-              <w:rPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Duty Station Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8146" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5D778783" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5D778783" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B438EE">
-              <w:rPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Number of Assignments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="30819928" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="30819928" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2325D655" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="2325D655" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9C44C1" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="7D9C44C1" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F06A40F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="6F06A40F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD0CEB4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="6CD0CEB4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2196C7F4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="2196C7F4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="5F814713" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="5F814713" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76DD723D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="76DD723D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28747EC7" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="28747EC7" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1830726F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1830726F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8 125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15A2D382" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="15A2D382" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>10 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2298EB22" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2298EB22" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12 188</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D9087EE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="7D9087EE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1837"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1715"/>
+        <w:gridCol w:w="1829"/>
+        <w:gridCol w:w="1659"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="3546CE56" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="3546CE56" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10184" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBBA21C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2CBBA21C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>D-1 and above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="6A8811A8" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="6A8811A8" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78667BA0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="78667BA0" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B438EE">
-              <w:rPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Duty Station Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8148" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA1A6C8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0EA1A6C8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B438EE">
-              <w:rPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>Number of Assignments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="798ECF26" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="798ECF26" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011A536B" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="011A536B" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69FEED3C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="69FEED3C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E00DEE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="73E00DEE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758367C8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="758367C8" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>4-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D315B77" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="4D315B77" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="4B955A29" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="4B955A29" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76ADECB9" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="76ADECB9" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>A-E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095F623B" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="095F623B" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B483000" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2B483000" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>9 750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B663D2E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0B663D2E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12 188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C45C4A2" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6C45C4A2" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>14 625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BB0B288" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3BB0B288" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E09867F" w14:textId="77777777" w:rsidR="00D81B0D" w:rsidRDefault="00D81B0D" w:rsidP="00D81B0D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D17412F" w14:textId="77777777" w:rsidR="00D81B0D" w:rsidRDefault="00D81B0D" w:rsidP="00D81B0D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E809DD" w14:textId="0880BA83" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hardship Allowances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E809DD" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...30 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="27446D0A" w14:textId="575CF0A6" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00355B95" w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: Hardship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allowances do not apply to assignments to categories H and A, and only apply to assignments to duty stations in categories B-E.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4B0E50" w14:textId="3FCA5D99" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Annual amounts in US dollars</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1963"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2361"/>
+        <w:gridCol w:w="1954"/>
+        <w:gridCol w:w="2047"/>
+        <w:gridCol w:w="2265"/>
+        <w:gridCol w:w="2364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="44F18E9A" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="44F18E9A" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4970E6FB" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="4970E6FB" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Duty Station Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5A15CF" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="0B5A15CF" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>P-1 to P-3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A036BE3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="1A036BE3" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>and FS1–FS6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104E9419" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="104E9419" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>P-4 to P-5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31943223" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="31943223" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>and FS-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D544541" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="1D544541" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>D-1 and above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="0D4465F9" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="0D4465F9" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01F8886F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="01F8886F" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3696BFAD" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3696BFAD" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>5 810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50440FEA" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="50440FEA" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">6 970 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E235A19" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5E235A19" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>8 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="3D36FAB7" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="3D36FAB7" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1408C2B9" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="1408C2B9" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F22EEB4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2F22EEB4" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>10 470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2C2B68" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6A2C2B68" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12 780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8A2194" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B8A2194" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>15 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="1A05C90A" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="1A05C90A" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="013D110E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="013D110E" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC40002" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1EC40002" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>13 950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60410FDD" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="60410FDD" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>16 280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0A6D09" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3B0A6D09" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>18 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="7545C3C2" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="7545C3C2" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFE4525" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="6AFE4525" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37AF8558" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="37AF8558" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>17 440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="639B3FD5" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="639B3FD5" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>20 920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55ECB76D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55ECB76D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>23 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1073F0A7" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="123D2334" w14:textId="77777777" w:rsidR="00D81B0D" w:rsidRDefault="00D81B0D" w:rsidP="00D81B0D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77295511" w14:textId="517582B5" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Non-family Service Allowances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B438EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77295511" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3AF208AE" w14:textId="24244893" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Payable to staff members assigned to duty stations designated by the ICSC as non-family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF208AE" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1E965721" w14:textId="1F00FBAF" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Monthly amounts in US dollars</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4315"/>
         <w:gridCol w:w="4315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="0A541207" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="0A541207" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08995A05" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="08995A05" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Staff members with a dependent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1F1ACC" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B438EE">
+          <w:p w14:paraId="7E1F1ACC" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Staff member without a dependent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B438EE" w:rsidRPr="00B438EE" w14:paraId="3339FA0D" w14:textId="77777777" w:rsidTr="000D412A">
+      <w:tr w:rsidR="00B438EE" w:rsidRPr="00D81B0D" w14:paraId="3339FA0D" w14:textId="77777777" w:rsidTr="000D412A">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56444B37" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="56444B37" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>1 650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1506716C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1506716C" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="523A98F1" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
-[...42 lines deleted...]
-    <w:sectPr w:rsidR="00A31C56" w:rsidSect="00B438EE">
+    <w:p w14:paraId="29FFC635" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1872B784" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00355B95" w:rsidRDefault="00A31C56" w:rsidP="00355B95">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00355B95" w:rsidSect="00B438EE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08C09820" w14:textId="77777777" w:rsidR="00F74A07" w:rsidRDefault="00F74A07" w:rsidP="00B438EE">
+    <w:p w14:paraId="19021999" w14:textId="77777777" w:rsidR="00DE7CD2" w:rsidRDefault="00DE7CD2" w:rsidP="00B438EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="039DB0A0" w14:textId="77777777" w:rsidR="00F74A07" w:rsidRDefault="00F74A07" w:rsidP="00B438EE">
+    <w:p w14:paraId="182C21AD" w14:textId="77777777" w:rsidR="00DE7CD2" w:rsidRDefault="00DE7CD2" w:rsidP="00B438EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52D992C5" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00D12978">
+  <w:p w14:paraId="52D992C5" w14:textId="77777777" w:rsidR="00AE03DE" w:rsidRDefault="00000000" w:rsidP="00D12978">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FE08354" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="009F2A40">
+  <w:p w14:paraId="7FE08354" w14:textId="77777777" w:rsidR="00AE03DE" w:rsidRDefault="00AE03DE" w:rsidP="009F2A40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="229C35B4" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="005D302B" w:rsidRDefault="00000000" w:rsidP="005D302B">
+  <w:p w14:paraId="229C35B4" w14:textId="77777777" w:rsidR="00AE03DE" w:rsidRPr="005D302B" w:rsidRDefault="00000000" w:rsidP="005D302B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:id w:val="1007181623"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
@@ -3318,183 +3130,190 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="005D302B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005D302B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Effective Date: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>01/01/2025</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="005D302B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00DD16DC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B3DD850" w14:textId="77777777" w:rsidR="00F74A07" w:rsidRDefault="00F74A07" w:rsidP="00B438EE">
+    <w:p w14:paraId="5937AA29" w14:textId="77777777" w:rsidR="00DE7CD2" w:rsidRDefault="00DE7CD2" w:rsidP="00B438EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7400481E" w14:textId="77777777" w:rsidR="00F74A07" w:rsidRDefault="00F74A07" w:rsidP="00B438EE">
+    <w:p w14:paraId="3DA94197" w14:textId="77777777" w:rsidR="00DE7CD2" w:rsidRDefault="00DE7CD2" w:rsidP="00B438EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5463A29D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00C5354F" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="5463A29D" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7830"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C5354F">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355B95">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C5354F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5354F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">When two staff members are married to each other and each is entitled to the non-family service allowance, each shall be paid at the rate applicable to a staff member without a dependent. If there are one or more dependent children, the non-family service allowance shall be paid at the rate applicable to a staff member with a dependent to the staff member in respect of whom the child or children are recognized as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C5354F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dependants</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C5354F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00355B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. The same provision shall apply when one of the spouses is a staff member of another organization of the United Nations common system. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6251B1" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
+    <w:p w14:paraId="0D6251B1" w14:textId="77777777" w:rsidR="00B438EE" w:rsidRPr="00355B95" w:rsidRDefault="00B438EE" w:rsidP="00B438EE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FE4BDA2" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="000156BF">
+  <w:p w14:paraId="0FE4BDA2" w14:textId="77777777" w:rsidR="00AE03DE" w:rsidRDefault="00000000" w:rsidP="000156BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67564A46" wp14:editId="746C57E9">
           <wp:extent cx="345233" cy="660522"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
@@ -3509,50 +3328,56 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="351803" cy="673092"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="41FD18D7" w14:textId="77777777" w:rsidR="00D81B0D" w:rsidRPr="00D81B0D" w:rsidRDefault="00D81B0D" w:rsidP="000156BF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F07647B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08227CAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -3790,123 +3615,131 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1697076201">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1504397723">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="315230536">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B438EE"/>
+    <w:rsid w:val="000A0617"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="002412D9"/>
+    <w:rsid w:val="00355B95"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="007C5EE1"/>
+    <w:rsid w:val="008E4295"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00AE03DE"/>
     <w:rsid w:val="00B438EE"/>
+    <w:rsid w:val="00D81B0D"/>
+    <w:rsid w:val="00DE7CD2"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00E561C2"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00F74A07"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68438639"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2CE4E4BD-2A1E-4BC2-9536-87575EC7AD00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4456,50 +4289,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B438EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4802,107 +4636,102 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B438EE"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B438EE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B438EE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B438EE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B438EE"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B438EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B438EE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
@@ -4912,50 +4741,60 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B438EE"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B438EE"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B438EE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D81B0D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/browse-by-source/staff-rules" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -5228,57 +5067,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>9947</Characters>
+  <Pages>7</Pages>
+  <Words>1733</Words>
+  <Characters>9882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11668</CharactersWithSpaces>
+  <CharactersWithSpaces>11592</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>