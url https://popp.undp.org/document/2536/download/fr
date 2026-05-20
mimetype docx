--- v0 (2025-10-18)
+++ v1 (2026-05-20)
@@ -1,3047 +1,2046 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="081D11C7" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="081D11C7" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="270"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Indemnité d’installation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3FB251" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...12 lines deleted...]
-    <w:p w14:paraId="4CA8C204" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="4CA8C204" w14:textId="727D27E9" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="3"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le but de l’indemnité d’installation est de fournir aux fonctionnaires remplissant les conditions requises une aide financière raisonnable pour la réinstallation lors d’une nomination initiale ou d’une réaffectation dans un nouveau lieu d’affectation. Il s’agit de l’indemnité totale due par l’Organisation pour les frais encourus par les fonctionnaires et les membres de </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-          <w:spacing w:val="3"/>
+      <w:r w:rsidR="00173F6E" w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leur famille</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> à la suite d’une nomination ou d’une réaffectation comportant une réinstallation, ainsi que des dépenses de pré-départ engagées en conséquence par les fonctionnaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0127DF36" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...26 lines deleted...]
-    <w:p w14:paraId="71AAC03A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="71AAC03A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’indemnité d’installation entre en vigueur le 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> juillet 2016 et remplace l’ancienne prime d’affectation qui est supprimée à cette date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9D7851" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="3A1D9B8F" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Éléments de l’indemnité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE59884" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="2F18B215" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="2F18B215" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’indemnité comprend deux éléments :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617496F5" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="50D03235" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="50D03235" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Une partie indemnité journalière de subsistance ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E230919" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="0120E8DD" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="0120E8DD" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Une partie forfaitaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66922586" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="0FB66B36" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="1080"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conditions d’octroi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643BBA47" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="62661074" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="62661074" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les membres du personnel recrutés sur le plan international sont admissibles à l’indemnité d’installation, sous réserve de satisfaire aux exigences spécifiques énoncées dans la présente politique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00922A1B" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...26 lines deleted...]
-    <w:p w14:paraId="0265F9DF" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="0265F9DF" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les fonctionnaires remplissant les conditions requises </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> droit au versement de l’indemnité lorsqu’ils ont été autorisés à voyager, y compris en cas de réinstallation initiale ou de réaffectation dans un nouveau lieu d’affectation. Pour être admissible, un déménagement doit être effectué au-delà de la distance de déplacement domicile-travail du lieu de recrutement (pour la nomination initiale), ou du lieu d’affectation précédent (pour le personnel déjà en poste), et doit impliquer un changement de logement. À cet égard, les déplacements internationaux et à l’intérieur d’un même pays, d’un lieu d’affectation à l’autre, sont traités de manière égale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2F8C00" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...12 lines deleted...]
-    <w:p w14:paraId="441A8C84" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="4786B5EE" w14:textId="1C1171CB" w:rsidR="00173F6E" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="00173F6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...47 lines deleted...]
-    <w:p w14:paraId="498D6B19" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’indemnité n’est pas versée à un fonctionnaire recruté dans la zone située à distance de déplacement domicile-travail du lieu d’affectation, à moins que le fonctionnaire ne prouve qu’il </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5263" w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nécessaire de changer de logement en conséquence directe de sa nomination au Programme des Nations Unies pour le développement (PNUD), par exemple après avoir quitté un logement qui lui avait été auparavant fourni gratuitement par </w:t>
+      </w:r>
+      <w:r w:rsidR="00173F6E" w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’employeur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> précédent. Les autres changements apportés aux conditions d’hébergement dans la zone de distance de déplacement domicile-travail, et la promotion ou le recrutement dans la catégorie professionnelle d’un fonctionnaire précédemment affecté dans une autre catégorie au même lieu d’affectation, ne donnent pas lieu au versement de l’indemnité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515276A6" w14:textId="33F48B09" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...10 lines deleted...]
-          <w:spacing w:val="4"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Part indemnité journalière de subsistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639E8C9A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...27 lines deleted...]
-    <w:p w14:paraId="5484E907" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="5484E907" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La part indemnité journalière de subsistance comprend une indemnité de subsistance au taux du nouveau lieu d’affectation à la date du versement et est payée en dollars.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EC9FC4" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="55B9DD19" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...43 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>En ce qui concerne le fonctionnaire :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5663D914" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...27 lines deleted...]
-    <w:p w14:paraId="4F8BBBAB" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="4F8BBBAB" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30 jours d’indemnité journalière de subsistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAB5C13" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="4EF80D48" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...38 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En ce qui concerne les membres de la famille remplissant les conditions requises :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D226ED5" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...27 lines deleted...]
-    <w:p w14:paraId="4D029587" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="4D029587" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15 jours d’indemnité journalière de subsistance pour chaque membre de la famille remplissant les conditions requises dont les frais de voyage vers le même lieu d’affectation ont été payés par le PNUD, à condition que la famille arrive au lieu d’affectation au moins six mois avant la date à laquelle le fonctionnaire doit mettre fin à son service dans le lieu d’affectation (bien que cette exigence puisse être levée pour les enfants à charge fréquentant un établissement d‘enseignement en dehors du lieu d’affectation et pour lesquels les frais de pension sont payés).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772F4610" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="6B9FD4D6" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="6B9FD4D6" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans les cas où la nomination à un nouveau lieu d’affectation est d’une durée inférieure à un an, la partie indemnité journalière de subsistance doit néanmoins être payée intégralement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB50DDA" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="55E144A1" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Portion forfaitaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E12A5A3" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="6C692D30" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="6C692D30" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un fonctionnaire qui est nommé ou réaffecté dans un lieu d’affectation pendant un an ou plus reçoit une somme forfaitaire correspondant à un mois de traitement de base net plus le montant de l’indemnité de poste au lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F77583" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...27 lines deleted...]
-    <w:p w14:paraId="4563EBCB" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="4563EBCB" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans les cas où l’affectation est d’une durée inférieure à un an, le fonctionnaire ne reçoit que la partie de l’indemnité journalière de subsistance au titre de l’indemnité d’installation. Si l’engagement ou l’affectation est prolongé par la suite d’un an ou plus dans le même lieu d’affectation, le fonctionnaire reçoit le solde de l’indemnité d’installation, c’est-à-dire la partie forfaitaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2559B658" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...41 lines deleted...]
-    <w:p w14:paraId="56CAE2BC" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="56CAE2BC" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsque les deux conjoints sont fonctionnaires de l’Organisation des Nations Unies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4069295A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...25 lines deleted...]
-    <w:p w14:paraId="1D64407B" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="1D64407B" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsqu’un fonctionnaire est marié à un autre fonctionnaire ou à un fonctionnaire d’un autre organisme du régime commun des Nations Unies et que chaque conjoint se rend au même lieu d’affectation au moment de son engagement ou de sa réaffectation aux frais de l’Organisation :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0A7FE8" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="2A0A7FE8" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les deux membres du personnel recevront leur part de la subvention journalière de subsistance ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD9BD39" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...26 lines deleted...]
-    <w:p w14:paraId="0F3D1AA9" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="0F3D1AA9" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La partie indemnité journalière de subsistance relative aux enfants à charge se rendant au lieu d’affectation doit être versée au fonctionnaire auquel ils sont rattachés comme enfants à charge ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36348F0D" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="36348F0D" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les deux membres du personnel recevront leur part de la subvention DSA ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1960AE68" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="2D0F869A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="2D0F869A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsque les deux conjoints voyagent dans le cadre d’une nomination ou d’une réaffectation aux frais de l’Organisation vers différents lieux d’affectation :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AB8BF9" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...28 lines deleted...]
-    <w:p w14:paraId="1B25BAFB" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="1B25BAFB" w14:textId="36032952" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les deux membres du personnel recevront leur part de la subvention journalière de </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="690133BD" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+      <w:r w:rsidR="00173F6E" w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsistance ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690133BD" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La partie indemnité journalière de subsistance pour les enfants à charge voyageant vers l’un des lieux d’affectation où leurs parents sont affectés est normalement payée au parent auquel ils sont rattachés comme enfants à charge, sauf si les enfants accompagnent l’autre parent et que les deux fonctionnaires demandent que la partie indemnité journalière de subsistance soit versée à cet autre parent ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2AD9EF" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...12 lines deleted...]
-    <w:p w14:paraId="7CF7A4D3" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="7CF7A4D3" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chaque fonctionnaire recevra la partie forfaitaire applicable à leur situation respective.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437B2E5C" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="67AE5510" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="1560"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="4"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Avances sur la somme forfaitaire et la partie indemnité journalière de subsistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26023841" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...27 lines deleted...]
-    <w:p w14:paraId="3E34EF9A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="3E34EF9A" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Une avance de 100 % de la partie forfaitaire de l’indemnité, calculée au moment du versement de l’avance, peut être versée jusqu’à trois mois avant le voyage d’un fonctionnaire affecté ou transféré dans un nouveau lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD8C68F" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...25 lines deleted...]
-    <w:p w14:paraId="0A4606BD" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="0A4606BD" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4BA52723" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aucune avance sur le montant forfaitaire ne peut être faite dans le cas de nominations initiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA52723" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:spacing w:val="4"/>
-[...9 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:w w:val="103"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Conformément à la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>disposition 7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du Règlement du personnel des Nations Unies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">périodes de service hors de leur lieu d’affectation officiel, à condition que cette durée n’excède pas la durée maximale de </w:t>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les fonctionnaires perçoivent une indemnité journalière de subsistance appropriée pour les périodes de service hors de leur lieu d’affectation officiel, à condition que cette durée n’excède pas la durée maximale de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>six mois prévue</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B17DA3">
-[...15 lines deleted...]
-          <w:kern w:val="14"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la disposition 4.8 du Règlement du personnel de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’Organisation des Nations Unies. Toute prolongation de cette assignation, conformément à la disposition 4.8 du personnel de l’Organisation des Nations Unies, entraîne un changement de lieu d’affectation et le paiement de l’indemnité de poste et des droits y afférents, nonobstant la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>disposition 3.7 du Règlement du personnel des Nations Unies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...4 lines deleted...]
-          <w:kern w:val="14"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Le changement de lieu d’affectation peut également entraîner le versement d’une allocation d’installation (à la fois une indemnité journalière de subsistance et une somme forfaitaire, le cas échéant), à condition que les conditions suivantes soient remplies :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DB5936" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="19DB5936" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:kern w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La durée totale de service prévue dans le lieu d’affectation, y compris la période pendant laquelle le fonctionnaire a reçu l’indemnité de subsistance, est d’au moins 12 mois ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFA2AE3" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="0EFA2AE3" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:kern w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La prolongation a lieu au moins six mois avant la fin prévue de la nomination ou de l’affectation dans le lieu d’affectation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4BF7C5" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...25 lines deleted...]
-    <w:p w14:paraId="336D07F9" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="336D07F9" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...13 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutefois, lorsque l’indemnité de subsistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a été versée pour une période n’excédant pas la durée maximale prévue à l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>article 4.8 du Règlement du personnel des Nations Unies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, et que l’affectation est prolongée pour atteindre une période totale de 12 mois, y compris la période pendant laquelle le fonctionnaire a reçu l’indemnité journalière de subsistance, le fonctionnaire n’a pas droit à la partie indemnité journalière de subsistance de l’indemnité. Seule la partie forfaitaire de l’indemnité est versée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D7B944" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...16 lines deleted...]
-    <w:p w14:paraId="06EB4F6E" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="06EB4F6E" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="1022"/>
           <w:tab w:val="left" w:pos="1267"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="90" w:right="1260" w:hanging="90"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="3"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:spacing w:val="3"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Réduction de la durée de service dans le lieu d’affectation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C52EDD4" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...29 lines deleted...]
-    <w:p w14:paraId="647AA0B3" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="647AA0B3" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...2 lines deleted...]
-          <w:spacing w:val="4"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="103"/>
           <w:kern w:val="14"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La partie indemnité journalière de subsistance de l’indemnité versée à l’arrivée au lieu d’affectation ne sera normalement pas recouvrable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F73E631" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
-[...27 lines deleted...]
-    <w:p w14:paraId="2C52C69C" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+    <w:p w14:paraId="2C52C69C" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17DA3">
-[...11 lines deleted...]
-    <w:p w14:paraId="7E9A1C38" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00B17DA3" w:rsidRDefault="00B17DA3" w:rsidP="00B17DA3">
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque le fonctionnaire n’a pas accompli la période de service au lieu d’affectation pour lequel la partie forfaitaire de l’indemnité d’installation a été versée, la partie forfaitaire de l’indemnité est normalement calculée au prorata et recouvrée ou ajustée dans la proportion que la durée de service sur le lieu d’affectation représente sur un an. Toutefois, le PNUD peut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">accorder une exception pour des raisons impérieuses ou humanitaires (par exemple, santé, réduction de la durée d’une nomination ou d’une affectation à la demande de l’Organisation, par exemple en raison de la fermeture ou de la restructuration d’un département ou d’un bureau, ou pour d’autres raisons indépendantes de la volonté du fonctionnaire). Dans de tels cas, aucune partie de la subvention ne sera répartie au prorata. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9A1C38" w14:textId="77777777" w:rsidR="00B17DA3" w:rsidRPr="00DC0EFC" w:rsidRDefault="00B17DA3" w:rsidP="008B01D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1742"/>
           <w:tab w:val="left" w:pos="2218"/>
           <w:tab w:val="left" w:pos="2693"/>
           <w:tab w:val="left" w:pos="3182"/>
           <w:tab w:val="left" w:pos="3658"/>
           <w:tab w:val="left" w:pos="4133"/>
           <w:tab w:val="left" w:pos="4622"/>
           <w:tab w:val="left" w:pos="5098"/>
           <w:tab w:val="left" w:pos="5573"/>
           <w:tab w:val="left" w:pos="6048"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360" w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:w w:val="103"/>
+          <w:kern w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BE1D1E" w14:textId="77777777" w:rsidR="00173F6E" w:rsidRPr="00DC0EFC" w:rsidRDefault="00173F6E" w:rsidP="00173F6E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk187230617"/>
-      <w:r w:rsidRPr="00B17DA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:kern w:val="14"/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6FD48D" w14:textId="77777777" w:rsidR="00173F6E" w:rsidRPr="00DC0EFC" w:rsidRDefault="00173F6E" w:rsidP="00173F6E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDCC1D4" w14:textId="0BDFADA4" w:rsidR="00A31C56" w:rsidRPr="00DC0EFC" w:rsidRDefault="00173F6E" w:rsidP="008B01D6">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
-          <w14:ligatures w14:val="none"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0EFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:kern w:val="14"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
-          <w14:ligatures w14:val="none"/>
-[...82 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId6"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00DC0EFC" w:rsidSect="00B17DA3">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1710" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6FD8B356" w14:textId="77777777" w:rsidR="0053147B" w:rsidRDefault="0053147B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="21023D19" w14:textId="77777777" w:rsidR="0053147B" w:rsidRDefault="0053147B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3049,71 +2048,63 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="711D52A5" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B17DA3" w:rsidRDefault="00000000" w:rsidP="0037362F">
+  <w:p w14:paraId="711D52A5" w14:textId="10215F51" w:rsidR="005E0BBF" w:rsidRPr="00B17DA3" w:rsidRDefault="00000000" w:rsidP="0037362F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
@@ -3181,57 +2172,51 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
-      <w:t>D</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve">ate </w:t>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t>d'entrée</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t>en</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
@@ -3249,59 +2234,110 @@
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t> :</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> 01/01/2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00B17DA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
-      <w:t xml:space="preserve">Version # 2 </w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00B17DA3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"># </w:t>
+    </w:r>
+    <w:r w:rsidR="00173F6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00173F6E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B17DA3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">2 </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="63BFA040" w14:textId="77777777" w:rsidR="0053147B" w:rsidRDefault="0053147B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="75AE01B1" w14:textId="77777777" w:rsidR="0053147B" w:rsidRDefault="0053147B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39E1D1C9" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="0070140C" w:rsidRDefault="00000000" w:rsidP="0070140C">
+  <w:p w14:paraId="39E1D1C9" w14:textId="77777777" w:rsidR="005E0BBF" w:rsidRPr="0070140C" w:rsidRDefault="00000000" w:rsidP="0070140C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34C45342" wp14:editId="6ABAE08B">
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="767901013" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="767901013" name="Picture 767901013"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -4002,114 +3038,131 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1998416472">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1730886793">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="54934887">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1020623634">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="323821569">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1866557708">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B17DA3"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="00173F6E"/>
+    <w:rsid w:val="001D2377"/>
+    <w:rsid w:val="003D0086"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="004D5263"/>
+    <w:rsid w:val="0053147B"/>
+    <w:rsid w:val="005E0BBF"/>
+    <w:rsid w:val="008B01D6"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
     <w:rsid w:val="00B17DA3"/>
+    <w:rsid w:val="00B23404"/>
     <w:rsid w:val="00DA58DB"/>
+    <w:rsid w:val="00DC0EFC"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="52A017F1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4964D987-E115-4094-AD47-E76DD461DF5D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4659,50 +3712,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B17DA3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4977,105 +4031,111 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00B17DA3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B17DA3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B17DA3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B17DA3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B17DA3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B17DA3"/>
+    <w:rsid w:val="00173F6E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -5335,57 +4395,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1397</Words>
-  <Characters>7963</Characters>
+  <Words>1395</Words>
+  <Characters>7958</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9342</CharactersWithSpaces>
+  <CharactersWithSpaces>9335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>