--- v0 (2025-10-18)
+++ v1 (2026-06-01)
@@ -1,1567 +1,1277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5564D159" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5564D159" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Settling In Grant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C0166E" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="17C0166E" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3F293E4C" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F293E4C" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The purpose of the settling-in grant is to provide eligible staff members reasonable financial support for relocation on initial appointment or reassignment to a new duty station. It is the total compensation payable by the Organization towards costs incurred by the eligible staff member and their family members </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of the settling-in grant is to provide eligible staff members reasonable financial support for relocation on initial appointment or reassignment to a new duty station. It is the total compensation payable by the Organization </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>towards</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs incurred by the eligible staff member and their family members </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> an appointment or reassignment involving relocation, as well as any pre-departure expenses that the staff member may incur as a result. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C47B643" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="5627FB36" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="5627FB36" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The settling-in grant enters into force on </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1 July 2016, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> replaces the former Assignment Grant which is discontinued as of that date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DD1C69" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7B97C128" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Elements of the Grant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DA13A5" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...7 lines deleted...]
-    <w:p w14:paraId="54305B03" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="54305B03" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The grant consists of two elements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E205329" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="19233A44" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="19233A44" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a Daily Subsistence Allowance (DSA) portion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777F0B88" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="5FEA4F86" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="5FEA4F86" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a lump-sum portion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF9AFE8" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="17DE2429" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401DFA4F" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...7 lines deleted...]
-    <w:p w14:paraId="59187221" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="59187221" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Internationally recruited staff members are eligible for the settling-in grant, subject to meeting the specific requirements set out in this policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DF3621" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="232C572C" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="232C572C" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Eligible staff members are entitled to payment of the grant when they have been authorized to travel involving relocation on initial appointment or reassignment to a new duty station. To qualify, a move must be beyond commuting distance from </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligible staff members are entitled to payment of the grant when they have been authorized to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...3 lines deleted...]
-        <w:t>place</w:t>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>travel</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...13 lines deleted...]
-    <w:p w14:paraId="1484298E" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involving relocation on initial appointment or reassignment to a new duty station. To qualify, a move must be beyond commuting distance from place of recruitment (for initial appointment), or previous duty station (for existing staff), and must involve a change of accommodation. In this regard, international and within-country moves, from one duty station to another, are treated equally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1484298E" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The grant is not paid to a staff member recruited from the area within commuting distance of the duty station unless  the staff member demonstrates that it was necessary to change accommodation as a direct consequence of the appointment with UNDP, for instance after moving out of a house formerly provided free of charge by their previous employer. Other accommodation changes within the area of commuting distance, and promotion or recruitment to the Professional category of a staff member previously serving in another category at the same duty station, shall not give rise to payment of the grant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFE15F1" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Daily Subsistence Allowance (DSA) portion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9CAF18" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="77F5FED0" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="77F5FED0" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The DSA portion consists of a period of subsistence allowance at the rate of the new duty station at the date of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>payment, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is paid in US dollars.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333D5C43" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="540942FE" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In respect of the staff member:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025BDD26" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...7 lines deleted...]
-    <w:p w14:paraId="193FAA3D" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="193FAA3D" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>30 days of DSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7298D1" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="595D4C50" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In respect of eligible family members:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B45705A" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...7 lines deleted...]
-    <w:p w14:paraId="61F41DFC" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="61F41DFC" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>15 days of DSA for each eligible family member for whom travel expenses to the same duty station have been paid by UNDP, provided that the family arrives at the duty station at least six months prior to the date the staff member’s service at the duty station is due to end (although this requirement may be waived in respect of dependent children attending an educational institution outside the duty station and for whom boarding fees are paid).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2F3EF6" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="488F4B38" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="488F4B38" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In cases when the assignment to a new duty station is for less than one year, the DSA portion of the grant shall nevertheless be paid in full.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4573E4" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4F7BD5C8" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lump Sum Portion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC53F55" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="161B8C61" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="161B8C61" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A staff member who is appointed or reassigned to a duty station for one year or longer shall receive a lump-sum payment of one month’s net base salary plus, post adjustment at the duty station of assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E51950" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="2508F51F" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="2508F51F" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In cases where the assignment is for less than a year, a staff member shall be paid only the daily subsistence allowance portion of the settling in grant assignment grant, Should the appointment or assignment subsequently be extended to one year or longer at the same duty station, the staff member shall receive the balance of the settling-in grant i.e. the lump-sum portion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B05EAE" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="002D30CD" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>When both spouses are UN staff members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B5D80D" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="3B2E51AD" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="3B2E51AD" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>When a staff member is married to another staff member or to a staff member of another organization of the United Nations common system and each spouse travels on appointment or reassignment at the expense of the Organization to the same duty station</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0031BC" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="5180FBF9" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="5180FBF9" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="69DF98C3" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Both staff members shall receive their portion of the DSA grant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DF98C3" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="59BE4360" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The DSA portion in respect of dependent children travelling to the duty station shall be paid to the staff member on whom they are recognized as being dependent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BE4360" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Only one lump sum shall be paid, normally to the higher graded spouse and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the emoluments of such spouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732B906A" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="69502AD7" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="69502AD7" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>When both spouses travel on appointment or reassignment at the expense of the Organization to different duty stations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43886F85" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="642B0CFE" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="642B0CFE" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="6F9539F1" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Both staff members shall receive their portion of the DSA grant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9539F1" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="13B391B1" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The DSA portion in respect of dependent children travelling to one of the duty stations where their parents are assigned shall normally be paid to the parent on whom they are recognized as being dependent, unless the child accompanies the other parent and both staff members request that the DSA portion be paid to that other parent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B391B1" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Staff members shall receive the lump-sum portion applicable to their respective situations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE8F396" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05D5BBDB" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Advances against the lump sum and DSA portion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7394657F" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="1F06A808" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="1F06A808" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>An advance of 100 per cent of the lump-sum portion of the grant, as computed at the time the advance payment is made, may be paid up to three months in advance of travel of a staff member assigned or transferred to a new duty station.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D690E26" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="2250C071" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="2250C071" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No advance against the lump-sum portion may be made in the case of initial appointments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF37377" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="2CA1497D" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="2CA1497D" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Staff Rule 7.7, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>staff members shall receive an appropriate daily subsistence allowance for periods of duty away from their official duty station, provided that such period does not exceed the maximum duration of six months under</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN Staff Rule </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4.8 .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any extension of such assignment, in accordance with UN Staff Rule 4.8, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shall result in a change of duty station and payment of the post adjustment and related entitlements, notwithstanding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN Staff Rule 3.7. The change in duty station may also result in the payment of a settling-in grant (both DSA and lump-sum portion, where applicable), provided the following conditions are met:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428D0F29" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="428D0F29" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="580A314E" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The total expected period of service at the duty station, including the period during which the staff received the subsistence allowance, is at least 12 months;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580A314E" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The extension occurs at least six months prior to the expected end of the appointment or assignment at the duty station.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1260D8" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="4E19FA56" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="4E19FA56" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>However, when subsistence allowance has been paid for a period not exceeding the maximum duration under</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>UN Staff Rule 4.8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A73EB5">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and the assignment is extended to reach a total period of 12 months, including the period during which the staff received the subsistence allowance, the staff member is not entitled to the DSA portion of the grant. Only the lump-sum portion of the grant shall be paid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A5941A" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4C2F81A3" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Reduction in period of service at the duty station</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558D1C09" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="21796C99" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="21796C99" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The DSA portion of the grant paid on arrival at the duty station shall normally not be recoverable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A47EF91" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="44BE5A2D" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
+    <w:p w14:paraId="44BE5A2D" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00D762D6" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D762D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">When the staff member has not completed the period of service at the duty station in respect of which the lump-sum portion of the settling-in grant has been paid, the lump-sum portion of the grant shall normally be prorated and recovered or adjusted in the proportion that the period of service at the duty station bears to one year. However, UNDP may grant an exception for compelling and/or compassionate reasons (e.g., health, reduction of the duration of an appointment or assignment at the direction of the Organization, i.e., due to closure or restructuring of a department/office, or for other reasons beyond the control of the staff member). In such instances there shall be no prorating of any portion of the grant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55965BA5" w14:textId="77777777" w:rsidR="00A73EB5" w:rsidRPr="00A73EB5" w:rsidRDefault="00A73EB5" w:rsidP="00A73EB5">
-[...33 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="720C3A28" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00D762D6" w:rsidRDefault="00A31C56" w:rsidP="00C0349A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00D762D6" w:rsidSect="00A73EB5">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1530" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="048C2330" w14:textId="77777777" w:rsidR="00237803" w:rsidRDefault="00237803">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0AD82968" w14:textId="77777777" w:rsidR="00237803" w:rsidRDefault="00237803">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79ACC8A4" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00D12978">
+  <w:p w14:paraId="79ACC8A4" w14:textId="77777777" w:rsidR="009D7125" w:rsidRDefault="00000000" w:rsidP="00D12978">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="749A2AEB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="009E04BE">
+  <w:p w14:paraId="749A2AEB" w14:textId="77777777" w:rsidR="009D7125" w:rsidRDefault="009D7125" w:rsidP="009E04BE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="576AD352" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00D53871" w:rsidRDefault="00000000" w:rsidP="00D53871">
+  <w:p w14:paraId="576AD352" w14:textId="77777777" w:rsidR="009D7125" w:rsidRPr="00D762D6" w:rsidRDefault="00000000" w:rsidP="00D53871">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6874"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:id w:val="1867405132"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtContent>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D53871">
+            <w:r w:rsidRPr="00D762D6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Effective Date: </w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="007469B6">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00D762D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 01/01/2025</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D762D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...29 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D762D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">         </w:t>
+      <w:t xml:space="preserve">         Version #: 2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D53871">
+    <w:r w:rsidRPr="00D762D6" w:rsidDel="00E0236A">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3839DC89" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="009E04BE">
+  <w:p w14:paraId="3839DC89" w14:textId="77777777" w:rsidR="009D7125" w:rsidRDefault="009D7125" w:rsidP="009E04BE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5B5D04B8" w14:textId="77777777" w:rsidR="00237803" w:rsidRDefault="00237803">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5D86E37C" w14:textId="77777777" w:rsidR="00237803" w:rsidRDefault="00237803">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52172DC8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="0089364D">
+  <w:p w14:paraId="52172DC8" w14:textId="77777777" w:rsidR="009D7125" w:rsidRDefault="00000000" w:rsidP="0089364D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA95E26" wp14:editId="388DD935">
           <wp:extent cx="344805" cy="660400"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:docPr id="1970321289" name="Picture 1970321289" descr="Icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2277,114 +1987,131 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1530028106">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1339963392">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1699352211">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="104155321">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="680929965">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="656880578">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A73EB5"/>
+    <w:rsid w:val="0002182C"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="00237803"/>
+    <w:rsid w:val="00287F33"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="009D7125"/>
     <w:rsid w:val="009F0098"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A73EB5"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00B23404"/>
+    <w:rsid w:val="00B53D0D"/>
+    <w:rsid w:val="00C0349A"/>
+    <w:rsid w:val="00C608B7"/>
+    <w:rsid w:val="00D762D6"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4CD1C2D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{197DEFEB-A18E-453D-B3D2-48BC32BB4178}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2934,50 +2661,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A73EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3252,113 +2980,119 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A73EB5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A73EB5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A73EB5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A73EB5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A73EB5"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A73EB5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0349A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3618,57 +3352,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6237</Characters>
+  <Pages>3</Pages>
+  <Words>1087</Words>
+  <Characters>6201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7317</CharactersWithSpaces>
+  <CharactersWithSpaces>7274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>