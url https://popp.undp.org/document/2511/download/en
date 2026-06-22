--- v0 (2025-10-17)
+++ v1 (2026-06-22)
@@ -1,15634 +1,18146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7DA32093" w14:textId="43354306" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00D46FAC" w:rsidP="00D46FAC">
-      <w:pPr>
+    <w:p w14:paraId="40F304A8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:id w:val="1269812410"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0E8CE437" w14:textId="77544FB7" w:rsidR="00D46FAC" w:rsidRDefault="008F78C8" w:rsidP="00266505">
+        <w:p w14:paraId="46066B0F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="365F91"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00266505">
+          <w:r w:rsidRPr="00884F62">
             <w:rPr>
-              <w:rFonts w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="365F91"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Partner Personnel Services Agreement</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="594334CE" w14:textId="77777777" w:rsidR="00266505" w:rsidRPr="00266505" w:rsidRDefault="00266505" w:rsidP="00266505"/>
-        <w:p w14:paraId="2AF6F340" w14:textId="3A7D5918" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00D46FAC">
+        <w:p w14:paraId="7F4609F8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="3CF96209" w14:textId="729D86A9" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+          <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D46FAC">
+          <w:r w:rsidRPr="00884F62">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00D46FAC">
+          <w:r w:rsidRPr="00884F62">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00D46FAC">
+          <w:r w:rsidRPr="00884F62">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc62655445" w:history="1">
-            <w:r w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Purpose and Introduction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655445 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EDEA31C" w14:textId="73732B3A" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4632BF52" w14:textId="48F43536" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655446" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2. Criteria for Partner Personnel</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655446 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E24403E" w14:textId="068D8070" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="23E294A4" w14:textId="70123363" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655447" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3. Administration</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655447 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FC1408B" w14:textId="774A311F" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="466D27FA" w14:textId="43CC685D" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655448" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4. Relationship between Partner Personnel and UNDP Pricing Policy</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655448 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63D61346" w14:textId="08603E83" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="64A377D6" w14:textId="133CBC35" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655449" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5. Authority to enter into Partner Agreement and authority to issue contracts to Partner Personnel within UNDP</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655449 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26AE4B29" w14:textId="1D086156" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6E393AA9" w14:textId="078E2474" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655450" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6. Fees and Pricing</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655450 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0786187F" w14:textId="54E9B65F" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="248C5125" w14:textId="2EA0A66A" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655451" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-GB"/>
-              </w:rPr>
-[...22 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7. Transitional Measures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655451 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E66873E" w14:textId="7CD91290" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3611B3B6" w14:textId="65A012E0" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655452" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annex 1 – Matrix of Roles and Responsibilities</w:t>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655452 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E5F3DD2" w14:textId="0DA1C865" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="60281A97" w14:textId="00AAA167" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655453" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-              </w:rPr>
-[...28 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Annex 2 – Request for Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655453 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26D39B80" w14:textId="7ABD7099" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7D910C03" w14:textId="7D5D1C6B" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655454" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Annex 3 – Pre-selection letter template</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655454 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F013ADE" w14:textId="5077323F" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4086C447" w14:textId="7DBA54D9" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
+            <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc62655455" w:history="1">
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Annex 4 – Letter template for UNDP-supported selections for Partner Personnel projects (for cases where the recruitment is conducted following UNDP practice)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc62655455 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D46FAC" w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B6DAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E1BC9F4" w14:textId="63662847" w:rsidR="00D46FAC" w:rsidRPr="00D46FAC" w:rsidRDefault="00D46FAC">
+        <w:p w14:paraId="0D24B4EF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
           <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D46FAC">
+          <w:r w:rsidRPr="00884F62">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:noProof/>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6D591BD0" w14:textId="326910C5" w:rsidR="00D46FAC" w:rsidRDefault="00D46FAC" w:rsidP="00D46FAC">
-      <w:pPr>
+    <w:p w14:paraId="543DDFD5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C0D242" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544F0CAF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A68630" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A76DFDD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D770803" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7B360D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D57E32" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0057061B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2591E74B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6962E589" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120CB754" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE1BCFA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1B83C8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799B7C00" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF0FEDD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246E4FA9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F2C509" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7DBE6B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FEC1AC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C58C32C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144420BD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A8BD84" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287B360A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc62655445"/>
-      <w:r w:rsidRPr="00BC7B83">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC7B83">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Purpose and Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="33F89DC6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19D4E33E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171E918D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC28167" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC0E1DA" w14:textId="1E3647EC" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy sets out the nature and purpose of the Partner Personnel Services Agreement (PPSA), as well as the respective roles and responsibilities of the parties, when UNDP engages non-staff personnel through the Personnel Service Agreement, as a service to its client UN entities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA55B49" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68ABD95B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BE7019" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDF221B" w14:textId="478890E0" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Ref407962155"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PPSA is a contractual modality through which UNDP may engage and administer non-staff personnel contacts for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on behalf of client UN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entities - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Partner’ for the purposes of this policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2C5A66" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3294C6CF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>By way of background, UNDP may engage personnel under the following scenarios:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109BBF2E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4202023B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For its own needs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621C65F3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76801748" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As a service to an eligible entity further to the Financial Regulations and Rules, i.e., either to a UN entity as agency services, or to the implementing partner of a UNDP project, to enable the entity to carry out its development needs or the needs of the project, respectively. If the contract for a UN entity is issued in UNDP’s name, and in the case of contracts issued for implementing partners, UNDP is accountable and responsible under the contract with the individual engaged, and the individual is supervised by and ultimately responsible to UNDP; OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0A1699" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D11C5B9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref407961808"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where UNDP engages personnel as a service to a Partner and the contract is issued by UNDP on behalf of the named UN Partner, the personnel concerned are considered the personnel of the Partner (“Partner Personnel”). The Partner Personnel and their work are under the full and direct responsibility, supervision and control of the Partner. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP shall provide the Partner with an administrative service as described below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDB1163" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0836F23D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the case of 1.B.b.iii the personnel are considered the personnel of the Partner (“Partner Personnel”) and are covered by this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF7B799" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404B2D37" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of Partner Personnel, UNDP may act solely as a contracting agent through facilitating the engagement of individual(s) for the Partner. The PPSA shall specify the name of the Partner and the nature of the relationship between the Partner and the Partner Personnel engaged thereunder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F127F82" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc62655446"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Criteria for Partner Personnel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="23B2609D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D313E54" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Ref406753207"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For personnel to be considered Partner Personnel under this Policy, all four of the criteria specified (1), (2), (3), and (4) below must be met</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3530E772" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302BCC78" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Ref406753193"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Partner must be a UN entity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4FD915" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6147CB06" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PPSA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by UNDP with the personnel on behalf of the Partner must contain a provision stating that UNDP is acting as an agent of the Partner, that the contract is issued on behalf of the Partner, and that all contractual rights and responsibilities are with the Partner.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A44A190" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F6D8DE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An agreement between UNDP and the Partner must exist in the form of an SLA or any other format as directed by UNDP, (the “Partner Agreement”), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP to issue PPSAs for the Partner.  The SLA or such other agreement as corporately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required by UNDP, will contain, among other things, provisions stating that: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP is acting solely as an agent of the Partner and, except on matters related to the administration of the contract as per the responsibilities outlined in the annex for UNDP,  UNDP neither retains nor accepts any with no liability for contractual actions or claims raised by the Partner Personnel; the Partner will assume all responsibility for investigating any allegations of wrongdoing raised by Partner Personnel, including protection of the Partner Personnel against retaliation for having raised such allegations of wrongdoing; Partner will also indemnify and hold harmless UNDP in the case of any suit, claim or demand against UNDP brought by the individual(s) contracted by UNDP under PSA for the Partner; notwithstanding such assumption of responsibility and indemnification/hold harmless, the Partner must agree to cooperate with UNDP as requested in respect of any claim or demand, including ethics related issues, raised by the individual(s) so contracted by UNDP on the Partner’s behalf.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EAA864" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4B0C2C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thereafter, specific requests for the issuance of a PPSA will be made by a Request for PPSA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from the Partner’s authorized representative,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the UNDP business unit that will be issuing the PPSA, further to Annex 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1ED9F6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769C945F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Partner Personnel concerned may not hold a UNDP Delegation of Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C7D9A5" w14:textId="5B00E9F1" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62" w:rsidDel="009D2E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F566AE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc62655447"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Administration</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7115F3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2963E4F8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...107 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Ref406060389"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Selection of Candidates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7853C1D3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403FC3A6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may issue a PPSA to an individual at the request of a Partner following either of the following selection processes:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694184DA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11929F53" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-selection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Partner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F6FDDB" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E759811" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-selection is a common method for contracting candidates to deliver services under a specific TOR and identifying the best available candidate. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this case, the Partner selects the candidate following its own internal processes and requests UNDP to issue the PPSA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6057B863" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2049A39B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Partner must provide confirmation that the selection conforms with the Partner’s corporate procedures in the form of a ‘Pre-selection Letter’ (see annex 3 to this policy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44162B87" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2190B90E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...804 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP-supported Selections</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C68350D" w14:textId="77777777" w:rsidR="0030630F" w:rsidRPr="00D46FAC" w:rsidRDefault="0030630F" w:rsidP="0030630F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48180DDA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:contextualSpacing w:val="0"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD82DC6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP may provide various forms of administrative support to Partners in the selection process.  This is considered “Additional Services” as defined below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDA9E50" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-      <w:pPr>
+    <w:p w14:paraId="4960ED01" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267124AB" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Partner must provide confirmation of acceptance of the selection outcome (see annex 4 to this policy).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FADBBFF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-      <w:pPr>
+    <w:p w14:paraId="5D987DC6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1E03F9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The following summarizes the processes described in (a) and (b) above, and the options under (b):  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="314"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="1572"/>
         <w:gridCol w:w="1706"/>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="1634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="3B1674CA" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="2708D532" w14:textId="77777777" w:rsidTr="00725318">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51FC0287" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="208B48A4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF9D374" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="1A6E859C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Recruitment process:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A31DDE2" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="1D0876D5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assessment of candidates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761A11A6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
+          <w:p w14:paraId="68C395F4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Decision:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6123F262" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="325CA3E8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contract issuance / administration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1F3A0D65" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="31EE3DE3" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="1912"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678B4565" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="18E7B7CF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64F20FA0" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="0C832F1C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pre-selection by the Partner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="354E6875" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="1FB2ED69" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0A2999" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00653B19">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2E4A9D60" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BD4CEBD" wp14:editId="7E0BD517">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B8028C3" wp14:editId="7EA8C529">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>726380</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>201930</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="577969" cy="240977"/>
                       <wp:effectExtent l="0" t="0" r="12700" b="26035"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Rectangle 5"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="577969" cy="240977"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="F79646"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...12 lines deleted...]
-                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="504DFC5F" w14:textId="77777777" w:rsidR="000C4669" w:rsidRPr="00940514" w:rsidRDefault="000C4669" w:rsidP="00156712">
+                                <w:p w14:paraId="07C52DC6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00940514" w:rsidRDefault="00884F62" w:rsidP="00884F62">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00940514">
                                     <w:rPr>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>And</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0BD4CEBD" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:57.2pt;margin-top:15.9pt;width:45.5pt;height:18.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXxzbIUgIAAPYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQ0gCgM1VKhVp0mo&#10;rUanPhvHLtEcn3c2JOzX7+yEwDqepr04Z999d77P3+XmtqkM2yv0JdicD68GnCkroSjtW86/vzx8&#10;+syZD8IWwoBVOT8oz28XHz/c1G6uRrAFUyhklMT6ee1yvg3BzbPMy62qhL8Cpyw5NWAlAm3xLStQ&#10;1JS9MtloMJhkNWDhEKTynk7vWydfpPxaKxmetPYqMJNzultIK6Z1E9dscSPmbyjctpTdNcQ/3KIS&#10;paWifap7EQTbYflXqqqUCB50uJJQZaB1KVXqgboZDt51s94Kp1IvRI53PU3+/6WVj/u1e0aioXZ+&#10;7smMXTQaq/il+7EmkXXoyVJNYJIOr6fT2WTGmSTXaDyYTaeRzOwEdujDFwUVi0bOkd4iUST2Kx/a&#10;0GMI4U7lkxUORsUbGPtNaVYWVHCU0EkZ6s4g2wt6UyGlsmHSlU7REaZLY3rg8BLQhGEH6mIjTCXF&#10;9MDBJeCfFXtEqgo29OCqtICXEhQ/+spt/LH7tufYfmg2TfckGygOz8gQWul6Jx9K4nMlfHgWSFol&#10;VdP8hSdatIE659BZnG0Bf106j/EkIfJyVpP2c+5/7gQqzsxXS+KaDcfjOCxpM76ejmiD557Nucfu&#10;qjugpxjSpDuZzBgfzNHUCNUrjekyViWXsJJq51wGPG7uQjuTNOhSLZcpjAbEibCyaydj8khw1MtL&#10;8yrQdaIKpMZHOM6JmL/TVhsbkRaWuwC6TMKLFLe8dtTTcCXpdj+COL3n+xR1+l0tfgMAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHCkMijeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofN&#10;mHizC1hpiyyNaeKBAzFWidcpuwUiO0vYbYv/3vFkj+/Nlzfv5dvZDuJsJt87UhAvIhCGGqd7ahV8&#10;frw+rEH4gKRxcGQU/BgP2+L2JsdMuwu9m/M+tIJDyGeooAthzKT0TWcs+oUbDfHt6CaLgeXUSj3h&#10;hcPtIJMoSqXFnvhDh6PZdab53p+sgiqtqgTL+qsu613pV7F+C0et1P3d/PIMIpg5/MPwV5+rQ8Gd&#10;Du5E2ouBdbxcMqrgMeYJDCTRExsHBelmBbLI5fWC4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBXxzbIUgIAAPYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBwpDIo3gAAAAkBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#f79646 [3209]" strokeweight="2pt">
+                    <v:rect w14:anchorId="7B8028C3" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:57.2pt;margin-top:15.9pt;width:45.5pt;height:18.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmiRqaXAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8Hy+5qAKAzUUKFWTJNQ&#10;W4lWfTaOTSI5Pu9sSNhfv7OT0o/1aRoP5s73/fPvcnXdNYYdFfoabMFHFzlnykooa7sv+NPj+tt3&#10;znwQthQGrCr4SXl+vfz65ap1CzWGCkypkFES6xetK3gVgltkmZeVaoS/AKcsGTVgIwKpuM9KFC1l&#10;b0w2zvNp1gKWDkEq7+n2tjfyZcqvtZLhXmuvAjMFp95COjGdu3hmyyux2KNwVS2HNsQ/dNGI2lLR&#10;c6pbEQQ7YP1XqqaWCB50uJDQZKB1LVWagaYZ5R+m2VbCqTQLgePdGSb//9LKu+PWPSDB0Dq/8CTG&#10;KTqNTfyn/liXwDqdwVJdYJIuL2ez+XTOmSTTeJLPZ7MIZvYa7NCHHwoaFoWCI71FgkgcNz70ri8u&#10;sZYHU5fr2piknPyNQXYU9Gz02iW0nBnhA10WfJ1+Q7V3Ycaylrq5nOT01lIQn7QRgcTGlQX3ds+Z&#10;MHsiqgyYenkX7XG/O1dd03ST6WdFYtO3wld9dynD4GZs7F0l2g0zvqIapdDtugHqHZSnB2QIPSW9&#10;k+uaEm9oyAeBxEGagPYq3NOhDdBYMEicVYC/P7uP/kQNsnLWEqdp5F8HgYqw+2mJNPPRZBKXICmT&#10;y9mYFHxr2b212ENzA4T/iDbYySRG/2BeRI3QPNP6rWJVMgkrqXYP7qDchH7XaIGlWq2SGxHfibCx&#10;Wydj8ghZhPSxexboBrIEYtkdvPBfLD5wpveNkRZWhwC6ToSKEPe4EhGjQkuTKDkseNzKt3ryev0M&#10;Lf8AAAD//wMAUEsDBBQABgAIAAAAIQCobEtp3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqJNSCglxKgTiCBKhB7i58daJsNdR7KTh71lOcJzZp9mZard4J2YcYx9IQb7K&#10;QCC1wfRkFezfn6/uQMSkyWgXCBV8Y4RdfX5W6dKEE73h3CQrOIRiqRV0KQ2llLHt0Ou4CgMS345h&#10;9DqxHK00oz5xuHdynWVb6XVP/KHTAz522H41k1fw9GKL+cPtk6PjMkn7OTVN8arU5cXycA8i4ZL+&#10;YPitz9Wh5k6HMJGJwrHONxtGFVznPIGBdXbDxkHBtrgFWVfy/4L6BwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAOaJGppcAgAAzgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKhsS2ncAAAACQEAAA8AAAAAAAAAAAAAAAAAtgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="window" strokecolor="#f79646" strokeweight="2pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="504DFC5F" w14:textId="77777777" w:rsidR="000C4669" w:rsidRPr="00940514" w:rsidRDefault="000C4669" w:rsidP="00156712">
+                          <w:p w14:paraId="07C52DC6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00940514" w:rsidRDefault="00884F62" w:rsidP="00884F62">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00940514">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>And</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>By Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEA84EF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00653B19">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7F84499B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>By Partner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1108C86E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FDE706" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The selection decision must always be made by the Partner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F949A75" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62F66D11" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Partner must specify the name of the selected candidate in the applicable letter contained in Annex 3 or 4 (individually or as a list)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1671" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C31AF7" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>By UNDP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="20D96C4E" w14:textId="77777777" w:rsidTr="00725318">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC9043C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B43250" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UNDP supported Selections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FAE999" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By Partner </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E077D0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02612941" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by UNDP following UNDP practice   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6478490D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:contextualSpacing w:val="0"/>
-[...32 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By Partner </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75975888" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2C3DF6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:contextualSpacing w:val="0"/>
-[...247 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26FAC88C" wp14:editId="7DEC59A1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BA0ADB5" wp14:editId="5CF339BE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-385445</wp:posOffset>
+                        <wp:posOffset>-370205</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>344805</wp:posOffset>
+                        <wp:posOffset>321310</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="641350" cy="254000"/>
-                      <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                      <wp:extent cx="571500" cy="231140"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="16510"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Rectangle 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="641350" cy="254000"/>
+                                <a:ext cx="571500" cy="231140"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="F79646"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...12 lines deleted...]
-                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="1E8D3C15" w14:textId="77777777" w:rsidR="000C4669" w:rsidRPr="00940514" w:rsidRDefault="000C4669" w:rsidP="00156712">
+                                <w:p w14:paraId="045C0BAC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:sz w:val="22"/>
-                                      <w:szCs w:val="22"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00940514">
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00884F62">
                                     <w:rPr>
-                                      <w:sz w:val="22"/>
-                                      <w:szCs w:val="22"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>And</w:t>
+                                    <w:t>And/Or</w:t>
                                   </w:r>
-                                  <w:r>
-[...5 lines deleted...]
-                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="26FAC88C" id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-30.35pt;margin-top:27.15pt;width:50.5pt;height:20pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA37/YTVgIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0jCgG2ooUKtOk1C&#10;bdV26rNx7BLN8XlnQ8L++p1NCF3H07QXx+f7ffd9ubjsGsN2Cn0NtuTFKOdMWQlVbV9K/v3p5sNn&#10;znwQthIGrCr5Xnl+uXj/7qJ1czWGDZhKIaMg1s9bV/JNCG6eZV5uVCP8CJyypNSAjQgk4ktWoWgp&#10;emOycZ7PshawcghSeU+v1wclX6T4WisZ7rT2KjBTcqotpBPTuY5ntrgQ8xcUblPLvgzxD1U0oraU&#10;dAh1LYJgW6z/CtXUEsGDDiMJTQZa11KlHqibIn/TzeNGOJV6oeF4N4zJ/7+w8nb36O6RxtA6P/d0&#10;jV10Gpv4pfpYl4a1H4alusAkPc4mxccpjVSSajyd5HkaZnZydujDVwUNi5eSI+0ijUjsVj5QQjI9&#10;mpBwSp9uYW9UrMDYB6VZXVHCcfJOyFBXBtlO0E6FlMqGWdwjxUvW0U3XxgyOxTlHE4reqbeNbioh&#10;ZnDMzzn+mXHwSFnBhsG5qS3guQDVjyHzwf7Y/aHn2H7o1h01TYSKNcaXNVT7e2QIBwR7J29qGutK&#10;+HAvkCBLmyAahjs6tIG25NDfONsA/jr3Hu0JSaTlrCUKlNz/3ApUnJlvljD2pZhMImeSMJl+GpOA&#10;rzXr1xq7ba6ANlIQ4Z1M12gfzPGqEZpnYusyZiWVsJJyl1wGPApX4UBN4rtUy2UyI544EVb20ckY&#10;PM45wuapexboemwFAuUtHOki5m8gdrCNnhaW2wC6Tvg7zbXfAHEswaj/H0QSv5aT1emvtfgNAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCRsvBT3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEi7bck+6KA0ndAkDj1UiEHF1Wu8tqJJqibbyr/HnOBkvfKj14+z3WR7caExdN5pWC4UCHK1&#10;N51rNHy8v8wfQISIzmDvHWn4pgC7/PYmw9T4q3ujyyE2gktcSFFDG+OQShnqliyGhR/I8e7kR4uR&#10;49hIM+KVy20vV0ol0mLn+EKLA+1bqr8OZ6uhTMpyhUX1WRXVvgjbpXmNJ6P17G56fgIRaYp/MPzq&#10;szrk7HT0Z2eC6DXME7VlVMP9Zg2CgY3iedTwyFnmmfz/QP4DAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAN+/2E1YCAAD9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAkbLwU94AAAAIAQAADwAAAAAAAAAAAAAAAACwBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#f79646 [3209]" strokeweight="2pt">
+                    <v:rect w14:anchorId="2BA0ADB5" id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-29.15pt;margin-top:25.3pt;width:45pt;height:18.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwj9ZgYwIAANUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nSbsGdYqgRYYB&#10;RRugHXpWZDk2IIuapMTOfv2eFDdpu56G5aCQIsWPx0dfXfetZjvlfEOm4PnZiDNlJJWN2RT859Py&#10;yzfOfBCmFJqMKvheeX49//zpqrMzNaaadKkcQxDjZ50teB2CnWWZl7VqhT8jqwyMFblWBKhuk5VO&#10;dIje6mw8Gp1nHbnSOpLKe9zeHox8nuJXlZLhoaq8CkwXHLWFdLp0ruOZza/EbOOErRs5lCH+oYpW&#10;NAZJj6FuRRBs65q/QrWNdOSpCmeS2oyqqpEq9YBu8tG7bh5rYVXqBeB4e4TJ/7+w8n73aFcOMHTW&#10;zzzE2EVfuTb+oz7WJ7D2R7BUH5jE5fQin44AqYRp/DXPJwnM7PTYOh++K2pZFAruMIsEkdjd+YCE&#10;cH1xibk86aZcNlonZe9vtGM7gbFh2iV1nGnhAy4Lvky/ODqEePNMG9ahmukkFSbAp0qLgBpbWxbc&#10;mw1nQm9AVBlcquXNa+8262PW5cXl+eT8oySx6Fvh60N1KcLgpk2sXSXaDT2eUI1S6Nc9a1BKHl/E&#10;mzWV+5Vjjg7M9FYuG8S/Q68r4UBFIIz1Cg84Kk3ojgaJs5rc74/uoz8YAitnHaiNzn9thVOA8IcB&#10;dy7zCYbFQlIm04sxFPfasn5tMdv2hjCGHItsZRKjf9AvYuWofcYWLmJWmISRyH3AeFBuwmHlsMdS&#10;LRbJDfy3ItyZRytj8IhcRPapfxbODpwJINs9vayBmL2jzsE3vjS02AaqmsSrE65gSFSwO4krw57H&#10;5XytJ6/T12j+BwAA//8DAFBLAwQUAAYACAAAACEAtqdkIt0AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3Fq7VG3TkE2FQBxBIvQANzfeJhH2OoqdNPw95gTH1TzNvC0Os7Ni&#10;oiF0nhFWSwWCuPam4wbh+P68yECEqNlo65kQvinAoby+KnRu/IXfaKpiI1IJh1wjtDH2uZShbsnp&#10;sPQ9ccrOfnA6pnNopBn0JZU7K++U2kqnO04Lre7psaX6qxodwtNLs58+7DFaPs+jbD7Hqtq/It7e&#10;zA/3ICLN8Q+GX/2kDmVyOvmRTRAWYbHJ1glF2KgtiASsVzsQJ4Rsp0CWhfz/QPkDAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcI/WYGMCAADVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAtqdkIt0AAAAIAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="#f79646" strokeweight="2pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="1E8D3C15" w14:textId="77777777" w:rsidR="000C4669" w:rsidRPr="00940514" w:rsidRDefault="000C4669" w:rsidP="00156712">
+                          <w:p w14:paraId="045C0BAC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00940514">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00884F62">
                               <w:rPr>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>And</w:t>
+                              <w:t>And/Or</w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">by UNDP  following UNDP assessment policies  </w:t>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UNDP  following</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UNDP assessment policies  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="329FA8B5" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="1E51D738" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3217E51F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00653B19">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="44BA3272" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>By UNDP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59BDA708" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="362E149C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CE4F685" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-      <w:pPr>
+    <w:p w14:paraId="501CB8B0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E6154C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Ref406750727"/>
     </w:p>
-    <w:p w14:paraId="1445BE47" w14:textId="7604F390" w:rsidR="00156712" w:rsidRPr="00DF4D39" w:rsidRDefault="00156712" w:rsidP="00653B19">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DCBEAE3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internal Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FEDE0F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0699A5E4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s role with respect to PPSAs is limited to processing and issuing the contract and processing the payments of fees and other benefits and entitlements set out in the PPSA, further to the Partner Agreement.  The Partner is responsible for internal administration issues and personnel management, such as fee/level setting, travel arrangements, leave administration and performance management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7DD766" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BD3E09" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>However, at the Partner’s request and agreement on the cost recovery fee to be charged as set forth in the Partner Agreement or otherwise as agreed on in writing,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP may provide administrative and logistical support to the Partner in relation to these services and other functions for which the Partner is responsible, (“Additional Services”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209AE15A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F1DB7B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAB5969" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7502DB80" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BA2945" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>No Access to UNDP systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCE07BE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0BEF65" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner Personnel may not have access to UNDP systems such as UNDP email, UNDP Intranet, UNDP ERP system and UNDP ID cards, unless this is specifically provided for in the Partner Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EBDAB1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5131B2CF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Security</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA58870" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B701757" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner is responsible for reporting the Partner Personnel as its own personnel to bodies such as UNDSS, at both headquarters and the country level, and to UNCT and other bodies that rely on UN agency personnel counts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563C38C0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F59F6EA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Ref407955368"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical Evacuation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19624EB2" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B71B46A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Partner is responsible for ensuring medical evacuations of the Partner Personnel in case of need. The Partner may request, as an additional service (see paragraph G below), logistical support from UNDP in arranging the medical evacuation.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="042337BA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561D9FBA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Ref406060425"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disputes, Investigations, Financial disclosure and Declaration of interest, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Protection against Retaliation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49859583" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C58E7F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Partner is responsible for managing disputes, financial disclosure and declarations of interest, investigations, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Protection against Retaliation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actions taken further to an investigation in accordance with the terms of the contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62" w:rsidDel="0066040D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in respect of the Partner Personnel.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP will be indemnified and held harmless against any claims brought against it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by Partner Personnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Before a Partner Agreement is signed with any of the foregoing being provided as a possible Additional Service (see point G, below), the Business Unit signing such Partner Agreement must consult with the UNDP substantive unit responsible for the foregoing services (Ethics Office, for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>protection against retaliation claims</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; OAI for investigations; LO for any contractual actions to be taken following an investigation conducted by OAI) to ensure such unit’s(s’) agreement to offering such services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F851B0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5662A594" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Ref406060034"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Other Additional Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2176F409" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7CCBDE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the request of the Partner, UNDP may provide some or all of the administrative services with respect to the items set out in sub-paragraphs 3.C, 3.D, and 3.E and 3.F (except with respect to any claim of dispute brought directly against the Partner, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>including, but not limited to, a claim by the Partner Personnel seeking protection against retaliation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), above, as well as with respect to support in the selection process, and other ad hoc services as may be agreed between UNDP and the Partner with respect to the PPSA issued by UNDP. In this regard, UNDP may provide facilitative, administrative and logistical support to the Partner in relation to these functions for which the Partner is responsible, (“Additional Services”).  In such cases, the Partner’s agreement on the cost recovery fee, consistent with UNDP’s cost recovery business model, and to be charged as set forth in the Partner Agreement or otherwise agreed in writing, must be obtained before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the such</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Additional Services are provided. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2DA5F23E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524B1242" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PPSA allows Partners to set the adequate functional levels, pay levels and amounts, as well as the benefits packages of Partner Personnel.  The Partner must make any such requests </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>through its authorized representative, who must hold adequate levels of authority to assume the responsibility and any possible associated risks with the levels of pay and benefits package.  Such standards may be set at the corporate levels applicable to all personnel administered on behalf of the Partner, if a global agreement exists between the Partner and UNDP, or at the country/project level if no global agreement exists or if the global agreement does not limit such requests to be carried at the country/project level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250850BC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0DFF35" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the Partner’s request, UNDP may assist it in advising on appropriate levels of pay, as well as determining benefit packages to be applied to Partner Personnel. However, responsibility for determination of salary and benefits rests with the Partner. Prior to concluding any agreement, UNDP will draw the attention to partners on the minimum standards of duty of care, pay levels and minimum coverage expected towards the partner personnel. UNDP may also extend to the Partner the standards of benefits and entitlements, as well as remuneration packages applied by UNDP as a reference to be applied. However, the responsibility on the final standards to be applied rests with the partner and not with UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730475F5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40602450" w14:textId="3BF72EE9" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will, as part of its services in the context of this policy, make available a menu of benefits negotiated by UNDP with service providers which Partners can access. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435DE73B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047C97EE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc62655448"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4. Relationship between Partner Personnel and UNDP Pricing Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADD429A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5550F02D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...108 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With regards to UNDP pricing, Partner Personnel are not considered UNDP personnel and thus the applicable cost for “Non-Personnel” should be charged. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1ACD36" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283F4272" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The issuance and administration of PPSAs must be consistent with the UNDP cost recovery business model (see paragraph 6 below).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE4E13D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...47 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A1A21F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...602 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D56B9D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc62655449"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5. Authority to enter into Partner Agreement and authority to issue contracts to Partner Personnel within UNDP</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2D8E0C53" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7B9F06" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Partner Agreement may be signed by the Head of a Business Unit within UNDP without the prior written approval of the BMS Director, provided that all conditions set out in this policy, and the standard templates issued further to this Policy, are fully complied with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A907EF9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2463EF79" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...22 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk56547798"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PPSAs may only be issued and administered by the GSSU. Exceptions to that may only be approved by the BMS Director or his/her delegate. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="7EBAAD9D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEA478A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1230CFB0" w14:textId="225B95B3" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc62655450"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6. Fees and Pricing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="759C5B64" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6AFDF9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP will apply the following pricing for PPSA administration, for the basic services stated under the responsibility of UNDP in the table of roles and responsibilities (Annex 3). Any Additional Services shall be costed and priced in addition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459DE9A3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5618E42F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost of functions directly supporting the administration are comprised of the following, per 400 PSAs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F6D457" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3CCB58" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">100% of an ICSC 5 Assistant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘A’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A51E295" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>50% of an ICSC 7 Associate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘B’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126E5276" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10% of an ICSC 10 Officer (P3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘C’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5E34A9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5% of an ICSC 12 Chief (P5)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘D’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12170F4A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sub-Total 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘E’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B23FD5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25% GOE on E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘F’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66479FD3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sub-Total 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘G’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CB4C80" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GMS 8% of G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘H’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642A516" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RF 5% of G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘I’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C42DFC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Total Direct Staff Costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘J’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7224F316" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost of payroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘K’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8E8B55" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Total Direct Costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘L’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D83E492" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E45A5B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6B1A12" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indirect cost to cover the corporate backbone support applies to the total delivery of the project (net of hardship pay and net of costs under ‘a’; but includes remuneration, additional services and coverages requested by the partner, medical insurances, death and disability, Malicious Act Insurance Policy (MAIP) and any other additional benefits paid by UNDP on behalf of the partner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD3E32D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BF2FDB" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GMS at 4%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(net of ‘L’)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">‘M’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(&gt;1,200 global contracts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559BBDB9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6840" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for the specific partner)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CA41E4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GMS at 5% (net of ‘L’)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>‘M’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(&lt;1,200)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344E9FF2" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3240"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475AD1C4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3240"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Total applicable Cost =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>L + M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022E37A8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4219C747" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FEBED1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may also wish to apply a standard cost recovery percentage instead of a dollar figure not below the total applicable price derived from the above, for simplicity vis-à-vis the partner proposal, and for internal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>distribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accordingly, should the partner request that.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EB4878" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6147F6D6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D56861" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc62655451"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7. Transitional Measures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="361215A6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED554EC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will inform Partners of the date of entry into force of this policy. Any SLA or other service agreement with Partners for the provision of non-staff personnel contracts, must be replaced with the Partner Agreement for the provision of PPSAs no later than 31 December 2022. No new SC or IC contracts that would otherwise fall under the PPSA policy, may be issued for Partners after that date.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0927D6DA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586A1913" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7950CA5C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B70312C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC94FB9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6472ABD0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5B59ED" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A95C5BF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc62655452"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...202 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>10% of an ICSC 10 Officer (P3)</w:t>
-[...993 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:t>Annex 1 – Matrix of Roles and Responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="4ECFF28C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A98CD9D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respective Roles and Responsibilities of the Parties with Descriptions of Services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7314B0F6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...416 lines deleted...]
-    <w:p w14:paraId="6F865D46" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD5BEA8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Objective</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B535B4" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+    <w:p w14:paraId="52002572" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="12D9FAC2" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA96E56" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="4F759913" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Services shall include the activities listed in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>below Matrix of Respective Roles and Responsibilities of the Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FAD6FA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6D7E5B5F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3215E05B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Management Arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238433D0" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+    <w:p w14:paraId="0C4CCAFF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="21C48669" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79143FA2" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0B652770" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When requesting UNDP’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PARTNER unit shall provide the following documents to UNDP:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DA2BBE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="42A6BD7E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CCD9E4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="11C06165" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-  Request</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Services to UNDP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CFA657" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="1C651245" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-  Budget</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the expected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all duration</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the PPSAs requested to be issued</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562D3F61" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6C7AABD8" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-  CV</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Personal History Form (P.11) for the individuals to be issued a PPSA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E55C09" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="391F61F3" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A08790C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PARTNER is responsible for monitoring the effective use of the PPSA(s) in compliance with relevant rules, regulations and agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FD7116" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+    <w:p w14:paraId="5218888A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2CE8093F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123B0568" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP will make available to PARTNER job data information on PPSAs working for PARTNER in electronic formats as agreed between both parties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB78ED3" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+    <w:p w14:paraId="7D4B1023" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="08EF25CC" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B7191C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624B0D87" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Matrix of Respective Roles and Responsibilities of the Parties with List of Services</w:t>
+        <w:t>Matrix</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Respective Roles and Responsibilities of the Parties with List of Services</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9229" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3970"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="1738"/>
         <w:gridCol w:w="1967"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="06797954" w14:textId="77777777" w:rsidTr="003C4AD5">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="7366C403" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="171"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14C697CD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7452E362" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5216" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21BA6320" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2AEA23A9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1762A034" w14:textId="77777777" w:rsidTr="003C4AD5">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="043CEEC9" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D302F8D" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="487A9B14" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C9D4296" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="229C2F00" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PPSA Holder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="781052D3" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="5CC3D995" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PARTNER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25465CCB" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="607F0703" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="2B6BE294" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="6BDC5ACE" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="91"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DA8B72B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="30A14FB1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PPSA Terms of Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C87C304" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="377AF565" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F51347D" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="0324F119" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(develop)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7957768C" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3B41F18C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(depository)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="547888AC" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="4A83B093" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64E01C35" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7F948499" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP PPSA request memorandum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04A7124C" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="7FAFD3D8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18759673" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="175F05D3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72196D07" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="336F28F9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1D3DFA5F" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="0AAFD285" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F201450" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3919C242" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Budget for the PPSAs to be issued</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CB81521" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2C3E2310" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D0F8B8C" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="66D3E26B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18695DBE" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="69A21941" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="0B860D5C" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="1A6890DF" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DBAD8C3" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="162BEE1E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Personal History Form (P.11) or CV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="341AB145" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2E5AB869" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(complete)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F0F646D" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="696160DE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(depository)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C8CAAED" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="57CE24DA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(send the form to the candidate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="61750060" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="0238795E" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30BB2BEF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="388A6E0A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fee levels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17913B6E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="31AC43DC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39A1A901" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="38B41AAD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09DD4E21" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="70702AD3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0AF566" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1A27C18A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(provide advice) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1A787A6F" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="05266C6A" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="609C5729" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4B94C165" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Advertisement of PPSA </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>position’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68C8BC80" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="24CC2D04" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77F456F5" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="47E7BD75" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73B8FAC0" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="205C0487" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="794AA51F" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="7E6ACB9E" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="82"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AFDB058" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2E19C8EB" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Selection process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1162E668" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2E3DB1DE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A2DCD5E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="0FDD6AF7" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A2C61B8" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3C5D4CFD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(as per PARTNER procedures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43ADB020" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="625F55C8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="59D6B5AF" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="11ED4D32" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FAD8CE0" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6212772A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reference Checks (including employment history and educational records)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00023589" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="79726F61" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FCC792C" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3627D65F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125173DE" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3157D759" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="22F1776C" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="1FEFEB5D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B7452A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Background check against UN 1267, SEA, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDP list of sanctioned/debarred vendors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE53978" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DA88EE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC41896" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1CDD4031" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="3EA8CCF0" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="247F1EE9" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="52252374" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Letter of Offer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BD19EB8" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="75CDFCB8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73C2DD05" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="7A65080A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15A60367" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="10F268BD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(issue and send to candidate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="3B29180A" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="3DB0BACC" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EF44CFF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6CCAE874" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vendor Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D3AD17E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3F449F1B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(complete the form)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4483962E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="4698971D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07254086" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="66EA183D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(send form to candidate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="6C354A33" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="0D2D2D18" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="328C1CCA" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3FFAE765" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Beneficiary Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44392D1A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="178BEBE1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(complete the form)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60840F5E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="6DE4D693" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="454E6995" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="7F08BC4F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(send form to candidate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="7CC7B7BF" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="12BD4B82" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="536C74E5" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1927B814" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PARTNER Code of Conduct (CoC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02CD6477" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="23CDA03F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(sign the CoC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C93D298" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="22896795" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E02CEE2" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="0C5778AD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(verify/ depository)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="71F8567B" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="71056E30" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E12023" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="030678B9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Confidentiality of Information form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B9A9B09" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2A51F10E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(sign the form) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="153A6437" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="24996122" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C235171" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2B3024ED" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(verify/ depository)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="0C208DE1" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="131CB2D0" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78611C53" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disclosure of personal assets (when relevant: e.g. procurement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="408883C7" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C4864EA" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="50344B39" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(provide information)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0136B30F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4302F853" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2A8008C3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(implement if required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDCF12B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="16D90E71" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="6EA3E2C7" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57EF9CDF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4F048986" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Certificate of Good Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E61F054" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="7C1CC576" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(obtain from medical doctor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E4D8DC6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="76D0380D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7044B4CD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2D03320D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(verify/ depository)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="6D7A7497" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="2AD6A245" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="200BC32B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="203FE621" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vaccinations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4B1259" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="4E6C40F3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="210BD659" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2A0496A0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E2ACB1A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="0D1344A1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">x </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ABE9C2F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="373C996C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(optional at cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="777794B6" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="6BA0F0E6" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DD7A391" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="071C0956" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medical coverage (including issuance of insurance cards)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24AABBEF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="599EDAAB" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F87386" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3E37B554" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A74C243" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="7A341DDF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C4D2B01" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3C6AE35B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(ensure timely coverage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="77FA478B" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="6708140D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18469567" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medical coverage for dependents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DE4EFB" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A09DAF7" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="7988E6B8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(optional and at own cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1408247F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="176CD529" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48582117" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="453A4223" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...12 lines deleted...]
-              <w:t>(propose optional participation)</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>propose</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> optional participation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1C4E60AF" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="2D8D0798" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF620AC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Additional optional coverages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C503A2D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE6D51E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="5CD4CC6D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(optional and at own cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB36A01" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF6A497" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="667B1E82" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="34153B34" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...12 lines deleted...]
-              <w:t>(propose optional participation)</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>propose</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> optional participation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="728A1E18" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="1FA74C7D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05DFCBEE" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1669138F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Issuance and administration of PPSA Contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="759F1F55" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="58201769" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7481F0B8" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="622EF567" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37FCB1F7" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3E895D97" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74441297" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="36D83649" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="5B7FEF2B" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="78E80FF9" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37B166A5" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="702E1333" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Induction / Standard Information Package</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BBB9F62" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="32A389C8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57DE4B77" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="46E99A0B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0601FE68" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="0AC7706A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15899E05" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="203052E0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(if provided by partner)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="46E9841E" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="58D67284" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="97"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56073E27" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="79B9B0ED" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Business cards (where applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EE84FD5" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="63C55C79" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="614B8D45" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="257968D9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A7789AD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3DB80CF9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="176F2165" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="10C91A11" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="74"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="077E5DAD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="35F4056D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E-mail address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15DC631B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="6D80E768" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42D2D18F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="053A858F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CBE311E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="31226D55" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="18D4BEBF" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="3E694494" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF9BCE5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Provide access to PARTNER Intranet and ERP (limited access)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D051F1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E45F99" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E342A46" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1246BA64" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="37D74995" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="6FECD440" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34A66B72" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...15 lines deleted...]
-              <w:t>Mandatory PARTNER trainings (such as BSAFE, Prevention of Harassment, HIV/AIDS Awareness)</w:t>
+          <w:p w14:paraId="6778A8B8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mandatory PARTNER </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>trainings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (such as BSAFE, Prevention of Harassment, HIV/AIDS Awareness)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F74C7E2" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1AED9B93" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t>(complete all tests as per PARTNER procedures)</w:t>
+              <w:t xml:space="preserve">(complete all tests as per </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>PARTNER procedures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E251046" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="28760C21" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...11 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(provide access to PARTNER online platform)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EEE5248" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="53BC0A88" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(depository of certificates)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="54C8C94A" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="52E0B9DA" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="99"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="592EA029" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6B979B13" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Supervision of PPSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CC32639" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3225239C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="159E570A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="55D3ED50" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="767DD7B2" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3E440781" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="71C0AB7C" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="1CEC9676" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="61"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35DEFF04" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1246BFCF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Leave monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46E9FBD8" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3F3912FC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="196F5A93" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="0B9A1C86" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FF2695B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="32450564" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="4DA4D370" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="685C03AD" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="077FB5AD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3B54EB22" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Leave administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49696A9D" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="43CD4F05" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C2BEEC9" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="365D3A39" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C74887B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="318F7A85" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-              <w:t>(keep balances on file, on the basis of PARTNER’s leave records)</w:t>
+              <w:t xml:space="preserve">(keep balances on file, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>on the basis of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PARTNER’s leave records)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="50659A1B" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="6C88E7D0" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47505A29" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2D05E901" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Payment of PPSA fees / Pay slips / Payroll Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="709FB500" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="56C88714" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39EFC699" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="65F3018D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EA2B054" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="368F5EA8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02534AB4" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="352F241B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="39A2829D" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="7542C806" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="63"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64D5D8EC" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5B3205C1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Issuance of PPSA fee attestations / Certificates of Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AEFC1C7" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2913AC3C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AE9ECA6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="72C33B95" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B2871CC" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="46D1AF66" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="6D4A18E6" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="2103C55F" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E008492" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Taxation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EA8838" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04788225" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2588F4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="05DBC973" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="092A6841" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAA1BE7" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="28B780FD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Performance evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EFD3991" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="22DC3B96" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="039668EA" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="75E69C84" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(evaluate) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C438896" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2B0F688B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(depository)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="3CC57853" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="21ED8837" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BCBE3EB" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...16 lines deleted...]
-              <w:t>Issuance of UN Certificate (when applic.)</w:t>
+          <w:p w14:paraId="3AEE2B3A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issuance of UN Certificate (when </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>applic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37F38F7B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="5DFD30F3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15D424BF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="554BD529" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06927CAC" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="593D5B89" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="3B54711A" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="2B163823" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EA5D793" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="308F599B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Travel authorization (PT.8/TA) for missions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B4C10EC" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="066D6EEC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">x </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70320493" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2F44FE85" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(traveler duty to fill it in) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49E6693F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="04E5034B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27607AD1" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="60BC18F4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00435ECB" w14:paraId="0354D27C" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="64972D45" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3183CFBB" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0E7454FC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mission Travel Insurance / Visas (where necessary)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28C5183E" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1FECF8DA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C3FDE2A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="61138A9A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293AAA5B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="45B913C1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(issue PT.8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AA62845" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00826551" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="6837BCD6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3D5442E5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-              <w:t>(provide Visa Support Letter)) </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Visa Support Letter)) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="41EF4DEE" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="4BDBDD1E" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="681B88DB" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="16B0A75B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Processing of UNDSS Security clearance (via online TRIP system)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="035E210A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="12110822" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D264131" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3271AB10" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F9FD65B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="4DBC4CD1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(verify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="5AE0C62B" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="239851CC" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="148D7A61" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4CBEB704" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Issuance of UN badge / ID card</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="129CA9B1" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="4B7FFC9A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F26A599" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="080A8C38" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28AB9E33" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="17B205E1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="20B9E884" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="74F15CFA" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C1F4FEF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2586B669" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Insurance for malicious acts and service-incurred injuries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="584A8EBD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3C108F92" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F52DFDF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="62609B12" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69634779" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2F29E2DF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="01F2F7AD" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="35527F0B" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1719D796" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6A88C619" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medical evacuation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="557061D8" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1C24A0D9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="536678D4" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="443B70A9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D36434C" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="375DD657" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">x </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45C06BC3" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="25F4A45E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(may facilitate at cost)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="63503CD7" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="5F36F1C2" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61146789" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="38E09B1E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNDSS reporting and Security relocation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66D4DBBF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1BABAABD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(adhere to UNDSS procedures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EFF0B3A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="23C1CA29" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="695E6591" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="5C7554E5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">x </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="656B600A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1C46B268" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(may facilitate at cost) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="3C0DC8D1" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="4EBE670D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="183B02D0" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="59E57F3C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General advice to PARTNER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AE79EF6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="544EFFE1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12C9FC17" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="75BB47D5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69D8C516" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2CBFA234" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="303DC7A2" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="56EE6F94" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77DDBC02" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="79844678" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>General advice to PPSA (regarding contractual matters and entitlements)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1082A0E0" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="6290673F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E62667F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="58D5CD41" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20030E06" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1D3009A3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="5F7A9598" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="4EC69584" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="92"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D206851" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="143B77E8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Grievances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F4EDCCA" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="4873AB6A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F792AC4" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1883DAD3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="266A84EF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="156E97E9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="179C10B6" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="6D86C81D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CC9E113" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3362DAEC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67CC9594" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="72754DC6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E933C63" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="19358E0F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(carry out)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618071D6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="369782EE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D46FAC">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>(implement recommendations) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1E34AAD3" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="2BD13B3D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B7F0B3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Protection against Retaliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="399A0015" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64020589" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9B45CA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="02A282E1" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="5FE5E12B" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="658A1088" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...15 lines deleted...]
-              <w:t>Liabilities resulting from PPSA Holders‘ performance or service</w:t>
+          <w:p w14:paraId="14DA595F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liabilities resulting from PPSA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Holders‘ performance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CA90DDD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="17A34C8F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C85DD07" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="6EBCC284" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="367D5E96" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="5A7F4779" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="565E6976" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="5A56CEEE" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F8391CF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="10FC2443" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Budget / Installments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="657D8226" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3407D88F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AF6D562" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="2C0BC4F6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A64C175" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="5A8FD121" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="77CE92AE" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="114FDAD3" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F00CA66" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4F4D6889" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial reporting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C61B8E4" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="67B03512" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BFEFD30" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="6DF0E38E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7043E5AA" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="4D56ADA1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1EF15CA2" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="427E6C7D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ADE1B04" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3F8A8241" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Repository of the SLAs and PPSA files</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45BF4165" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="3FB3DAE5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="553C8A78" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="71E15084" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E990213" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="6BDAC32C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="27FAF805" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="60EF932D" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0714DAD8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Initial Travel Arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="461C455E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="459E0A21" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF76BCE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156712" w:rsidRPr="00D46FAC" w14:paraId="1EAF9979" w14:textId="77777777" w:rsidTr="000C4669">
+      <w:tr w:rsidR="00884F62" w:rsidRPr="00884F62" w14:paraId="1E795EE0" w14:textId="77777777" w:rsidTr="00725318">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4013" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6209A597" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="61EE2147" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Partner satisfaction surveys </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27228087" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="077F8B45" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71A97961" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="430E8DD0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA2833D" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="206343CC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(PARTNER to request) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E917E86" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="000C4669">
-            <w:pPr>
+          <w:p w14:paraId="1B2CBDC8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="519F72AD" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="31397A36" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0512445C" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D52FA0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1590DB6E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713EB751" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0B8CA6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1F7745" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2F9066" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C3561F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCBBE86" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C58FDAA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D081437" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FC30F6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEF22F0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031C154D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6769E2B8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642B8C14" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA7FB97" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB86833" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F038AA5" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042D9ACB" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B380E17" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307B3480" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D3C7E8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2672108F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB05E48" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290868AA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB83A48" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11532ABC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61658F59" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB8D61B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151C5E53" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F6A4BD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E46E52" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A9C6EF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D41BFB4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1208878A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C447FB7" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE4845F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc62655453"/>
-      <w:r w:rsidRPr="007804BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex 2 – Request for Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="4BB6F1C6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44661AC9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>REQUEST FOR SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1E7367" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573DFCD9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request No: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  Date: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001A0726" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0190E904" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PARTNER</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...71 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-UNDP HR SUPPORT SERVICES AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F47F860" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77104C62" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dear [insert name of the responsible UNDP official],</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6486B8F6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00653B19">
-[...553 lines deleted...]
-    <w:p w14:paraId="796596F6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00653B19">
+    <w:p w14:paraId="474F3207" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="495D6383" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00653B19">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PARTNER hereby submits this Request for Services (hereinafter referred to as “Request”) pursuant to the PARTNER-UNDP HR Support Services Agreement of [insert date] (hereinafter referred to as the "Agreement") between PARTNER and UNDP, the provisions of which shall apply to this Request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443F1C12" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please find attached </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4424BD19" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the names, titles, terms of reference, vendor forms, and budget and fee details of the individuals to be contracted under PPSA we request UNDP to engage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50774AC3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7BFD26" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Terms of Reference, titles, budget (including the PPSA fees) of the individuals PARTNER requests UNDP to hire under PPSA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAB5A45" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purposes of implementing the Services, PARTNER shall make available USD [insert amount in numbers] ([insert amount in words] United States Dollars) in accordance with the budget attached hereto. Only those expenditures for which provision has specifically been made in writing shall be made by UNDP. The total sum made available to UNDP under this Request includes UNDP’s direct and indirect costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB2DD22" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDA59EA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Services shall commence on [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] or upon receipt by UNDP of the first instalment from PARTNER, whichever comes later. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B82387" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7837AA63" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If, during the period covered by this Request, it is considered advisable to revise or vary any terms of this Request, then such a revision or variation shall only be made with the written consent of the Parties hereto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A908896" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D49644" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTNER confirms that when pre-selecting personnel pursuant to this Request, it has complied with its applicable internal practices. PARTNER also recognizes that since pre-selection is outside of UNDP’s control, UNDP shall not be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accountable, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otherwise carry any liability for the performance of these personnel except for those related to contract administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27959C40" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yours sincerely, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31980C28" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31172A42" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name, title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BCE3A4" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PARTNER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4975F739" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreed on behalf of UNDP:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9A2E15" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE6B672" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name, title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F1EC95" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530E00AC" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Date: __</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Toc62655454"/>
+    </w:p>
+    <w:p w14:paraId="6997F311" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BA3A28" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3C9994" w14:textId="34694649" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex 3 – Pre-selection letter template</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="3EDCAD77" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F77AE2" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Addressed to UNDP BU that signed the Partner Agreement]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3202F9" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A8E040" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTNER hereby requests UNDP to issue a PPSA, in accordance with the [Partner Agreement between UNDP and [PARTNER] dated XXXX, to the following individuals identified and selected by PARTNER, to be contracted by UNDP on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PPSA :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="71AFD043" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D59274" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Name], [Position], [Budget]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBF7414" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1C602636" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Name], [Position], [Budget]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA6B6B1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BB77CF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(the “pre-selected candidate(s)”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BFB4D6" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...27 lines deleted...]
-    <w:p w14:paraId="283D7E9F" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
+    <w:p w14:paraId="17F017AE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C93760" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTNER confirms that, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selecting the above individuals, it has complied with its applicable internal rules, regulations and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725E592B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5162"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2F6CC8" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="288FAF73" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Furthermore, since the pre-selection is outside UNDP’s control, PARTNER recognizes and agrees that UNDP shall not be accountable, or otherwise carry any liability, for the performance of the pre-selected individuals. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686D1862" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...61 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2B4A86C0" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65204186" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PARTNER acknowledges and agrees that UNDP will conduct due diligence checks on the pre-selected candidates prior to issuing PPSA(s) to such pre-selected candidate(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reserves the right to refuse to issue and/or administer contracts if the pre-selected candidate(s) fails the due diligence checks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217EA05A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DA5B0A" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E346E8" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F04243B" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2A23F592" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>On behalf of PARTNER:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEEB70A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...34 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="409099DD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066B7EA1" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E59F48" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>On behalf of UNDP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F043F71" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="581C8138" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5102AEBD" w14:textId="677CF747" w:rsidR="00156712" w:rsidRPr="007804BE" w:rsidRDefault="00156712" w:rsidP="00D46FAC">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="5896290B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-720"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc62655455"/>
-      <w:r w:rsidRPr="007804BE">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Annex 4 </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Letter template for UNDP-supported selections for Partner Personnel projects (for cases where the recruitment is conducted following UNDP practice)</w:t>
+        <w:t>Annex 4 – Letter template for UNDP-supported selections for Partner Personnel projects (for cases where the recruitment is conducted following UNDP practice)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="6EF65695" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-      <w:pPr>
+    <w:p w14:paraId="13B173D3" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...28 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B51D8D" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543B7107" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Addressed to UNDP BU that signed the Partner Agreement]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210E37CF" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...60 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="076C0C56" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5721FD35" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFBBC69" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PARTNER hereby requests UNDP to issue a PPSA, in accordance with the [Partner Agreement between UNDP and [PARTNER] to communicate its selection of the following personnel to be contracted by UNDP on PPSA further to the [SLA] between the Parties dated [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D77E009" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADA9596" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Name], [Position], [Budget]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A630034" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7EA94693" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Name], [Position], [Budget]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430BBA9C" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3F056040" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4A51FD" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PARTNER acknowledges that UNDP has confirmed that the selection process undertaken to identify the above individuals has been conducted by UNDP in accordance with UNDP’s internal practice. PARTNER has relied on the selection process conducted by UNDP in confirming the selection of the above individual(s) to be issued a PPSA by UNDP on behalf of the PARTNER.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC" w:rsidDel="00FC4A13">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62" w:rsidDel="00FC4A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">PARTNER recognizes and agrees that UNDP shall not be accountable, or otherwise carry any liability, for the performance of the selected individuals. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696F9AA4" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...61 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:p w14:paraId="5A382F79" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3882299F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTNER acknowledges and agrees that UNDP will conduct due diligence checks on the pre-selected candidates prior to issuing PPSA(s) to such pre-selected candidate(s), and reserves the right to refuse to issue and/or administer contracts of candidate(s) that fails the due diligence checks  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74838B7B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758ADBE6" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73067E83" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6B230E3F" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B306372" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3AE6854B" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>On behalf of PARTNER:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A63EFFE" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="38945235" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D228B6E" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214BBC13" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FAC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00884F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>On behalf of UNDP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76573D3A" w14:textId="77777777" w:rsidR="00156712" w:rsidRPr="00D46FAC" w:rsidRDefault="00156712" w:rsidP="00156712">
-[...24 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="717AF8D2" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A87AEA" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10518C0C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00884F62" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00884F62" w:rsidSect="00884F62">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1576E9C9" w14:textId="77777777" w:rsidR="00886257" w:rsidRDefault="00886257" w:rsidP="006A295A">
+    <w:p w14:paraId="181EC6D8" w14:textId="77777777" w:rsidR="00736130" w:rsidRDefault="00736130" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="503934F0" w14:textId="77777777" w:rsidR="00886257" w:rsidRDefault="00886257" w:rsidP="006A295A">
+    <w:p w14:paraId="0EB569D9" w14:textId="77777777" w:rsidR="00736130" w:rsidRDefault="00736130" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...10 lines deleted...]
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4150DD55" w14:textId="0EE2AF48" w:rsidR="000C4669" w:rsidRPr="00BF5D43" w:rsidRDefault="000C4669">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49B6E4CE" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF5D43">
+  </w:p>
+  <w:p w14:paraId="37EAFBC5" w14:textId="590902A2" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00884F62">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
+      <w:t xml:space="preserve">Effective Date: 15/02/2021 </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...23 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1741753060"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00826551">
+        <w:r w:rsidRPr="00884F62">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="73533141" w14:textId="77777777" w:rsidR="000C4669" w:rsidRDefault="000C4669">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AC29E55" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="59956F17" w14:textId="126C939E" w:rsidR="000C4669" w:rsidRPr="00BF5D43" w:rsidRDefault="000C4669">
+  <w:p w14:paraId="6740EBEF" w14:textId="77777777" w:rsidR="00884F62" w:rsidRPr="00884F62" w:rsidRDefault="00884F62">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Effective Date:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="588976823"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:date w:fullDate="2021-02-15T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00826551">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00884F62">
           <w:t>15/02/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00BF5D43">
+    <w:r w:rsidRPr="00884F62">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="935481089"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00826551">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00884F62">
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01EAE069" w14:textId="77777777" w:rsidR="00886257" w:rsidRDefault="00886257" w:rsidP="006A295A">
+    <w:p w14:paraId="2BE44558" w14:textId="77777777" w:rsidR="00736130" w:rsidRDefault="00736130" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D6E2C8" w14:textId="77777777" w:rsidR="00886257" w:rsidRDefault="00886257" w:rsidP="006A295A">
+    <w:p w14:paraId="4736BEFC" w14:textId="77777777" w:rsidR="00736130" w:rsidRDefault="00736130" w:rsidP="00884F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7FB40B86" w14:textId="6B2764A4" w:rsidR="000C4669" w:rsidRDefault="000C4669" w:rsidP="00BF5D43">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EDE3D06" w14:textId="5ED98CF1" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00884F62">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
+      <w:t xml:space="preserve">                         </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC9B88D" wp14:editId="4E8BFAF5">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C8524B" wp14:editId="64B48112">
+          <wp:extent cx="256390" cy="502920"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="4472" b="16848"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="295482" cy="579601"/>
+                    <a:ext cx="260069" cy="510136"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1FD6F694" w14:textId="77777777" w:rsidR="000C4669" w:rsidRDefault="000C4669" w:rsidP="00BF5D43">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A18AC95" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA1187A" wp14:editId="7B34F069">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22AAFB6F" wp14:editId="147C973C">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14BE3C06" w14:textId="77777777" w:rsidR="000C4669" w:rsidRDefault="000C4669" w:rsidP="00BF5D43">
+  <w:p w14:paraId="4FA1BF52" w14:textId="77777777" w:rsidR="00884F62" w:rsidRDefault="00884F62" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062F6B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="517A3B56"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15881,165 +18393,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32C14932"/>
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35802C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1728E38"/>
     <w:lvl w:ilvl="0" w:tplc="61545178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16108,51 +18505,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F0B2F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0946D6A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16221,51 +18618,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3E55B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77102EC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16311,51 +18708,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F26051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="986A95EA"/>
     <w:lvl w:ilvl="0" w:tplc="40AA2F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -16402,51 +18799,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A720C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBB6B5FE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16488,51 +18885,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FB86744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C270F17E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16601,51 +18998,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FDF11D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="734805AC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16714,51 +19111,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78AE7B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B169462"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -16803,51 +19200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D9479AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07B2A1C6"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16893,51 +19290,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EB8269B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D72354E"/>
     <w:lvl w:ilvl="0" w:tplc="3AC27E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16987,384 +19384,196 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="182674746">
+  <w:num w:numId="1" w16cid:durableId="187912340">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1396396810">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="862861509">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1477643766">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1532644060">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="489640106">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="187912340">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="7" w16cid:durableId="951671270">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1752236424">
+  <w:num w:numId="8" w16cid:durableId="1752236424">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="314918548">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="104233684">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1440293837">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="314918548">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="12" w16cid:durableId="1630012405">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="104233684">
-[...8 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="311564922">
+  <w:num w:numId="13" w16cid:durableId="311564922">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...190 lines deleted...]
-    <w:rsid w:val="00FF3C53"/>
+    <w:rsidRoot w:val="00884F62"/>
+    <w:rsid w:val="003D5987"/>
+    <w:rsid w:val="00736130"/>
+    <w:rsid w:val="00884F62"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18ABF5AB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F7173E27-DD42-4A04-B125-DB1869A1851E}"/>
+  <w14:docId w14:val="2D78D65B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{61EC3585-1779-4BBF-9963-E556F06537C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17409,51 +19618,51 @@
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17703,2550 +19912,981 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00884F62"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="-720"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F27C59"/>
+    <w:rsid w:val="00884F62"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="00884F62"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
-[...2 lines deleted...]
-    <w:rsid w:val="006A295A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageTitle">
-    <w:name w:val="Front Page Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006A295A"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
     <w:pPr>
-      <w:spacing w:before="180"/>
-      <w:jc w:val="right"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00884F62"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...72 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00884F62"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00884F62"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00884F62"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="00884F62"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-    </w:rPr>
-[...159 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00156712"/>
+    <w:rsid w:val="00884F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...105 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...263 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...673 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>20419</Characters>
+  <Pages>14</Pages>
+  <Words>3578</Words>
+  <Characters>20395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
+  <Lines>169</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23954</CharactersWithSpaces>
+  <CharactersWithSpaces>23926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Esperanza M Garcia</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>