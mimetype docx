--- v0 (2025-10-10)
+++ v1 (2026-06-03)
@@ -1,63 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0ADF5633" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="34FA9B53" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Recovery of Overpayments </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D258CDB" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -125,325 +116,324 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF18612" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006049D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Overpayments:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Payments made by the Organization to a staff member in excess of their salary, benefits and entitlements under the UN Staff Regulations and Staff Rules and relevant </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Payments made by the Organization to a staff member in excess of their salary, benefits and entitlements under the UN Staff Regulations and Staff Rules and relevant policies;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3BB123D3" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006049D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Advances</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Advance payments </w:t>
       </w:r>
       <w:r w:rsidRPr="007B0F0D">
         <w:t xml:space="preserve">received by a staff member from the Organization </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">that are authorized under the UN Staff Regulations and Staff Rules and relevant </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="15B833D7" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="006049D3" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+        <w:t>that are authorized under the UN Staff Regulations and Staff Rules and relevant policies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A97EF1" w14:textId="53AE2E75" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="002A097E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="006049D3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Monthly payments</w:t>
       </w:r>
       <w:r>
         <w:t>: Monthly earnings of a staff member less payroll deductions, excluding those deductions made at the request of the staff member for payment to the United Federal Credit Union (UNFCU) or a similar institution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A97EF1" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
-[...6 lines deleted...]
-    <w:p w14:paraId="3F77DA76" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="3F77DA76" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="002A097E" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Applicability </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7404C4D2" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FF91F7" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="688F9D4D" w14:textId="160B9246" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="002A097E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The present policy applies to all staff members governed by the UN Staff Regulations and Staff Rules, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060390E">
+        <w:t>staff members</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> who have been separated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68927474" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="002A097E" w:rsidRDefault="00A43036" w:rsidP="002A097E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discovery of Overpayment  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558A6C0B" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5FBD09" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The present policy applies to all staff members governed by the UN Staff Regulations and Staff Rules, including </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="558A6C0B" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+        <w:t xml:space="preserve">When the Organization discovers that an overpayment has been made, the office responsible for the determination and administration of the entitlement will immediately notify the staff member and process the recovery. That office will keep a record of such notification.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E3D059" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5FBD09" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="0FBCA427" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When the Organization discovers that an overpayment has been made, the office responsible for the determination and administration of the entitlement will immediately notify the staff member and process the recovery. That office will keep a record of such notification.  </w:t>
-[...20 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">If a staff member discovers that an overpayment has occurred, they must notify immediately:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F21A06" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDD3850" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>If an internationally recruited staff member stationed outside New York, the Copenhagen HR Specialist serving the duty station; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC630A0" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="3DC630A0" w14:textId="54F735BC" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="002A097E">
       <w:pPr>
         <w:spacing w:after="239" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7744429D" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a locally recruited staff member stationed outside New York, the HR focal point at the duty station; or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BC6EBC" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="27F0D2C7" w14:textId="548C8A93" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="002A097E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If an internationally or locally recruited staff member stationed in New York, the Copenhagen HR Specialist serving the organizational unit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F0D2C7" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
-[...9 lines deleted...]
-    <w:p w14:paraId="5CD2E3C6" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="5CD2E3C6" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="002A097E" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Amounts to be recovered </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217907B6" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B29905B" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>Overpayments will normally be recovered in full. However, when the HR Specialist or Resident Representative</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> that the overpayment resulted from an administrative error on the part of the Organization and that the staff member was unaware of or could not reasonably have been expected to be aware of the overpayment, recovery of the overpayment will be limited to the amounts paid during the </w:t>
+        <w:t xml:space="preserve">Overpayments will normally be recovered in full. However, when the HR Specialist or Resident Representative, as the case may be, determines that the overpayment resulted from an administrative error on the part of the Organization and that the staff member was unaware of or could not reasonably have been expected to be aware of the overpayment, recovery of the overpayment will be limited to the amounts paid during the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>two-year period prior</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4493D896" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E8D10C" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -478,257 +468,258 @@
         <w:t>paragraph 6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above), if earlier. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5136CBCC" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2161" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E353DE8" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Any overpayment </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the same entitlement that may be made </w:t>
+        <w:t xml:space="preserve">Any overpayment in excess of the same entitlement that may be made </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the date of notification will be recovered in full. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B94BD3B" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342C5301" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="23792DA6" w14:textId="3E84B1A5" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="002A097E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>The two-year limitation provided in paragraph 7 will not apply when the facts indicate that the overpayment was due to the submission of erroneous, fraudulent or incomplete information, or misrepresentation by the staff member.  In such cases, the overpayment will be recovered in full.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23792DA6" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
-[...12 lines deleted...]
-    <w:p w14:paraId="7AD8FC70" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="7AD8FC70" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="002A097E" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Method of Recovery  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71594B4C" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AA9122" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>An overpayment that creates a debt to the Organization on the part of the staff member will normally be recovered immediately by means of deductions from salaries, wages, and other emoluments payable under the UN Staff Regulations and UN Staff Rules.  However, the HR Specialist or the Resident Representative</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> agree with the staff member who has received overpayments on:  </w:t>
+        <w:t xml:space="preserve">An overpayment that creates a debt to the Organization on the part of the staff member will normally be recovered immediately by means of deductions from salaries, wages, and other emoluments payable under the UN Staff Regulations and UN Staff Rules.  However, the HR Specialist or the Resident Representative, as the case may be, may agree with the staff member who has received overpayments on:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8E75D4" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2161" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474B33DC" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Alternative means of repaying the amount due, such as payment by bank</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57160">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">transfer, bank cheque or personal cheque from the staff member; or  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1163DA" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00DA5B5B" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recovery in monthly instalments </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5B5B">
         <w:t xml:space="preserve">subject to the contract expiry date of the staff member; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55306F5F" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Other methods of recovery at the disposal of the Organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2D6CCC" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FB3AD6A" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>The agreement on the method of recovery of an overpayment must include a written undertaking that if the staff member separates from service prior to full reimbursement of the debt owed to the Organization, any outstanding balance shall be recovered in full against the staff member’s final emoluments or those paid to the staff member by another UN Common System Organization. Any balance that exceeds the final emoluments due to the staff member must be paid immediately and in full prior to separation.</w:t>
+        <w:t xml:space="preserve">The agreement on the method of recovery of an overpayment must include a written undertaking that if the staff member separates from service prior to full reimbursement of the debt owed to the Organization, any outstanding balance shall be recovered in full against the staff member’s final emoluments or those paid to the staff member by </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>another UN Common System Organization. Any balance that exceeds the final emoluments due to the staff member must be paid immediately and in full prior to separation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B10BD82" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="705" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C4303C3" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="21F41A05" w14:textId="039FD53F" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="002A097E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the absence of an agreement with the staff member on the method of recovery, the Organization may choose to recover such debt using any method of recovery at its disposal.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE03E9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F41A05" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
+    <w:p w14:paraId="2C9704EA" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="002A097E" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A097E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Responsibility for Recovery  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A44958" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119E81A0" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The HR Specialist or the Resident Representative, as the case may be, are responsible for ensuring that overpayments are recovered in full.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DF83A3" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
@@ -738,133 +729,140 @@
     <w:p w14:paraId="01C9B3A6" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="253" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B05F6C">
         <w:t>Where there is indication that the full amount is not likely to be recovered, the matter sh</w:t>
       </w:r>
       <w:r>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00B05F6C">
         <w:t xml:space="preserve"> be escalated to the Director, OHR and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B05F6C">
         <w:t>the UNDP Comptroller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FD99F5" w14:textId="77777777" w:rsidR="00A43036" w:rsidRDefault="00A43036" w:rsidP="00A43036">
-[...27 lines deleted...]
-    <w:p w14:paraId="0E927C7D" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="00A43036"/>
+    <w:p w14:paraId="0E927C7D" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="002A097E">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="24BE7B0A" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="00A43036"/>
     <w:p w14:paraId="3A82E7E1" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="00A43036"/>
     <w:p w14:paraId="4B0673E3" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="00A43036"/>
     <w:p w14:paraId="51989A70" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="00A43036"/>
     <w:p w14:paraId="6669A5C2" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="00A43036"/>
-    <w:p w14:paraId="7E08F2F7" w14:textId="77777777" w:rsidR="00A43036" w:rsidRPr="00620CEF" w:rsidRDefault="00A43036" w:rsidP="00A43036"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="687DDA11" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRDefault="00A31C56"/>
+    <w:p w14:paraId="687DDA11" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRDefault="00A31C56" w:rsidP="002A097E">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00A31C56" w:rsidSect="00A43036">
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1121" w:right="1796" w:bottom="726" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3C0EA68F" w14:textId="77777777" w:rsidR="00CB4C6E" w:rsidRDefault="00CB4C6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5DFDE626" w14:textId="77777777" w:rsidR="00CB4C6E" w:rsidRDefault="00CB4C6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EA5392A" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1521D631" w14:textId="77777777" w:rsidR="00381B5B" w:rsidRDefault="00381B5B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2EA5392A" w14:textId="759FF909" w:rsidR="00282551" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -906,89 +904,111 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Effective Date: </w:t>
-[...2 lines deleted...]
-      <w:t>0</w:t>
+      <w:t>Effective Date: 0</w:t>
     </w:r>
     <w:r w:rsidRPr="00620CEF">
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:t>/01</w:t>
     </w:r>
     <w:r w:rsidRPr="00620CEF">
       <w:t>/202</w:t>
     </w:r>
     <w:r>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00620CEF" w:rsidDel="00620CEF">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:r w:rsidRPr="00620CEF">
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00620CEF" w:rsidDel="00620CEF">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5E31EB29" w14:textId="77777777" w:rsidR="00CB4C6E" w:rsidRDefault="00CB4C6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="67CCE2F5" w14:textId="77777777" w:rsidR="00CB4C6E" w:rsidRDefault="00CB4C6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="282D40A7" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00BA4635">
+  <w:p w14:paraId="282D40A7" w14:textId="77777777" w:rsidR="00282551" w:rsidRDefault="00000000" w:rsidP="00BA4635">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68777817" wp14:editId="4A46FF8B">
           <wp:extent cx="309776" cy="597159"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
@@ -1003,51 +1023,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="313628" cy="604584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6B16205B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6B16205B" w14:textId="77777777" w:rsidR="00282551" w:rsidRDefault="00282551">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E25F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EBC7C94"/>
     <w:lvl w:ilvl="0" w:tplc="C69275BC">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -1878,114 +1898,128 @@
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1687561232">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1976713838">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="836071072">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1014108127">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A43036"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="00282551"/>
+    <w:rsid w:val="002A097E"/>
+    <w:rsid w:val="00381B5B"/>
+    <w:rsid w:val="0040786A"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="009D5DD8"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A43036"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00CB4C6E"/>
     <w:rsid w:val="00DE0669"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00F036CA"/>
+    <w:rsid w:val="00FA3FBB"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42601BF9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{83C22472-F0FC-4E77-B667-5F5891F13CC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2736,50 +2770,51 @@
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A43036"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A43036"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:ind w:left="730" w:hanging="370"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A43036"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
@@ -2919,62 +2954,79 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A43036"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A43036"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00381B5B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3234,57 +3286,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4132</Characters>
+  <Pages>3</Pages>
+  <Words>719</Words>
+  <Characters>4102</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4847</CharactersWithSpaces>
+  <CharactersWithSpaces>4812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>