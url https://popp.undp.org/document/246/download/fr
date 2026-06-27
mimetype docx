--- v0 (2025-10-23)
+++ v1 (2026-06-27)
@@ -1,63 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2DC20608" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="234"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="076E3488" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -314,56 +307,58 @@
               <w:spacing w:before="1" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:t>Codes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A86DF75" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>fonds</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43375D53" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01840" w14:paraId="1C1A6F10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
@@ -1258,51 +1253,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Dispensaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E2E145" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="78"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E8EDE8" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E39C0F9" w14:textId="28C03302" w:rsidR="00A01840" w:rsidRDefault="00000000" w:rsidP="00240C77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="838"/>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="1433"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Lors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
@@ -1537,74 +1532,58 @@
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487178752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="520373AF" wp14:editId="6979F22A">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="520373AF" wp14:editId="6979F22A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1216660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="73660" cy="170180"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Graphic 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="73660" cy="170180"/>
                         </a:xfrm>
@@ -1631,66 +1610,66 @@
                               <a:lnTo>
                                 <a:pt x="73659" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3F1796CC" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:95.8pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-16137728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAOIKo97bAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNyo0yCVEuJUFMGFEy0I1JsTL3EgXkexWyd/z3KC24xmNPPKzeR6ccIxdJ4ULBcZ&#10;CKTGm45aBW+vT1drECFqMrr3hApmDLCpzs9KXRifaIenfWwFj1AotAIb41BIGRqLToeFH5A4+/Sj&#10;05Ht2Eoz6sTjrpd5lq2k0x3xg9UDPlhsvvdHp2CXHg9mXps5vW8/7Fc6tNvn+kWpy4vp/g5ExCn+&#10;leEXn9GhYqbaH8kE0bO/Xa64qiAHwXGeXbOoWdxkIKtS/uevfgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD6FMWOIgIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDiCqPe2wAAAAcBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="02DA0401" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:95.8pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAOIKo97bAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNyo0yCVEuJUFMGFEy0I1JsTL3EgXkexWyd/z3KC24xmNPPKzeR6ccIxdJ4ULBcZ&#10;CKTGm45aBW+vT1drECFqMrr3hApmDLCpzs9KXRifaIenfWwFj1AotAIb41BIGRqLToeFH5A4+/Sj&#10;05Ht2Eoz6sTjrpd5lq2k0x3xg9UDPlhsvvdHp2CXHg9mXps5vW8/7Fc6tNvn+kWpy4vp/g5ExCn+&#10;leEXn9GhYqbaH8kE0bO/Xa64qiAHwXGeXbOoWdxkIKtS/uevfgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD6FMWOIgIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDiCqPe2wAAAAcBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487179264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="064C1D30" wp14:editId="31086B71">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="064C1D30" wp14:editId="31086B71">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1493519</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="73660" cy="170180"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Graphic 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="73660" cy="170180"/>
                         </a:xfrm>
@@ -1717,481 +1696,462 @@
                               <a:lnTo>
                                 <a:pt x="73659" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4A531954" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:117.6pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-16137216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAISO1V7cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoQ4BShTgVRXDhRAsC9ebESxyI11Hs1snfs5zgNqsZzb4p15PrxRHH0HlScLnI&#10;QCA13nTUKnh7fbpYgQhRk9G9J1QwY4B1dXpS6sL4RFs87mIruIRCoRXYGIdCytBYdDos/IDE3qcf&#10;nY58jq00o05c7nqZZ9lSOt0Rf7B6wAeLzffu4BRs0+PezCszp/fNh/1K+3bzXL8odX423d+BiDjF&#10;vzD84jM6VMxU+wOZIHoF+dVNzlEWINjOr5e8pGZxm4GsSvmfv/oBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA+hTFjiICAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhI7VXtwAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="698B19D6" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:117.6pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAISO1V7cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoQ4BShTgVRXDhRAsC9ebESxyI11Hs1snfs5zgNqsZzb4p15PrxRHH0HlScLnI&#10;QCA13nTUKnh7fbpYgQhRk9G9J1QwY4B1dXpS6sL4RFs87mIruIRCoRXYGIdCytBYdDos/IDE3qcf&#10;nY58jq00o05c7nqZZ9lSOt0Rf7B6wAeLzffu4BRs0+PezCszp/fNh/1K+3bzXL8odX423d+BiDjF&#10;vzD84jM6VMxU+wOZIHoF+dVNzlEWINjOr5e8pGZxm4GsSvmfv/oBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA+hTFjiICAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhI7VXtwAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00240C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Quantum.Une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> attribution sera créée pour le financement interne du PNUD au titre de sa part </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Quantum.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>des services communs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Une attribution sera créée pour le financement interne du PNUD au titre de sa part des services communs.</w:t>
-[...7 lines deleted...]
-      <w:r>
         <w:t>Par conséquent, un projet de services communs peut faire l'objet de plusieurs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>attributions.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>contribution</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>réelle</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>agences</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>peut</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>reçue</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>espèces</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>via</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reçus </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>miscelanous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ou</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>autorisée</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>partir</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'autres</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sources</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>telles</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SCA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(Service</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Clearing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Account</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>qui mettra</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>jour</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>budgets</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>GL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(cash)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>services</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>communs.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Tout</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>transfert</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>coût/dépense</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00240C77">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>entre différents projets nécessitera un transfert de coût de projet dans le module de projet. Cependant, tout transfert de trésorerie entre des combinaisons de fonds/donateurs peut être géré par des journaux manuels de GL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38ACFEAD" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="37"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB3142E" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="837"/>
           <w:tab w:val="left" w:pos="839"/>
@@ -2449,51 +2409,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>besoins du rapport, la part de chaque agence participante dans le coût d'un service particulier doit être représentée par le fonds et le donateur sous le produit ou l'activité correspondant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Chaque agence doit fournir le plan comptable complet (par exemple, l'autorisation de paiement avec le numéro d'obligation non liquidée (ULO) pour les agences non Quantum) où le coût doit être imputé</w:t>
+        <w:t xml:space="preserve">Chaque agence doit fournir le plan comptable complet (par exemple, l'autorisation de paiement avec le numéro d'obligation non liquidée (ULO) pour les agences </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>non Quantum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>) où le coût doit être imputé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>financer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3558,69 +3526,71 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>confusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F596141" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00A01840" w:rsidSect="005C64B4">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1880" w:right="0" w:bottom="940" w:left="1320" w:header="720" w:footer="745" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32F4D175" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="839" w:right="1123"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>d'obtenir</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>une</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>image</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4010,83 +3980,82 @@
         <w:t>commun</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7C9C5E" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A87BE75" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="58"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="right"/>
+        <w:tblInd w:w="545" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8100"/>
+        <w:gridCol w:w="4488"/>
         <w:gridCol w:w="108"/>
         <w:gridCol w:w="438"/>
         <w:gridCol w:w="666"/>
         <w:gridCol w:w="108"/>
         <w:gridCol w:w="556"/>
-        <w:gridCol w:w="212"/>
+        <w:gridCol w:w="2366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A01840" w14:paraId="64CC3A8F" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="64CC3A8F" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="2146"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64A24F2A" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="exact"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4264,74 +4233,74 @@
               <w:t>(en</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="159E76B5" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="3030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B3CC130" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487179776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B0E9FF3" wp14:editId="6B1AF535">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B0E9FF3" wp14:editId="6B1AF535">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>68573</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>935</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="487680" cy="342900"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Group 8"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="487680" cy="342900"/>
                                 <a:chOff x="0" y="0"/>
@@ -4379,153 +4348,151 @@
                                         <a:pt x="487680" y="170180"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="E6E6E6"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="590895F2" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.4pt;margin-top:.05pt;width:38.4pt;height:27pt;z-index:-16136704;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="487680,342900" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrn7sijwIAAH4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVWtv2yAU/T5p/wHxfXWS9ZFYdaqpj2hS&#10;1VZqp30mGD80zGVA4vTf74KN7bbbpHWKZF/M4XLuuQdyfnFoJNkLY2tQGZ0fzSgRikNeqzKj355u&#10;Pi0psY6pnElQIqPPwtKL9ccP561OxQIqkLkwBJMom7Y6o5VzOk0SyyvRMHsEWiicLMA0zOHQlElu&#10;WIvZG5ksZrPTpAWTawNcWItfr7pJug75i0Jwd18UVjgiM4rcXHia8Nz6Z7I+Z2lpmK5q3tNg72DR&#10;sFrhpkOqK+YY2Zn6Taqm5gYsFO6IQ5NAUdRchBqwmvnsVTUbAzsdainTttSDTCjtK53enZbf7TdG&#10;P+oH07HH8Bb4D4u6JK0u0+m8H5cj+FCYxi/CIsghKPo8KCoOjnD8eLw8O12i7hynPh8vVrNecV5h&#10;W96s4tX1X9clLO02DdQGKq1G79hRHvt/8jxWTIuguvXlPxhS5xldUaJYgw7e9GZZee/4rRHj9etH&#10;tpfy/eoMVbKU76zbCAgys/2tdZ1d8xixKkb8oGJo0PTe7jLY3VGCdjeUoN23nd01c36d750PSTv2&#10;qRra5Gcb2IsnCDjnmxW7ic2cn83m2Fjkg3RHnFQv8Cers5MFJa/xERXfuss+omPiCIjvDoh+ik7D&#10;zeNcfE8xL1hGQHxPgaM3/5hxUvy/oX9LgkuwolPP9yDIOPQFOUw7b0HW+U0tpe+ENeX2UhqyZ9ji&#10;61P/67swgeH5sGnnRB9tIX9GG7fo3IzanztmBCXyq8KD4u/EGJgYbGNgnLyEcHMGExjrng7fmdFE&#10;Y5hRh8f8DuJ5YWm0KPL3gA7rVyr4snNQ1N6/gVvHqB/g2Q1RuOSCEv2F7G/R6Tigxr+N9S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBrlyvV2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5PT8JAEMXv&#10;Jn6HzZh4k21VkJRuCSHqiZgIJobb0A5tQ3e26S5t+fYOJzm+P3nvly5H26ieOl87NhBPIlDEuStq&#10;Lg387D6e5qB8QC6wcUwGLuRhmd3fpZgUbuBv6rehVDLCPkEDVQhtorXPK7LoJ64lluzoOotBZFfq&#10;osNBxm2jn6Nopi3WLA8VtrSuKD9tz9bA54DD6iV+7zen4/qy302/fjcxGfP4MK4WoAKN4b8MV3xB&#10;h0yYDu7MhVeN6EjIw9VXks7fZqAOBqavMegs1bf02R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAa5+7Io8CAAB+BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAa5cr1dsAAAAFAQAADwAAAAAAAAAAAAAAAADpBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
+                    <v:group w14:anchorId="470E7B54" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.4pt;margin-top:.05pt;width:38.4pt;height:27pt;z-index:-251651072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="487680,342900" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrn7sijwIAAH4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVWtv2yAU/T5p/wHxfXWS9ZFYdaqpj2hS&#10;1VZqp30mGD80zGVA4vTf74KN7bbbpHWKZF/M4XLuuQdyfnFoJNkLY2tQGZ0fzSgRikNeqzKj355u&#10;Pi0psY6pnElQIqPPwtKL9ccP561OxQIqkLkwBJMom7Y6o5VzOk0SyyvRMHsEWiicLMA0zOHQlElu&#10;WIvZG5ksZrPTpAWTawNcWItfr7pJug75i0Jwd18UVjgiM4rcXHia8Nz6Z7I+Z2lpmK5q3tNg72DR&#10;sFrhpkOqK+YY2Zn6Taqm5gYsFO6IQ5NAUdRchBqwmvnsVTUbAzsdainTttSDTCjtK53enZbf7TdG&#10;P+oH07HH8Bb4D4u6JK0u0+m8H5cj+FCYxi/CIsghKPo8KCoOjnD8eLw8O12i7hynPh8vVrNecV5h&#10;W96s4tX1X9clLO02DdQGKq1G79hRHvt/8jxWTIuguvXlPxhS5xldUaJYgw7e9GZZee/4rRHj9etH&#10;tpfy/eoMVbKU76zbCAgys/2tdZ1d8xixKkb8oGJo0PTe7jLY3VGCdjeUoN23nd01c36d750PSTv2&#10;qRra5Gcb2IsnCDjnmxW7ic2cn83m2Fjkg3RHnFQv8Cers5MFJa/xERXfuss+omPiCIjvDoh+ik7D&#10;zeNcfE8xL1hGQHxPgaM3/5hxUvy/oX9LgkuwolPP9yDIOPQFOUw7b0HW+U0tpe+ENeX2UhqyZ9ji&#10;61P/67swgeH5sGnnRB9tIX9GG7fo3IzanztmBCXyq8KD4u/EGJgYbGNgnLyEcHMGExjrng7fmdFE&#10;Y5hRh8f8DuJ5YWm0KPL3gA7rVyr4snNQ1N6/gVvHqB/g2Q1RuOSCEv2F7G/R6Tigxr+N9S8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBrlyvV2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5PT8JAEMXv&#10;Jn6HzZh4k21VkJRuCSHqiZgIJobb0A5tQ3e26S5t+fYOJzm+P3nvly5H26ieOl87NhBPIlDEuStq&#10;Lg387D6e5qB8QC6wcUwGLuRhmd3fpZgUbuBv6rehVDLCPkEDVQhtorXPK7LoJ64lluzoOotBZFfq&#10;osNBxm2jn6Nopi3WLA8VtrSuKD9tz9bA54DD6iV+7zen4/qy302/fjcxGfP4MK4WoAKN4b8MV3xB&#10;h0yYDu7MhVeN6EjIw9VXks7fZqAOBqavMegs1bf02R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAa5+7Io8CAAB+BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAa5cr1dsAAAAFAQAADwAAAAAAAAAAAAAAAADpBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
                       <v:shape id="Graphic 9" o:spid="_x0000_s1027" style="position:absolute;width:487680;height:342900;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="487680,342900" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMKyruxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9iGbbg9jVKKXQWuhFrSLeHpvnZnHzsrtJ3eivbwpCj8PMfMPMFtHW4kydrxwreBpl&#10;IIgLpysuFWy/34cTED4ga6wdk4ILeVjM7+9mmGvX85rOm1CKBGGfowITQpNL6QtDFv3INcTJO7rO&#10;YkiyK6XusE9wW8vnLBtLixWnBYMNvRkqTpsfq6AcxOVuZaNtrl+HD7Ps23W7b5V6fIivUxCBYvgP&#10;39qfWsEL/F1JN0DOfwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMKyruxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m487680,170180r-27928,l459752,,,,,170180,,342900r487680,l487680,170180xe" fillcolor="#e6e6e6" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Compte budgéta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01840" w14:paraId="382F57E7" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="382F57E7" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="267"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09EF5DFD" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EF564D0" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="3030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6729585A" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01840" w14:paraId="7EACCCAE" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="7EACCCAE" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="272"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B4BFF47" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -4638,78 +4605,77 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="18D640D3" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
+            <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E81A53B" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01840" w14:paraId="4CB2B14C" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="4CB2B14C" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="267"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46351FFA" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4726,60 +4692,62 @@
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>XB+Autre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>dev.proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F18A1E4" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -4861,78 +4829,77 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="53D092A6" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
+            <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0396D695" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01840" w14:paraId="3F8C1582" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="3F8C1582" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="268"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E48A006" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>FAO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -5155,78 +5122,77 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="52FE7AEE" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
+            <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07BED8B4" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01840" w14:paraId="4359A961" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="4359A961" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="267"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C21E4D4" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>FNUAP</w:t>
             </w:r>
           </w:p>
@@ -5323,78 +5289,77 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3E2F2256" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
+            <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31451C41" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01840" w14:paraId="67742EBB" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="67742EBB" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="268"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61C3B7D1" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>UNDSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5490,78 +5455,77 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="597428D2" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="-15"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
+            <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="584EF0AE" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01840" w14:paraId="0BF2E32C" w14:textId="77777777">
+      <w:tr w:rsidR="00A01840" w14:paraId="0BF2E32C" w14:textId="77777777" w:rsidTr="00240C77">
         <w:trPr>
           <w:trHeight w:val="267"/>
-          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F31AEDF" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
@@ -5616,51 +5580,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A39AC44" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="3030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21927DDA" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0001D3B3" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
@@ -6069,53 +6033,58 @@
         </w:rPr>
         <w:t>à partir du module de facturation Quantum</w:t>
       </w:r>
       <w:r>
         <w:t>) à chaque agence pour le montant total dû pour l'année budgétaire à venir, en énumérant tous les services auxquels l'agence participe, ainsi que sa part</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF55E73" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00A01840" w:rsidSect="005C64B4">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1880" w:right="0" w:bottom="940" w:left="1320" w:header="720" w:footer="745" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C35103D" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="1438"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>respective des coûts.</w:t>
+        <w:t>respective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> des coûts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Sur la base de la facture émise pour les services communs/partagés, les agences résidentes doivent fournir des avances locales (au moins trimestrielles) spécifiquement pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les services auxquels elles participent.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6321,51 +6290,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> QUANTUM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6044833C" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F6B7049" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="15"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BF720B" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2686DB73" w14:textId="6F8252DE" w:rsidR="00A01840" w:rsidRPr="00240C77" w:rsidRDefault="00000000" w:rsidP="00240C77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="1435"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Dans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
@@ -6480,74 +6449,50 @@
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>espèces au bureau de pays du PNUD.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dans ce cas, le paiement est reçu par le bureau de pays et imputé par l'intermédiaire de l'AR sur l'ACO suivant :</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="47A4D5D9" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="150"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="739" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
@@ -6936,56 +6881,58 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29048AB0" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E494706" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C3676CA" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>13920/25/30/35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
@@ -7388,58 +7335,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'agences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>non-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>QUANTUM</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="79655D56" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40BA9F1C" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="1431"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7728,57 +7667,59 @@
               <w:spacing w:line="266" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Donateu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6CE341B7" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="244" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B49A757" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="exact"/>
         <w:sectPr w:rsidR="00A01840" w:rsidSect="005C64B4">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1880" w:right="0" w:bottom="940" w:left="1320" w:header="720" w:footer="745" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13A5999D" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -7864,53 +7805,55 @@
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Selon</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59AAD1BF" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>compte</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>ULO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="093D7D9B" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -8058,56 +8001,58 @@
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EE6A036" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="509D1FC4" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="109"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36D88E7A" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>13920/25/3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CDEA3DB" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
@@ -8128,56 +8073,58 @@
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7440D19C" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75B651B1" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E68F599" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Divers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8838,57 +8785,59 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Montan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="653CDC93" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="exact"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4AACC5"/>
           </w:tcPr>
           <w:p w14:paraId="6AE6EDD5" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Compte</w:t>
@@ -8995,78 +8944,78 @@
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4AACC5"/>
           </w:tcPr>
           <w:p w14:paraId="1AF57FE9" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Donate</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5738CDDB" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>ur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A01840" w14:paraId="0307E5D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23DB62A1" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -9106,56 +9055,58 @@
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D8C76BD" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B3F0CE" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1229AE89" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="112"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>02300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9163,56 +9114,58 @@
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64196AE0" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="112"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E26060E" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="112"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53C30DD1" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:right="47"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>CS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9311,111 +9264,115 @@
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01F5C210" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C2280B5" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62B06FA1" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="112"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25B75619" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="112"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="056EB20F" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="112"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02B1AD0A" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="47"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>CS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -11208,56 +11165,58 @@
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B225C22" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70357890" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E5F2206" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="19"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>04000</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11266,91 +11225,95 @@
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32A927CF" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E68EBB2" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A26C7AF" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CC74B01" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04955BAE" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="109"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Dev.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70EACE7E" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
@@ -11464,146 +11427,152 @@
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17D6FC39" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D96D68C" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EB18969" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="19"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BF13EBC" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="010097FB" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0ED317F5" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="534AC614" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="769DDBD2" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>CS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2106F4B0" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -11715,146 +11684,152 @@
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33BED323" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AB6BCC8" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F75210C" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="19"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>04000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B817B6A" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="516851DF" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A19B2FA" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F3E7EE" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46155766" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Dev.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC6B7E6" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -11963,143 +11938,149 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E7F0592" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A057733" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EBAAC1B" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="19"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="868" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A6953B6" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45BD4708" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="095AD68D" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="113"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CE58E20" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="113"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vôtres</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D8A5697" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="109"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>CS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F28A72A" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
@@ -12727,53 +12708,58 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>agences participantes avant de prendre toute décision de gestion des ressources humaines susceptible d'entraîner une augmentation des coûts. Les prolongations de postes partiellement facturables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D0C2D7" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00A01840" w:rsidSect="005C64B4">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1880" w:right="0" w:bottom="940" w:left="1320" w:header="720" w:footer="745" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ECF8B93" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="45" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="839" w:right="1123"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>et de contrats de personnel ne doivent pas</w:t>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de contrats de personnel ne doivent pas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aller au-delà de la date d'expiration de l'accord de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>services communs concerné.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2A353B" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="38"/>
       </w:pPr>
@@ -14015,101 +14001,111 @@
       </w:pPr>
       <w:r>
         <w:t>Pour s'assurer que les services communs sont correctement inclus dans le recouvrement des coûts, les offices doivent toujours se référer aux accords spécifiques conclus avec les agences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2C10D7" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00A01840">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1136ED93" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05ABCBF2" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C90972A" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F44274D" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRPr="00A61F40" w:rsidRDefault="00B508F2" w:rsidP="00B508F2">
+    <w:p w14:paraId="6F44274D" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRPr="00A61F40" w:rsidRDefault="00B508F2" w:rsidP="00240C77">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:jc w:val="center"/>
+        <w:ind w:right="1470"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61F40">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A4AFA2" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRPr="00A61F40" w:rsidRDefault="00B508F2" w:rsidP="00B508F2">
+    <w:p w14:paraId="24A4AFA2" w14:textId="72267106" w:rsidR="00B508F2" w:rsidRPr="00A61F40" w:rsidRDefault="00240C77" w:rsidP="00240C77">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:jc w:val="center"/>
+        <w:ind w:right="1470"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61F40">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Avertissement: Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="00B508F2" w:rsidRPr="00A61F40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F73A165" w14:textId="15D014CD" w:rsidR="00A01840" w:rsidRDefault="00000000" w:rsidP="00B508F2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3075"/>
           <w:tab w:val="left" w:pos="8371"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043DDA7C" wp14:editId="53F36DA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1216660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>967</wp:posOffset>
                 </wp:positionV>
@@ -14154,51 +14150,51 @@
                               <a:lnTo>
                                 <a:pt x="73659" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0C02DBBA" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:95.8pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAOIKo97bAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNyo0yCVEuJUFMGFEy0I1JsTL3EgXkexWyd/z3KC24xmNPPKzeR6ccIxdJ4ULBcZ&#10;CKTGm45aBW+vT1drECFqMrr3hApmDLCpzs9KXRifaIenfWwFj1AotAIb41BIGRqLToeFH5A4+/Sj&#10;05Ht2Eoz6sTjrpd5lq2k0x3xg9UDPlhsvvdHp2CXHg9mXps5vW8/7Fc6tNvn+kWpy4vp/g5ExCn+&#10;leEXn9GhYqbaH8kE0bO/Xa64qiAHwXGeXbOoWdxkIKtS/uevfgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD6FMWOIgIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDiCqPe2wAAAAcBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="32E12081" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:95.8pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAOIKo97bAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNyo0yCVEuJUFMGFEy0I1JsTL3EgXkexWyd/z3KC24xmNPPKzeR6ccIxdJ4ULBcZ&#10;CKTGm45aBW+vT1drECFqMrr3hApmDLCpzs9KXRifaIenfWwFj1AotAIb41BIGRqLToeFH5A4+/Sj&#10;05Ht2Eoz6sTjrpd5lq2k0x3xg9UDPlhsvvdHp2CXHg9mXps5vW8/7Fc6tNvn+kWpy4vp/g5ExCn+&#10;leEXn9GhYqbaH8kE0bO/Xa64qiAHwXGeXbOoWdxkIKtS/uevfgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD6FMWOIgIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDiCqPe2wAAAAcBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC1CE99" wp14:editId="721F88E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1493519</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>967</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="73660" cy="170180"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -14240,317 +14236,125 @@
                               <a:lnTo>
                                 <a:pt x="73659" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="43C2D049" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:117.6pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAISO1V7cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoQ4BShTgVRXDhRAsC9ebESxyI11Hs1snfs5zgNqsZzb4p15PrxRHH0HlScLnI&#10;QCA13nTUKnh7fbpYgQhRk9G9J1QwY4B1dXpS6sL4RFs87mIruIRCoRXYGIdCytBYdDos/IDE3qcf&#10;nY58jq00o05c7nqZZ9lSOt0Rf7B6wAeLzffu4BRs0+PezCszp/fNh/1K+3bzXL8odX423d+BiDjF&#10;vzD84jM6VMxU+wOZIHoF+dVNzlEWINjOr5e8pGZxm4GsSvmfv/oBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA+hTFjiICAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhI7VXtwAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="35CBFABF" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:117.6pt;margin-top:.1pt;width:5.8pt;height:13.4pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="73660,170180" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FMWOIgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L046LGmNOMXQrsOA&#10;oivQDDsrshwbk02NVGL370fJkRNspw2DAZkyn6jHR9Lr26G14miQGugKuZjNpTCdhrLp9oX8tn14&#10;dy0FedWVykJnCvlqSN5u3r5Z9y43V1CDLQ0KDtJR3rtC1t67PMtI16ZVNANnOnZWgK3yvMV9VqLq&#10;OXprs6v5fJn1gKVD0IaIv96PTrmJ8avKaP+1qsh4YQvJ3HxcMa67sGabtcr3qFzd6BMN9Q8sWtV0&#10;fOkU6l55JQ7Y/BGqbTQCQeVnGtoMqqrRJubA2Szmv2XzUitnYi4sDrlJJvp/YfXT8cU9Y6BO7hH0&#10;D2JFst5RPnnChk6YocI2YJm4GKKKr5OKZvBC88fV++WSpdbsWazmi+socqbydFYfyH82EOOo4yP5&#10;sQZlslSdLD10yUSuZKihjTX0UnANUQqu4W6soVM+nAvkgin6iUg98QjOFo5mCxHmQwrM9sONFCkN&#10;5nlG2O4SyTldoJIvvV2MNmJC2qubwIvDJUB6j8DztX8FTlqmYNoCmfGekHW8cFKCL7/UmsA25UNj&#10;bUiecL+7syiOikX9tAzPie8FLPbBWPrQBDsoX59R9DwthaSfB4VGCvul43YMo5UMTMYuGejtHcQB&#10;jLoj+e3wXaETjs1Ceu6cJ0jNrvLUFMw/AEZsONnBx4OHqgkdE7mNjE4bnpCY/2mawwhe7iPq/M/Z&#10;/AIAAP//AwBQSwMEFAAGAAgAAAAhAISO1V7cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoQ4BShTgVRXDhRAsC9ebESxyI11Hs1snfs5zgNqsZzb4p15PrxRHH0HlScLnI&#10;QCA13nTUKnh7fbpYgQhRk9G9J1QwY4B1dXpS6sL4RFs87mIruIRCoRXYGIdCytBYdDos/IDE3qcf&#10;nY58jq00o05c7nqZZ9lSOt0Rf7B6wAeLzffu4BRs0+PezCszp/fNh/1K+3bzXL8odX423d+BiDjF&#10;vzD84jM6VMxU+wOZIHoF+dVNzlEWINjOr5e8pGZxm4GsSvmfv/oBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA+hTFjiICAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhI7VXtwAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m73659,l,,,170179r73659,l73659,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A01840" w:rsidSect="005C64B4">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1880" w:right="0" w:bottom="280" w:left="1320" w:header="720" w:footer="850" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F992CDD" w14:textId="77777777" w:rsidR="005C64B4" w:rsidRDefault="005C64B4">
+    <w:p w14:paraId="3B8B5BBC" w14:textId="77777777" w:rsidR="00FD17F8" w:rsidRDefault="00FD17F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25124FC9" w14:textId="77777777" w:rsidR="005C64B4" w:rsidRDefault="005C64B4">
+    <w:p w14:paraId="13DEDAC6" w14:textId="77777777" w:rsidR="00FD17F8" w:rsidRDefault="00FD17F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...191 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="153DE7DB" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487179776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F471A65" wp14:editId="25CC5FFF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9445625</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="675640" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -15144,119 +14948,100 @@
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3789A8FF" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DFD1D3D" w14:textId="77777777" w:rsidR="00240C77" w:rsidRDefault="00240C77" w:rsidP="00240C77">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="2"/>
-[...18 lines deleted...]
-        <w:lang w:val="en-GB"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71ECAB61" wp14:editId="1F778A2C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487182848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62577B29" wp14:editId="511CB11B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9445625</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="675640" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1663576835" name="Textbox 5"/>
+              <wp:docPr id="725894458" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="675640" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A1AAF9B" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2" w:rsidP="00B508F2">
+                        <w:p w14:paraId="557151BB" w14:textId="77777777" w:rsidR="00240C77" w:rsidRDefault="00240C77" w:rsidP="00240C77">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Page</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="2B569A"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
@@ -15349,58 +15134,58 @@
                             <w:t>7</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="2B569A"/>
                               <w:spacing w:val="-10"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="71ECAB61" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="62577B29" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.75pt;width:53.2pt;height:13pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+NwAbmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fad7D8vibdWEFR04kxgZAm&#10;QBp8ANexG4vYZ+7cJv32nL20RfCGeHEuvvPPvz9e309+EAeD5CC0crmopTBBQ+fCrpXfv324fisF&#10;JRU6NUAwrTwakvebq1frMTbmBnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQTuGkBvUr8i7uqQzUyuh+q&#10;m7peVSNgFxG0IeLdx5em3BR8a41OX6wlk8TQSuaWyopl3ea12qxVs0MVe6dnGuofWHjlAl96hnpU&#10;SYk9ur+gvNMIBDYtNPgKrHXaFA2sZln/oea5V9EULWwOxbNN9P9g9efDc/yKIk0PMHGARQTFJ9A/&#10;iL2pxkjNPJM9pYZ4OgudLPr8ZQmCD7K3x7OfZkpC8+bqzd3qNXc0t5aru2Vd/K4uhyNS+mjAi1y0&#10;EjmuQkAdnijl61VzGpm5vFyfiaRpOwnXtfI2h5h3ttAdWcrIabaSfu4VGimGT4HtytGfCjwV21OB&#10;aXgP5YFkRQHe7RNYVwhccGcCnEPhNb+ZHPTv/2Xq8rI3vwAAAP//AwBQSwMEFAAGAAgAAAAhAEQM&#10;EXXiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo05CUNMSpKgQnJEQa&#10;Dj06sZtYjdchdtvw92xPcNvZHc2+KTazHdhZT944FLBcRMA0tk4Z7AR81W8PGTAfJCo5ONQCfrSH&#10;TXl7U8hcuQtW+rwLHaMQ9LkU0Icw5pz7ttdW+oUbNdLt4CYrA8mp42qSFwq3A4+jaMWtNEgfejnq&#10;l163x93JCtjusXo13x/NZ3WoTF2vI3xfHYW4v5u3z8CCnsOfGa74hA4lMTXuhMqzgXQSU5dwHbKn&#10;FBhZ4iRLgDW0SpePKfCy4P9blL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/jcAG5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARAwR&#10;deIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.75pt;width:53.2pt;height:13pt;z-index:-16133632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+NwAbmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fad7D8vibdWEFR04kxgZAm&#10;QBp8ANexG4vYZ+7cJv32nL20RfCGeHEuvvPPvz9e309+EAeD5CC0crmopTBBQ+fCrpXfv324fisF&#10;JRU6NUAwrTwakvebq1frMTbmBnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQTuGkBvUr8i7uqQzUyuh+q&#10;m7peVSNgFxG0IeLdx5em3BR8a41OX6wlk8TQSuaWyopl3ea12qxVs0MVe6dnGuofWHjlAl96hnpU&#10;SYk9ur+gvNMIBDYtNPgKrHXaFA2sZln/oea5V9EULWwOxbNN9P9g9efDc/yKIk0PMHGARQTFJ9A/&#10;iL2pxkjNPJM9pYZ4OgudLPr8ZQmCD7K3x7OfZkpC8+bqzd3qNXc0t5aru2Vd/K4uhyNS+mjAi1y0&#10;EjmuQkAdnijl61VzGpm5vFyfiaRpOwnXtfI2h5h3ttAdWcrIabaSfu4VGimGT4HtytGfCjwV21OB&#10;aXgP5YFkRQHe7RNYVwhccGcCnEPhNb+ZHPTv/2Xq8rI3vwAAAP//AwBQSwMEFAAGAAgAAAAhAEQM&#10;EXXiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo05CUNMSpKgQnJEQa&#10;Dj06sZtYjdchdtvw92xPcNvZHc2+KTazHdhZT944FLBcRMA0tk4Z7AR81W8PGTAfJCo5ONQCfrSH&#10;TXl7U8hcuQtW+rwLHaMQ9LkU0Icw5pz7ttdW+oUbNdLt4CYrA8mp42qSFwq3A4+jaMWtNEgfejnq&#10;l163x93JCtjusXo13x/NZ3WoTF2vI3xfHYW4v5u3z8CCnsOfGa74hA4lMTXuhMqzgXQSU5dwHbKn&#10;FBhZ4iRLgDW0SpePKfCy4P9blL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/jcAG5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARAwR&#10;deIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A1AAF9B" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2" w:rsidP="00B508F2">
+                  <w:p w14:paraId="557151BB" w14:textId="77777777" w:rsidR="00240C77" w:rsidRDefault="00240C77" w:rsidP="00240C77">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="2B569A"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
@@ -15495,83 +15280,83 @@
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="2B569A"/>
                         <w:spacing w:val="-10"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47FC7D0C" wp14:editId="3C55FEA4">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487183872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54C33126" wp14:editId="5F415E90">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4654550</wp:posOffset>
+                <wp:posOffset>2778709</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9445625</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2212340" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1876957267" name="Textbox 6"/>
+              <wp:docPr id="1001089848" name="Textbox 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2212340" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4CCFC33F" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2" w:rsidP="00B508F2">
+                        <w:p w14:paraId="7759651F" w14:textId="77777777" w:rsidR="00240C77" w:rsidRDefault="00240C77" w:rsidP="00240C77">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Date</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>d'entrée</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>en</w:t>
@@ -15592,54 +15377,54 @@
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 01/01/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="47FC7D0C" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:366.5pt;margin-top:743.75pt;width:174.2pt;height:13pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSpN8MmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u0zAUvkfaO1i+p07CmFDUdGKbQEgT&#10;IG08gOvYjUXs4/m4Tfr2HHtpi+AOceOc+Bx//n68vp3dyA46ogXf8XpVcaa9gt76Xcd/PH96+4Ez&#10;TNL3cgSvO37UyG83V2/WU2h1AwOMvY6MQDy2U+j4kFJohUA1aCdxBUF7ahqITib6jTvRRzkRuhtF&#10;U1U3YoLYhwhKI9Luw2uTbwq+MVqlb8agTmzsOHFLZY1l3eZVbNay3UUZBqsWGvIfWDhpPV16hnqQ&#10;SbJ9tH9BOasiIJi0UuAEGGOVLhpITV39oeZpkEEXLWQOhrNN+P9g1dfDU/geWZrvYKYAiwgMj6B+&#10;InkjpoDtMpM9xRZpOgudTXT5SxIYHSRvj2c/9ZyYos2mqZt319RS1Ktv3tdVMVxcToeI6bMGx3LR&#10;8Uh5FQby8Igp3y/b08hC5vX+zCTN25nZvuPXOcW8s4X+SFomirPj+LKXUXM2fvHkV87+VMRTsT0V&#10;MY33UF5IluTh4z6BsYXABXchQEEUXsujyUn//l+mLk978wsAAP//AwBQSwMEFAAGAAgAAAAhAKGI&#10;lqnjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE9K0IcSpKgQnJEQa&#10;Dhyd2E2sxusQu234e7anctvRjGbfFJvZDuykJ28cCogXETCNrVMGOwFf9dtDBswHiUoODrWAX+1h&#10;U97eFDJX7oyVPu1Cx6gEfS4F9CGMOee+7bWVfuFGjeTt3WRlIDl1XE3yTOV24I9RtOJWGqQPvRz1&#10;S6/bw+5oBWy/sXo1Px/NZ7WvTF0/Rfi+Oghxfzdvn4EFPYdrGC74hA4lMTXuiMqzQcA6SWhLIGOZ&#10;rVNgl0iUxUtgDV1pnKTAy4L/n1H+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFKk3wyY&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKGI&#10;lqnjAAAADgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="54C33126" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:218.8pt;margin-top:743.75pt;width:174.2pt;height:13pt;z-index:-16132608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSpN8MmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u0zAUvkfaO1i+p07CmFDUdGKbQEgT&#10;IG08gOvYjUXs4/m4Tfr2HHtpi+AOceOc+Bx//n68vp3dyA46ogXf8XpVcaa9gt76Xcd/PH96+4Ez&#10;TNL3cgSvO37UyG83V2/WU2h1AwOMvY6MQDy2U+j4kFJohUA1aCdxBUF7ahqITib6jTvRRzkRuhtF&#10;U1U3YoLYhwhKI9Luw2uTbwq+MVqlb8agTmzsOHFLZY1l3eZVbNay3UUZBqsWGvIfWDhpPV16hnqQ&#10;SbJ9tH9BOasiIJi0UuAEGGOVLhpITV39oeZpkEEXLWQOhrNN+P9g1dfDU/geWZrvYKYAiwgMj6B+&#10;InkjpoDtMpM9xRZpOgudTXT5SxIYHSRvj2c/9ZyYos2mqZt319RS1Ktv3tdVMVxcToeI6bMGx3LR&#10;8Uh5FQby8Igp3y/b08hC5vX+zCTN25nZvuPXOcW8s4X+SFomirPj+LKXUXM2fvHkV87+VMRTsT0V&#10;MY33UF5IluTh4z6BsYXABXchQEEUXsujyUn//l+mLk978wsAAP//AwBQSwMEFAAGAAgAAAAhALRD&#10;5nPiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU9r8EOJUVQUnJEQa&#10;Dhyd2E2sxus0dtvw9iwnOO7Mp9mZYjPbgV305I1DActFBExj65TBTsBn/fqQAfNBopKDQy3gW3vY&#10;lLc3hcyVu2KlL/vQMQpBn0sBfQhjzrlve22lX7hRI3kHN1kZ6Jw6riZ5pXA78McoSriVBulDL0e9&#10;63V73J+tgO0XVi/m9N58VIfK1PVThG/JUYj7u3n7DCzoOfzB8FufqkNJnRp3RuXZIGC9ShNCyVhn&#10;aQyMkDRLaF5DUrxcxcDLgv9fUf4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUqTfDJgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtEPm&#10;c+IAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4CCFC33F" w14:textId="77777777" w:rsidR="00B508F2" w:rsidRDefault="00B508F2" w:rsidP="00B508F2">
+                  <w:p w14:paraId="7759651F" w14:textId="77777777" w:rsidR="00240C77" w:rsidRDefault="00240C77" w:rsidP="00240C77">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>en</w:t>
@@ -15655,319 +15440,353 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 01/01/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00B508F2">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="2"/>
+        <w:noProof/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487184896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D59965" wp14:editId="426AA4CA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6141707</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9445625</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="726440" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="842375764" name="Textbox 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="726440" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3B894F92" w14:textId="77777777" w:rsidR="00240C77" w:rsidRDefault="00240C77" w:rsidP="00240C77">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Version</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>#</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="69D59965" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:483.6pt;margin-top:743.75pt;width:57.2pt;height:13pt;z-index:-16131584;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDqDSRmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1Gm1W1DUdLWwAiGt&#10;AGnhAVzHbiJij5lxm/TtGXvTFsEN7cWZeMafvx9v7iY/iKNF6iE0crmopLDBQNuHfSN/fP/45p0U&#10;lHRo9QDBNvJkSd5tX7/ajLG2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQbuOkAvU78i3vVoh4Z3Q9q&#10;VVVrNQK2EcFYIt59eG7KbcF3zpr01TmySQyNZG6prFjWXV7VdqPrPerY9Wamof+Dhdd94EsvUA86&#10;aXHA/h8o3xsEApcWBrwC53pjiwZWs6z+UvPU6WiLFjaH4sUmejlY8+X4FL+hSNN7mDjAIoLiI5if&#10;xN6oMVI9z2RPqSaezkInhz5/WYLgg+zt6eKnnZIwvPl2tb654Y7h1nJ9u6yK3+p6OCKlTxa8yEUj&#10;keMqBPTxkVK+XtfnkZnL8/WZSJp2k+jbRt7mEPPODtoTSxk5zUbSr4NGK8XwObBdOfpzgedidy4w&#10;DR+gPJCsKMD9IYHrC4Er7kyAcyi85jeTg/7zv0xdX/b2NwAAAP//AwBQSwMEFAAGAAgAAAAhAFHc&#10;dtTjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s7aBdV5pOE4ITEqIr&#10;B45p47XRGqc02Vbenuw0brb+T78/F5vZDOyEk9OWBMSLCBhSa5WmTsBX/faQAXNekpKDJRTwiw42&#10;5e1NIXNlz1Thaec7FkrI5VJA7/2Yc+7aHo10CzsihWxvJyN9WKeOq0meQ7kZ+DKKUm6kpnChlyO+&#10;9NgedkcjYPtN1av++Wg+q32l63od0Xt6EOL+bt4+A/M4+ysMF/2gDmVwauyRlGODgHW6WgY0BE/Z&#10;KgF2QaIsToE1YUrixwR4WfD/b5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIOoNJGY&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFHc&#10;dtTjAAAADgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3B894F92" w14:textId="77777777" w:rsidR="00240C77" w:rsidRDefault="00240C77" w:rsidP="00240C77">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Version</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>#</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:sdt>
-[...50 lines deleted...]
-    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="32B8C2D6" w14:textId="0625065A" w:rsidR="00A01840" w:rsidRPr="00240C77" w:rsidRDefault="00A01840" w:rsidP="00240C77">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C839DA8" w14:textId="77777777" w:rsidR="005C64B4" w:rsidRDefault="005C64B4">
+    <w:p w14:paraId="3FFEF47F" w14:textId="77777777" w:rsidR="00FD17F8" w:rsidRDefault="00FD17F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CFF5CBF" w14:textId="77777777" w:rsidR="005C64B4" w:rsidRDefault="005C64B4">
+    <w:p w14:paraId="37814DDB" w14:textId="77777777" w:rsidR="00FD17F8" w:rsidRDefault="00FD17F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65331C73" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02FFA4ED" w14:textId="0F0DA7CD" w:rsidR="00A01840" w:rsidRDefault="00240C77">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487178752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16FD3E7D" wp14:editId="0C52EE5F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487185920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19EB20D7" wp14:editId="60D6145F">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6858000</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5943600</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-167640</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304800" cy="591820"/>
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="1040293528" name="Image 1"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
+                  <pic:cNvPr id="1852885570" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="591820"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...61 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A774D07" w14:textId="77777777" w:rsidR="00A01840" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47C134CD" wp14:editId="5A138958">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6858000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="304800" cy="591820"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="10" name="Image 10"/>
+          <wp:docPr id="2118788180" name="Image 10"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Image 10"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="591820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69204DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D3CA798"/>
     <w:lvl w:ilvl="0" w:tplc="E43090F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="839" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -16062,110 +15881,113 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="912601C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8840" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1690058383">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A01840"/>
+    <w:rsid w:val="00240C77"/>
     <w:rsid w:val="005C64B4"/>
+    <w:rsid w:val="008E374E"/>
     <w:rsid w:val="00A01840"/>
     <w:rsid w:val="00B508F2"/>
+    <w:rsid w:val="00FD17F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6D637A7D"/>
   <w15:docId w15:val="{827DA294-06B8-4679-B42C-79E225AAAB43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16690,631 +16512,63 @@
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00B508F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...567 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17558,63 +16812,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2147</Words>
-  <Characters>12239</Characters>
+  <Words>2146</Words>
+  <Characters>12233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UNDP BOM/OFRM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14358</CharactersWithSpaces>
+  <CharactersWithSpaces>14351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Matthew Blakeman</dc:creator>
   <cp:keywords>, docId:FC2D82BB47AF2458A1FD1C609642DC1D</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2024-04-08T00:00:00Z</vt:filetime>
   </property>