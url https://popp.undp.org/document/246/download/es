--- v0 (2025-11-06)
+++ v1 (2026-06-21)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2CFCABD3" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00DC0D43">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="255"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="745898FD" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Gestión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2025,51 +2025,51 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>servicios</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>comunes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2695543C" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00DC0D43">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="222"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49CD45D5" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
+    <w:p w14:paraId="49CD45D5" w14:textId="66E7D0CE" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3044"/>
           <w:tab w:val="left" w:pos="8629"/>
         </w:tabs>
         <w:ind w:left="101"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487166464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59C23DDB" wp14:editId="0BCBD6A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1319530</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-2466</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="68580" cy="167640"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2112,51 +2112,51 @@
                               <a:lnTo>
                                 <a:pt x="68580" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="51D1B0C8" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.9pt;margin-top:-.2pt;width:5.4pt;height:13.2pt;z-index:-16150016;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="68580,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd56d6GgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNO0KShU1XaFdFiGt&#10;lpW2iLPrOE2EkzEzbpP+PWOnTgucQKiSM46fJ++9men6dmitOBqkBrpCLmZzKUynoWy6fSG/bh/e&#10;rKQgr7pSWehMIU+G5O3m9at173JzAzXY0qDgJB3lvStk7b3Ls4x0bVpFM3Cm48MKsFWet7jPSlQ9&#10;Z29tdjOfL7MesHQI2hDx2/vxUG5i/qoy2n+pKjJe2EIyNx9XjOsurNlmrfI9Klc3+kxD/QOLVjUd&#10;f3RKda+8Egds/kjVNhqBoPIzDW0GVdVoEzWwmsX8NzUvtXImamFzyE020f9Lq5+OL+4ZA3Vyj6C/&#10;EzuS9Y7y6SRs6IwZKmwDlomLIbp4mlw0gxeaXy5X71ZsteaTxfL98m00OVN5uqsP5D8ZiHnU8ZH8&#10;WIMyRapOkR66FCJXMtTQxhp6KbiGKAXXcDfW0Ckf7gVyIRT9RKSeeITDFo5mCxHmg4Qz2ySDeV4Q&#10;trtGsqYrVDpLTxezjZhfZCdAeo7Ay2f/Cpy8TMm0BTKhYqPqKYhO8MtrrwlsUz401gbxhPvdnUVx&#10;VGzqx2X4BR/5yhUs9sFY+tAEOyhPzyh6npZC0o+DQiOF/dxxO4bRSgGmYJcC9PYO4gBG35H8dvim&#10;0AnHYSE9d84TpGZXeWqKIGrChpsdfDh4qJrQMZHbyOi84QmJAs7THEbweh9Rl/+czU8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD3c/SM3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJn2H&#10;zTTx1i6lDTTI0qiJHtSDAg+wZUcgZWcJu23x7R1P9jaT/8833+SH2Q7igpPvHSnYrCMQSI0zPbUK&#10;6upltQfhgyajB0eo4Ac9HIrFXa4z4670hZcytIIh5DOtoAthzKT0TYdW+7UbkTj7dpPVgdeplWbS&#10;V4bbQcZRlEire+ILnR7xucPmVJ4tU9K0rKvT63b3tv38qJ5qh++VU+p+OT8+gAg4h/8y/OmzOhTs&#10;dHRnMl4MCuIoZfWgYLUDwXm82ScgjjwkEcgil7cPFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAHeenehoCAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA93P0jN4AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m68580,l,,,167640r68580,l68580,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="57DA0EAB" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.9pt;margin-top:-.2pt;width:5.4pt;height:13.2pt;z-index:-16150016;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="68580,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd56d6GgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNO0KShU1XaFdFiGt&#10;lpW2iLPrOE2EkzEzbpP+PWOnTgucQKiSM46fJ++9men6dmitOBqkBrpCLmZzKUynoWy6fSG/bh/e&#10;rKQgr7pSWehMIU+G5O3m9at173JzAzXY0qDgJB3lvStk7b3Ls4x0bVpFM3Cm48MKsFWet7jPSlQ9&#10;Z29tdjOfL7MesHQI2hDx2/vxUG5i/qoy2n+pKjJe2EIyNx9XjOsurNlmrfI9Klc3+kxD/QOLVjUd&#10;f3RKda+8Egds/kjVNhqBoPIzDW0GVdVoEzWwmsX8NzUvtXImamFzyE020f9Lq5+OL+4ZA3Vyj6C/&#10;EzuS9Y7y6SRs6IwZKmwDlomLIbp4mlw0gxeaXy5X71ZsteaTxfL98m00OVN5uqsP5D8ZiHnU8ZH8&#10;WIMyRapOkR66FCJXMtTQxhp6KbiGKAXXcDfW0Ckf7gVyIRT9RKSeeITDFo5mCxHmg4Qz2ySDeV4Q&#10;trtGsqYrVDpLTxezjZhfZCdAeo7Ay2f/Cpy8TMm0BTKhYqPqKYhO8MtrrwlsUz401gbxhPvdnUVx&#10;VGzqx2X4BR/5yhUs9sFY+tAEOyhPzyh6npZC0o+DQiOF/dxxO4bRSgGmYJcC9PYO4gBG35H8dvim&#10;0AnHYSE9d84TpGZXeWqKIGrChpsdfDh4qJrQMZHbyOi84QmJAs7THEbweh9Rl/+czU8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD3c/SM3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJn2H&#10;zTTx1i6lDTTI0qiJHtSDAg+wZUcgZWcJu23x7R1P9jaT/8833+SH2Q7igpPvHSnYrCMQSI0zPbUK&#10;6upltQfhgyajB0eo4Ac9HIrFXa4z4670hZcytIIh5DOtoAthzKT0TYdW+7UbkTj7dpPVgdeplWbS&#10;V4bbQcZRlEire+ILnR7xucPmVJ4tU9K0rKvT63b3tv38qJ5qh++VU+p+OT8+gAg4h/8y/OmzOhTs&#10;dHRnMl4MCuIoZfWgYLUDwXm82ScgjjwkEcgil7cPFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAHeenehoCAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA93P0jN4AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m68580,l,,,167640r68580,l68580,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487166976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25F65AD9" wp14:editId="770807AD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1594103</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-2466</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="76200" cy="167640"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -2198,51 +2198,51 @@
                               <a:lnTo>
                                 <a:pt x="76199" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1FB93F55" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.5pt;margin-top:-.2pt;width:6pt;height:13.2pt;z-index:-16149504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="76200,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAt3d5HQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07KcFYTp4x2HYPS&#10;FZrSZ0WWYzNZp+mU2Pn3O8mRk61PG8Mgn3Sfzvd9d+fVzdBpdlAOWzAlX8zmnCkjoWrNruQvm/sP&#10;nzhDL0wlNBhV8qNCfrN+/27V20JdQQO6Uo5REINFb0veeG+LLEPZqE7gDKwy5KzBdcLT1u2yyome&#10;onc6u5rP86wHV1kHUiHS6d3o5OsYv66V9N/rGpVnuuSUm4+ri+s2rNl6JYqdE7Zp5SkN8Q9ZdKI1&#10;9NEp1J3wgu1d+yZU10oHCLWfSegyqOtWqsiB2Czmf7B5boRVkQuJg3aSCf9fWPl4eLZPLqSO9gHk&#10;DyRFst5iMXnCBk+YoXZdwFLibIgqHicV1eCZpMNlToXhTJJnkS/zj1HkTBTprtyj/6ogxhGHB/Rj&#10;DapkiSZZcjDJdFTJUEMda+g5oxo6zqiG27GGVvhwLyQXTNZPiTRTHsHZwUFtIMJ8oLDMF9fXnCUa&#10;lOcZoc0lkjhdoJIvvW2MNmJ+o50A6T0Cz5/9K3DSMgWTGlCFio2sJyMqQYeXWiPotrpvtQ7k0e22&#10;t9qxgyBRv+ThCTrSlQtY7IOx9KEJtlAdnxzraVpKjj/3winO9DdD7RhGKxkuGdtkOK9vIQ5g1N2h&#10;3wyvwllmySy5p855hNTsokhNEUhN2HDTwOe9h7oNHRNzGzM6bWhCIoHTNIcRvNxH1Pmfs/4FAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD1NsjL3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXv&#10;JP6HzZh4gy1FiNZuCdF4NASEcB26Q1vtzjbdBeq/dzjpbV7ey5vv5cvBtepCfWg8G5hOElDEpbcN&#10;VwZ2n+/jJ1AhIltsPZOBHwqwLO5GOWbWX3lDl22slJRwyNBAHWOXaR3KmhyGie+IxTv53mEU2Vfa&#10;9niVctfqNEkW2mHD8qHGjl5rKr+3Z2fg67Dp9sNubdenjze7r+1hhc8zYx7uh9ULqEhD/AvDDV/Q&#10;oRCmoz+zDao1kM6nsiUaGD+CEj9dzEQfb0cCusj1/wHFLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAAt3d5HQIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQD1NsjL3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m76199,l,,,167640r76199,l76199,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="4A9D72A5" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.5pt;margin-top:-.2pt;width:6pt;height:13.2pt;z-index:-16149504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="76200,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAt3d5HQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07KcFYTp4x2HYPS&#10;FZrSZ0WWYzNZp+mU2Pn3O8mRk61PG8Mgn3Sfzvd9d+fVzdBpdlAOWzAlX8zmnCkjoWrNruQvm/sP&#10;nzhDL0wlNBhV8qNCfrN+/27V20JdQQO6Uo5REINFb0veeG+LLEPZqE7gDKwy5KzBdcLT1u2yyome&#10;onc6u5rP86wHV1kHUiHS6d3o5OsYv66V9N/rGpVnuuSUm4+ri+s2rNl6JYqdE7Zp5SkN8Q9ZdKI1&#10;9NEp1J3wgu1d+yZU10oHCLWfSegyqOtWqsiB2Czmf7B5boRVkQuJg3aSCf9fWPl4eLZPLqSO9gHk&#10;DyRFst5iMXnCBk+YoXZdwFLibIgqHicV1eCZpMNlToXhTJJnkS/zj1HkTBTprtyj/6ogxhGHB/Rj&#10;DapkiSZZcjDJdFTJUEMda+g5oxo6zqiG27GGVvhwLyQXTNZPiTRTHsHZwUFtIMJ8oLDMF9fXnCUa&#10;lOcZoc0lkjhdoJIvvW2MNmJ+o50A6T0Cz5/9K3DSMgWTGlCFio2sJyMqQYeXWiPotrpvtQ7k0e22&#10;t9qxgyBRv+ThCTrSlQtY7IOx9KEJtlAdnxzraVpKjj/3winO9DdD7RhGKxkuGdtkOK9vIQ5g1N2h&#10;3wyvwllmySy5p855hNTsokhNEUhN2HDTwOe9h7oNHRNzGzM6bWhCIoHTNIcRvNxH1Pmfs/4FAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD1NsjL3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXv&#10;JP6HzZh4gy1FiNZuCdF4NASEcB26Q1vtzjbdBeq/dzjpbV7ey5vv5cvBtepCfWg8G5hOElDEpbcN&#10;VwZ2n+/jJ1AhIltsPZOBHwqwLO5GOWbWX3lDl22slJRwyNBAHWOXaR3KmhyGie+IxTv53mEU2Vfa&#10;9niVctfqNEkW2mHD8qHGjl5rKr+3Z2fg67Dp9sNubdenjze7r+1hhc8zYx7uh9ULqEhD/AvDDV/Q&#10;oRCmoz+zDao1kM6nsiUaGD+CEj9dzEQfb0cCusj1/wHFLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAAt3d5HQIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQD1NsjL3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m76199,l,,,167640r76199,l76199,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Página</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="2B569A"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2308,50 +2308,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vigor:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>01/01/2015</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Versión</w:t>
+      </w:r>
+      <w:r w:rsidR="00B474EF">
+        <w:t xml:space="preserve"> #:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FCD385" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00DC0D43">
       <w:pPr>
         <w:sectPr w:rsidR="00DC0D43" w:rsidSect="006B0952">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1880" w:right="720" w:bottom="280" w:left="1340" w:header="720" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
@@ -4584,69 +4587,71 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>cuentas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>mayor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>separadas</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>la</w:t>
@@ -6046,61 +6051,63 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>XB+Other</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="19"/>
                 <w:sz w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>dev.proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="4AACC5"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4AACC5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6335A62C" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="15" w:line="225" w:lineRule="exact"/>
               <w:rPr>
@@ -8101,51 +8108,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>QUANTUM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDB7CFA" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00DC0D43">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65565850" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00DC0D43">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C86D891" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C4D2844" w14:textId="04C32815" w:rsidR="00DC0D43" w:rsidRPr="00B474EF" w:rsidRDefault="00000000" w:rsidP="00B474EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="285" w:lineRule="auto"/>
         <w:ind w:left="821" w:right="719"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="16"/>
@@ -8457,74 +8464,50 @@
         <w:rPr>
           <w:spacing w:val="38"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>a través de AR contra el siguiente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>COA:</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="170EB0E4" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00DC0D43">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="146"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="716" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
@@ -11713,63 +11696,55 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>decir,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>como si XB estuviera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>) con una</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>prefinanciando) con una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>recuperación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -14498,60 +14473,58 @@
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4AACC5"/>
           </w:tcPr>
           <w:p w14:paraId="77283D5F" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Fond</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5DC74E43" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:line="244" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
@@ -16905,51 +16878,51 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>organismos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>(consulte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r>
+        <w:r w:rsidR="00DC0D43">
           <w:rPr>
             <w:i/>
             <w:color w:val="006FC0"/>
             <w:sz w:val="21"/>
             <w:u w:val="single" w:color="006FC0"/>
           </w:rPr>
           <w:t>la</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>sección correspondiente</w:t>
       </w:r>
       <w:r>
@@ -18530,109 +18503,124 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>con las agencias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D8245D" w14:textId="77777777" w:rsidR="00392D68" w:rsidRPr="00392D68" w:rsidRDefault="00392D68" w:rsidP="00392D68">
       <w:pPr>
         <w:ind w:left="462"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58F7BD67" w14:textId="77777777" w:rsidR="00392D68" w:rsidRPr="00392D68" w:rsidRDefault="00392D68" w:rsidP="00392D68">
+    <w:p w14:paraId="58F7BD67" w14:textId="77777777" w:rsidR="00392D68" w:rsidRPr="00392D68" w:rsidRDefault="00392D68" w:rsidP="00B474EF">
       <w:pPr>
         <w:ind w:left="462"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392D68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332A0C68" w14:textId="77777777" w:rsidR="00392D68" w:rsidRPr="00392D68" w:rsidRDefault="00392D68" w:rsidP="00392D68">
+    <w:p w14:paraId="332A0C68" w14:textId="77777777" w:rsidR="00392D68" w:rsidRPr="00392D68" w:rsidRDefault="00392D68" w:rsidP="00B474EF">
       <w:pPr>
         <w:ind w:left="462"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2AD283" w14:textId="77777777" w:rsidR="00392D68" w:rsidRPr="00392D68" w:rsidRDefault="00392D68" w:rsidP="00392D68">
+    <w:p w14:paraId="6F2AD283" w14:textId="77777777" w:rsidR="00392D68" w:rsidRPr="00392D68" w:rsidRDefault="00392D68" w:rsidP="00B474EF">
       <w:pPr>
         <w:ind w:left="462"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392D68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en Inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+        <w:t xml:space="preserve">Descargo de responsabilidad: esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392D68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392D68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EF4515" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRPr="00392D68" w:rsidRDefault="00DC0D43">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="203"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6639FD96" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6639FD96" w14:textId="1EF80359" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3044"/>
           <w:tab w:val="left" w:pos="8629"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="101"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487167488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A1B77AE" wp14:editId="5ACAFD31">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1319530</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-2059</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="68580" cy="167640"/>
@@ -18676,51 +18664,51 @@
                               <a:lnTo>
                                 <a:pt x="68580" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="541622CC" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.9pt;margin-top:-.15pt;width:5.4pt;height:13.2pt;z-index:-16148992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="68580,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd56d6GgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNO0KShU1XaFdFiGt&#10;lpW2iLPrOE2EkzEzbpP+PWOnTgucQKiSM46fJ++9men6dmitOBqkBrpCLmZzKUynoWy6fSG/bh/e&#10;rKQgr7pSWehMIU+G5O3m9at173JzAzXY0qDgJB3lvStk7b3Ls4x0bVpFM3Cm48MKsFWet7jPSlQ9&#10;Z29tdjOfL7MesHQI2hDx2/vxUG5i/qoy2n+pKjJe2EIyNx9XjOsurNlmrfI9Klc3+kxD/QOLVjUd&#10;f3RKda+8Egds/kjVNhqBoPIzDW0GVdVoEzWwmsX8NzUvtXImamFzyE020f9Lq5+OL+4ZA3Vyj6C/&#10;EzuS9Y7y6SRs6IwZKmwDlomLIbp4mlw0gxeaXy5X71ZsteaTxfL98m00OVN5uqsP5D8ZiHnU8ZH8&#10;WIMyRapOkR66FCJXMtTQxhp6KbiGKAXXcDfW0Ckf7gVyIRT9RKSeeITDFo5mCxHmg4Qz2ySDeV4Q&#10;trtGsqYrVDpLTxezjZhfZCdAeo7Ay2f/Cpy8TMm0BTKhYqPqKYhO8MtrrwlsUz401gbxhPvdnUVx&#10;VGzqx2X4BR/5yhUs9sFY+tAEOyhPzyh6npZC0o+DQiOF/dxxO4bRSgGmYJcC9PYO4gBG35H8dvim&#10;0AnHYSE9d84TpGZXeWqKIGrChpsdfDh4qJrQMZHbyOi84QmJAs7THEbweh9Rl/+czU8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDG0KYH3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsWueBkirEqQAJFsACknyAGw9J1HgcxW4b/p5hBbsZ3aszZ8r9aidxxsWPjhTE2wgEUufMSL2C&#10;tnne7ED4oMnoyREq+EYP++r6qtSFcRf6xHMdesEQ8oVWMIQwF1L6bkCr/dbNSJx9ucXqwOvSS7Po&#10;C8PtJJMoyqTVI/GFQc/4NGB3rE+WKXlet83xJb17TT/em8fW4VvjlLq9WR/uQQRcw18ZfvVZHSp2&#10;OrgTGS8mBUmUs3pQsElBcJ7EuwzEgYcsBlmV8v8D1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAHeenehoCAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAxtCmB94AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m68580,l,,,167640r68580,l68580,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="33820798" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.9pt;margin-top:-.15pt;width:5.4pt;height:13.2pt;z-index:-16148992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="68580,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd56d6GgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNO0KShU1XaFdFiGt&#10;lpW2iLPrOE2EkzEzbpP+PWOnTgucQKiSM46fJ++9men6dmitOBqkBrpCLmZzKUynoWy6fSG/bh/e&#10;rKQgr7pSWehMIU+G5O3m9at173JzAzXY0qDgJB3lvStk7b3Ls4x0bVpFM3Cm48MKsFWet7jPSlQ9&#10;Z29tdjOfL7MesHQI2hDx2/vxUG5i/qoy2n+pKjJe2EIyNx9XjOsurNlmrfI9Klc3+kxD/QOLVjUd&#10;f3RKda+8Egds/kjVNhqBoPIzDW0GVdVoEzWwmsX8NzUvtXImamFzyE020f9Lq5+OL+4ZA3Vyj6C/&#10;EzuS9Y7y6SRs6IwZKmwDlomLIbp4mlw0gxeaXy5X71ZsteaTxfL98m00OVN5uqsP5D8ZiHnU8ZH8&#10;WIMyRapOkR66FCJXMtTQxhp6KbiGKAXXcDfW0Ckf7gVyIRT9RKSeeITDFo5mCxHmg4Qz2ySDeV4Q&#10;trtGsqYrVDpLTxezjZhfZCdAeo7Ay2f/Cpy8TMm0BTKhYqPqKYhO8MtrrwlsUz401gbxhPvdnUVx&#10;VGzqx2X4BR/5yhUs9sFY+tAEOyhPzyh6npZC0o+DQiOF/dxxO4bRSgGmYJcC9PYO4gBG35H8dvim&#10;0AnHYSE9d84TpGZXeWqKIGrChpsdfDh4qJrQMZHbyOi84QmJAs7THEbweh9Rl/+czU8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDG0KYH3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsWueBkirEqQAJFsACknyAGw9J1HgcxW4b/p5hBbsZ3aszZ8r9aidxxsWPjhTE2wgEUufMSL2C&#10;tnne7ED4oMnoyREq+EYP++r6qtSFcRf6xHMdesEQ8oVWMIQwF1L6bkCr/dbNSJx9ucXqwOvSS7Po&#10;C8PtJJMoyqTVI/GFQc/4NGB3rE+WKXlet83xJb17TT/em8fW4VvjlLq9WR/uQQRcw18ZfvVZHSp2&#10;OrgTGS8mBUmUs3pQsElBcJ7EuwzEgYcsBlmV8v8D1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAHeenehoCAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAxtCmB94AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m68580,l,,,167640r68580,l68580,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487168000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3860165F" wp14:editId="5946FE9F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1594103</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-2059</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="76200" cy="167640"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -18762,51 +18750,51 @@
                               <a:lnTo>
                                 <a:pt x="76199" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="E6E6E6"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="240C3571" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.5pt;margin-top:-.15pt;width:6pt;height:13.2pt;z-index:-16148480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="76200,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAt3d5HQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07KcFYTp4x2HYPS&#10;FZrSZ0WWYzNZp+mU2Pn3O8mRk61PG8Mgn3Sfzvd9d+fVzdBpdlAOWzAlX8zmnCkjoWrNruQvm/sP&#10;nzhDL0wlNBhV8qNCfrN+/27V20JdQQO6Uo5REINFb0veeG+LLEPZqE7gDKwy5KzBdcLT1u2yyome&#10;onc6u5rP86wHV1kHUiHS6d3o5OsYv66V9N/rGpVnuuSUm4+ri+s2rNl6JYqdE7Zp5SkN8Q9ZdKI1&#10;9NEp1J3wgu1d+yZU10oHCLWfSegyqOtWqsiB2Czmf7B5boRVkQuJg3aSCf9fWPl4eLZPLqSO9gHk&#10;DyRFst5iMXnCBk+YoXZdwFLibIgqHicV1eCZpMNlToXhTJJnkS/zj1HkTBTprtyj/6ogxhGHB/Rj&#10;DapkiSZZcjDJdFTJUEMda+g5oxo6zqiG27GGVvhwLyQXTNZPiTRTHsHZwUFtIMJ8oLDMF9fXnCUa&#10;lOcZoc0lkjhdoJIvvW2MNmJ+o50A6T0Cz5/9K3DSMgWTGlCFio2sJyMqQYeXWiPotrpvtQ7k0e22&#10;t9qxgyBRv+ThCTrSlQtY7IOx9KEJtlAdnxzraVpKjj/3winO9DdD7RhGKxkuGdtkOK9vIQ5g1N2h&#10;3wyvwllmySy5p855hNTsokhNEUhN2HDTwOe9h7oNHRNzGzM6bWhCIoHTNIcRvNxH1Pmfs/4FAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDElZpA3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITv&#10;SPwHaytxa52HqCDEqSoQR1T1pV638TYOjddR7Lbh3+Oe4LajGc1+Uy5G24krDb51rCCdJSCIa6db&#10;bhTstp/TFxA+IGvsHJOCH/KwqB4fSiy0u/GarpvQiFjCvkAFJoS+kNLXhiz6meuJo3dyg8UQ5dBI&#10;PeAtlttOZkkylxZbjh8M9vRuqD5vLlbB92Hd78fdSq9OXx96b/Rhia+5Uk+TcfkGItAY/sJwx4/o&#10;UEWmo7uw9qJTkD2ncUtQMM1BRD+b51Ef70cKsirl/wHVLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAAt3d5HQIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDElZpA3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m76199,l,,,167640r76199,l76199,xe" fillcolor="#e6e6e6" stroked="f">
+              <v:shape w14:anchorId="0FD457D6" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.5pt;margin-top:-.15pt;width:6pt;height:13.2pt;z-index:-16148480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="76200,167640" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAt3d5HQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07KcFYTp4x2HYPS&#10;FZrSZ0WWYzNZp+mU2Pn3O8mRk61PG8Mgn3Sfzvd9d+fVzdBpdlAOWzAlX8zmnCkjoWrNruQvm/sP&#10;nzhDL0wlNBhV8qNCfrN+/27V20JdQQO6Uo5REINFb0veeG+LLEPZqE7gDKwy5KzBdcLT1u2yyome&#10;onc6u5rP86wHV1kHUiHS6d3o5OsYv66V9N/rGpVnuuSUm4+ri+s2rNl6JYqdE7Zp5SkN8Q9ZdKI1&#10;9NEp1J3wgu1d+yZU10oHCLWfSegyqOtWqsiB2Czmf7B5boRVkQuJg3aSCf9fWPl4eLZPLqSO9gHk&#10;DyRFst5iMXnCBk+YoXZdwFLibIgqHicV1eCZpMNlToXhTJJnkS/zj1HkTBTprtyj/6ogxhGHB/Rj&#10;DapkiSZZcjDJdFTJUEMda+g5oxo6zqiG27GGVvhwLyQXTNZPiTRTHsHZwUFtIMJ8oLDMF9fXnCUa&#10;lOcZoc0lkjhdoJIvvW2MNmJ+o50A6T0Cz5/9K3DSMgWTGlCFio2sJyMqQYeXWiPotrpvtQ7k0e22&#10;t9qxgyBRv+ThCTrSlQtY7IOx9KEJtlAdnxzraVpKjj/3winO9DdD7RhGKxkuGdtkOK9vIQ5g1N2h&#10;3wyvwllmySy5p855hNTsokhNEUhN2HDTwOe9h7oNHRNzGzM6bWhCIoHTNIcRvNxH1Pmfs/4FAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDElZpA3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITv&#10;SPwHaytxa52HqCDEqSoQR1T1pV638TYOjddR7Lbh3+Oe4LajGc1+Uy5G24krDb51rCCdJSCIa6db&#10;bhTstp/TFxA+IGvsHJOCH/KwqB4fSiy0u/GarpvQiFjCvkAFJoS+kNLXhiz6meuJo3dyg8UQ5dBI&#10;PeAtlttOZkkylxZbjh8M9vRuqD5vLlbB92Hd78fdSq9OXx96b/Rhia+5Uk+TcfkGItAY/sJwx4/o&#10;UEWmo7uw9qJTkD2ncUtQMM1BRD+b51Ef70cKsirl/wHVLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAAt3d5HQIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDElZpA3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" path="m76199,l,,,167640r76199,l76199,xe" fillcolor="#e6e6e6" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Página</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="2B569A"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -18872,145 +18860,271 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vigor:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>01/01/2015</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Versión</w:t>
+      </w:r>
+      <w:r w:rsidR="00B474EF">
+        <w:t xml:space="preserve"> #:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC0D43">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1880" w:right="720" w:bottom="280" w:left="1340" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71F2D806" w14:textId="77777777" w:rsidR="006B0952" w:rsidRDefault="006B0952">
+    <w:p w14:paraId="01704640" w14:textId="77777777" w:rsidR="0020422B" w:rsidRDefault="0020422B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65C66612" w14:textId="77777777" w:rsidR="006B0952" w:rsidRDefault="006B0952">
+    <w:p w14:paraId="00ADC244" w14:textId="77777777" w:rsidR="0020422B" w:rsidRDefault="0020422B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46DD0CE0" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46DD0CE0" w14:textId="25929886" w:rsidR="00DC0D43" w:rsidRDefault="00B474EF">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487167488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A2A344E" wp14:editId="20258A0D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF715E8" wp14:editId="60E48689">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6141720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9456420</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="735965" cy="182880"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Textbox 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="735965" cy="182880"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0B843109" w14:textId="1F302B30" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="238" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versión</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B474EF">
+                            <w:t xml:space="preserve"> #:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="27"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6AF715E8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:483.6pt;margin-top:744.6pt;width:57.95pt;height:14.4pt;z-index:-251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDs5t2UlQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfGyepWsIqmwpagZAq&#10;qFT4AMdrZ1esPWbGyW7+nrG7SRDcEJfx2B6/ee+N1/ej78XBInUQarmYzaWwwUDThV0tv3/7eL2S&#10;gpIOje4h2FoeLcn7zdWb9RAru4QW+saiYJBA1RBr2aYUK6XItNZrmkG0gS8doNeJt7hTDeqB0X2v&#10;lvP5nRoAm4hgLBGfPr5eyk3Bd86a9NU5skn0tWRuqUQscZuj2qx1tUMd285MNPQ/sPC6C9z0DPWo&#10;kxZ77P6C8p1BIHBpZsArcK4ztmhgNYv5H2peWh1t0cLmUDzbRP8P1nw5vMRnFGn8ACMPsIig+ATm&#10;B7E3aohUTTXZU6qIq7PQ0aHPK0sQ/JC9PZ79tGMShg/f3ty+u7uVwvDVYrVcrYrf6vI4IqVPFrzI&#10;SS2Rx1UI6MMTpdxeV6eSictr+0wkjduRS3K6hebIGgYeYy3p516jlaL/HNinPPNTgqdke0ow9Q9Q&#10;fkaWEuD9PoHrSucL7tSZB1AITZ8lT/j3fam6fOnNLwAAAP//AwBQSwMEFAAGAAgAAAAhAM/R7U/i&#10;AAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhROwVCksapKgQnJNQ0HDg6&#10;iZtYjdchdtvw92xPcJvVPM3O5JvZDuysJ28cSoiWApjGxrUGOwmf1dt9AswHha0aHGoJP9rDpri9&#10;yVXWuguW+rwPHaMQ9JmS0IcwZpz7ptdW+aUbNZJ3cJNVgc6p4+2kLhRuB74SIuZWGaQPvRr1S6+b&#10;4/5kJWy/sHw13x/1rjyUpqpSge/xUcq7xbxdAwt6Dn8wXOtTdSioU+1O2Ho2SEjj5xWhZDwmKakr&#10;IpKHCFhN6ilKBPAi5/9nFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7ObdlJUBAAAa&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAz9HtT+IA&#10;AAAOAQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0B843109" w14:textId="1F302B30" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="238" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versión</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B474EF">
+                      <w:t xml:space="preserve"> #:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="27"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A2A344E" wp14:editId="20258A0D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>902652</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9454832</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="774065" cy="162560"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="774065" cy="162560"/>
                       </a:xfrm>
@@ -19153,55 +19267,51 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="2B569A"/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="21"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5A2A344E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Textbox 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.05pt;margin-top:744.45pt;width:60.95pt;height:12.8pt;z-index:-16148992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCTvyYlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnFdlHUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7WU8tsdv3nvjzd3kB3G0SD2ERi4XlRQ2GGj7sG/kj+8f37yT&#10;gpIOrR4g2EaeLMm77etXmzHWdgUdDK1FwSCB6jE2sksp1kqR6azXtIBoA186QK8Tb3GvWtQjo/tB&#10;rapqrUbANiIYS8SnD8+XclvwnbMmfXWObBJDI5lbKhFL3OWothtd71HHrjczDf0fLLzuAze9QD3o&#10;pMUB+3+gfG8QCFxaGPAKnOuNLRpYzbL6S81Tp6MtWtgciheb6OVgzZfjU/yGIk3vYeIBFhEUH8H8&#10;JPZGjZHquSZ7SjVxdRY6OfR5ZQmCH7K3p4ufdkrC8OHt7dtqfSOF4avlenWzLn6r6+OIlD5Z8CIn&#10;jUQeVyGgj4+Ucntdn0tmLs/tM5E07SYuyekO2hNrGHmMjaRfB41WiuFzYJ/yzM8JnpPdOcE0fIDy&#10;M7KUAPeHBK4vna+4c2ceQCE0f5Y84T/3per6pbe/AQAA//8DAFBLAwQUAAYACAAAACEAEQN07eEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZW6q0xIIIIxURR1Z4qVSX00KPB&#10;DljBa4qdhP59N6fmtrM7mn1Tbhc7srOevXEoIF5FwDR2ThnsBXw1b085MB8kKjk61AJ+tYdtdX9X&#10;ykK5C9b6vA89oxD0hRQwhDAVnPtu0Fb6lZs00u3gZisDybnnapYXCrcjT6Io41YapA+DnPTLoLvj&#10;/mQF7L6xfjU/H+1nfahN02wifM+OQjw+LLtnYEEv4d8MV3xCh4qYWndC5dlIOk1isl6HPN8AI0uS&#10;pVSvpdU6TtfAq5Lftqj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMJO/JiUAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABEDdO3hAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="5A2A344E" id="Textbox 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71.05pt;margin-top:744.45pt;width:60.95pt;height:12.8pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBG4TjmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGnFdlHUdLWwAiGt&#10;AGnhA1zHbixij5lxm/TvGXvTFsEN7cUez4yf33vjzd3kB3E0SA5CK5eLWgoTNHQu7Fv54/vHN++k&#10;oKRCpwYIppUnQ/Ju+/rVZoyNWUEPQ2dQMEigZoyt7FOKTVWR7o1XtIBoAhctoFeJj7ivOlQjo/uh&#10;WtX1uhoBu4igDRFnH56LclvwrTU6fbWWTBJDK5lbKiuWdZfXartRzR5V7J2eaaj/YOGVC/zoBepB&#10;JSUO6P6B8k4jENi00OArsNZpUzSwmmX9l5qnXkVTtLA5FC820cvB6i/Hp/gNRZrew8QDLCIoPoL+&#10;SexNNUZq5p7sKTXE3VnoZNHnnSUIvsjeni5+mikJzcnb27f1+kYKzaXlenWzLn5X18sRKX0y4EUO&#10;Wok8rkJAHR8p5edVc26ZuTw/n4mkaTcJ12XO3JkzO+hOLGXkabaSfh0UGimGz4HtyqM/B3gOducA&#10;0/ABygfJigLcHxJYVwhccWcCPIfCa/4zedB/nkvX9WdvfwMAAP//AwBQSwMEFAAGAAgAAAAhABED&#10;dO3hAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WVuqtMSCCCMVEUdWeKlUl&#10;9NCjwQ5YwWuKnYT+fTen5razO5p9U24XO7Kznr1xKCBeRcA0dk4Z7AV8NW9POTAfJCo5OtQCfrWH&#10;bXV/V8pCuQvW+rwPPaMQ9IUUMIQwFZz7btBW+pWbNNLt4GYrA8m552qWFwq3I0+iKONWGqQPg5z0&#10;y6C74/5kBey+sX41Px/tZ32oTdNsInzPjkI8Piy7Z2BBL+HfDFd8QoeKmFp3QuXZSDpNYrJehzzf&#10;ACNLkqVUr6XVOk7XwKuS37ao/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBG4TjmAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQARA3Tt&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="568FCB62" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="238" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="21"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="21"/>
                       </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="9"/>
                         <w:sz w:val="21"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -19310,58 +19420,58 @@
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="21"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="2B569A"/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="21"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487168000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B2DD5E9" wp14:editId="08742689">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B2DD5E9" wp14:editId="1274735B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2771520</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9454832</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2237740" cy="162560"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textbox 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2237740" cy="162560"/>
                       </a:xfrm>
@@ -19420,51 +19530,51 @@
                             <w:rPr>
                               <w:spacing w:val="17"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/01/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5B2DD5E9" id="Textbox 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:218.25pt;margin-top:744.45pt;width:176.2pt;height:12.8pt;z-index:-16148480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvcisfmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2ALoqaroAVCGkF&#10;SMt+gOvYjUXsMTNuk/49Y2/aIvaGuIzHnvHze2+8uZ38II4GyUFo5WqxlMIEDZ0L+1Y+/vj06p0U&#10;lFTo1ADBtPJkSN5uX77YjLExNfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNECepV4i/uqQzUyuh+q&#10;erlcVyNgFxG0IeLTu6ei3BZ8a41O36wlk8TQSuaWSsQSdzlW241q9qhi7/RMQ/0DC69c4EcvUHcq&#10;KXFA9wzKO41AYNNCg6/AWqdN0cBqVsu/1Dz0Kpqihc2heLGJ/h+s/np8iN9RpOkDTDzAIoLiPeif&#10;xN5UY6Rm7smeUkPcnYVOFn1eWYLgi+zt6eKnmZLQfFjXr29u3nBJc221rt+ui+HV9XZESp8NeJGT&#10;ViLPqzBQx3tK+X3VnFtmMk/vZyZp2k3CdZk0d+aTHXQn1jLyOFtJvw4KjRTDl8B+5dmfEzwnu3OC&#10;afgI5YdkSQHeHxJYVwhccWcCPIjCa/40edJ/7kvX9WtvfwMAAP//AwBQSwMEFAAGAAgAAAAhAK/T&#10;A+DhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU0hCGuJUFYJTJUQa&#10;Dhyd2E2sxusQu234e5Ze4La7M5p9U6xnO7CTnrxxKGC5iIBpbJ0y2An4qF/vMmA+SFRycKgFfGsP&#10;6/L6qpC5cmes9GkXOkYh6HMpoA9hzDn3ba+t9As3aiRt7yYrA61Tx9UkzxRuB34fRSm30iB96OWo&#10;n3vdHnZHK2DzidWL+Xpr3qt9Zep6FeE2PQhxezNvnoAFPYc/M/ziEzqUxNS4IyrPBgHxQ5qQlYQ4&#10;y1bAyPJ4GRo6Jcs4AV4W/H+L8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvcisfmAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCv0wPg&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="5B2DD5E9" id="Textbox 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:218.25pt;margin-top:744.45pt;width:176.2pt;height:12.8pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmGt6NmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2ALoqaroAVCGkF&#10;SMt+gOvYjUXsMTNuk/49Y2/aIvaGuNhjz/jNe2+8uZ38II4GyUFo5WqxlMIEDZ0L+1Y+/vj06p0U&#10;lFTo1ADBtPJkSN5uX77YjLExNfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNICepX4iPuqQzUyuh+q&#10;erlcVyNgFxG0IeLbu6ek3BZ8a41O36wlk8TQSuaWyopl3eW12m5Us0cVe6dnGuofWHjlAje9QN2p&#10;pMQB3TMo7zQCgU0LDb4Ca502RQOrWS3/UvPQq2iKFjaH4sUm+n+w+uvxIX5HkaYPMPEAiwiK96B/&#10;EntTjZGauSZ7Sg1xdRY6WfR5ZwmCH7K3p4ufZkpC82Vdv765ecMpzbnVun67LoZX19cRKX024EUO&#10;Wok8r8JAHe8p5f6qOZfMZJ76ZyZp2k3CddwmTzHf7KA7sZaRx9lK+nVQaKQYvgT2K8/+HOA52J0D&#10;TMNHKD8kSwrw/pDAukLgijsT4EEUXvOnyZP+81yqrl97+xsAAP//AwBQSwMEFAAGAAgAAAAhAK/T&#10;A+DhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU0hCGuJUFYJTJUQa&#10;Dhyd2E2sxusQu234e5Ze4La7M5p9U6xnO7CTnrxxKGC5iIBpbJ0y2An4qF/vMmA+SFRycKgFfGsP&#10;6/L6qpC5cmes9GkXOkYh6HMpoA9hzDn3ba+t9As3aiRt7yYrA61Tx9UkzxRuB34fRSm30iB96OWo&#10;n3vdHnZHK2DzidWL+Xpr3qt9Zep6FeE2PQhxezNvnoAFPYc/M/ziEzqUxNS4IyrPBgHxQ5qQlYQ4&#10;y1bAyPJ4GRo6Jcs4AV4W/H+L8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmGt6NmAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCv0wPg&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1E84D0DF" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="238" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="15"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -19489,258 +19599,150 @@
                     </w:r>
                     <w:r>
                       <w:t>vigor:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="17"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/01/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...105 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75B981C1" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00DC0D43">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EAD86D5" w14:textId="77777777" w:rsidR="006B0952" w:rsidRDefault="006B0952">
+    <w:p w14:paraId="2E4ABA33" w14:textId="77777777" w:rsidR="0020422B" w:rsidRDefault="0020422B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AAC298F" w14:textId="77777777" w:rsidR="006B0952" w:rsidRDefault="006B0952">
+    <w:p w14:paraId="416AAF6E" w14:textId="77777777" w:rsidR="0020422B" w:rsidRDefault="0020422B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C8ABE6D" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C8ABE6D" w14:textId="23AECA59" w:rsidR="00DC0D43" w:rsidRDefault="00B474EF" w:rsidP="00B474EF">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487166464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F02197F" wp14:editId="2E98E764">
-[...7 lines deleted...]
-          <wp:extent cx="311848" cy="595249"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03958BE2" wp14:editId="1B23FE86">
+          <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="62298236" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
+                  <pic:cNvPr id="62298236" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="311848" cy="595249"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3692D138" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487166976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AF1C164" wp14:editId="6794FFE7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6858000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="311848" cy="595249"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Image 4"/>
@@ -19758,113 +19760,113 @@
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="311848" cy="595249"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2624D2D7" w14:textId="77777777" w:rsidR="00DC0D43" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487169024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="211B39F0" wp14:editId="2C8A73F8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6858000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="311848" cy="595249"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Image 8"/>
+          <wp:docPr id="273051648" name="Image 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Image 8"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="311848" cy="595249"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="662D2080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09C66320"/>
     <w:lvl w:ilvl="0" w:tplc="61E28266">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -19958,107 +19960,113 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="01600798">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8260" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1891190290">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC0D43"/>
+    <w:rsid w:val="0020422B"/>
     <w:rsid w:val="00392D68"/>
     <w:rsid w:val="006B0952"/>
+    <w:rsid w:val="008E374E"/>
+    <w:rsid w:val="00B474EF"/>
     <w:rsid w:val="00DC0D43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41F76F85"/>
   <w15:docId w15:val="{827DA294-06B8-4679-B42C-79E225AAAB43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20520,71 +20528,121 @@
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="112"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00392D68"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B474EF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B474EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B474EF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B474EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11361" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20828,63 +20886,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2235</Words>
-  <Characters>12745</Characters>
+  <Words>2236</Words>
+  <Characters>12747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>106</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14951</CharactersWithSpaces>
+  <CharactersWithSpaces>14954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Matthew Blakeman</dc:creator>
   <cp:keywords>, docId:F7EEE1C62766C0C308379374070CDE9C</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-04-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>