--- v0 (2025-11-12)
+++ v1 (2026-07-13)
@@ -1,9909 +1,8101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74A393B1" w14:textId="77777777" w:rsidR="00CC48AB" w:rsidRPr="003F73B7" w:rsidRDefault="00CC48AB" w:rsidP="00776395">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="76938F5A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Common Services Project Management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393B2" w14:textId="77777777" w:rsidR="00CC48AB" w:rsidRPr="003F73B7" w:rsidRDefault="00CC48AB" w:rsidP="00776395">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="15EF5F6B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A393B3" w14:textId="6E981A00" w:rsidR="004D6C68" w:rsidRPr="003F73B7" w:rsidRDefault="00E10F8C" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B2C38C1" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...20 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The 2014 and prior processes allowed Country Offices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12" w:rsidDel="00F36839">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00590971" w:rsidRPr="003F73B7">
-[...214 lines deleted...]
-        <w:t xml:space="preserve">from each partner agency. </w:t>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to record revenue and expenses relating to non-UNDP entities to four Fund codes that appear in UNDP’s books.  However, as UNDP is acting as an agent for other partner agencies, their share of common services should not be recorded as revenue and expense to UNDP, but rather as payments due to/from each partner agency. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393B4" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00887560" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A8A1663" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A393B5" w14:textId="04122E36" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="000707D4" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E89985F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...40 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The fund codes that are to be implemented based on this guideline are the following:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2B579A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="003F73B7">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LINK Excel.Sheet.12 "C:\\Users\\mulugeta.tarekegn\\Documents\\OFRM\\-VE NBV\\negative NBV_updated_26 Dec-updated.xlsx" "Sheet1!R6C4:R10C5" \a \f 5 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2B579A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5360" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="4240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776395" w:rsidRPr="003F73B7" w14:paraId="74A393B8" w14:textId="77777777" w:rsidTr="00887560">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="482EF6A2" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:divId w:val="253636395"/>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393B6" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2FA76E7F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund codes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4240" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393B7" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4546CCE3" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776395" w:rsidRPr="00380BAA" w14:paraId="74A393BB" w14:textId="77777777" w:rsidTr="00887560">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="4753B530" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:divId w:val="253636395"/>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393B9" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4CB87A58" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4240" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393BA" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="00697538" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5C3A6579" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00697538">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Common_Srvcs_Premises_non-undp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776395" w:rsidRPr="003F73B7" w14:paraId="74A393BE" w14:textId="77777777" w:rsidTr="00887560">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="07561260" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:divId w:val="253636395"/>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393BC" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="715AD14B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4240" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393BD" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="441C28CD" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Common_Srvcs_Security_non-undp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776395" w:rsidRPr="003F73B7" w14:paraId="74A393C1" w14:textId="77777777" w:rsidTr="00887560">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="51C109AB" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:divId w:val="253636395"/>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393BF" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0C0B8E72" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4240" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393C0" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="32646D47" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Common_Srvcs_VSAT_non-undp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776395" w:rsidRPr="003F73B7" w14:paraId="74A393C4" w14:textId="77777777" w:rsidTr="00887560">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="4D9509AF" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:divId w:val="253636395"/>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393C2" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="759CCCE5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4240" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74A393C3" w14:textId="77777777" w:rsidR="00A540F9" w:rsidRPr="003F73B7" w:rsidRDefault="00A540F9" w:rsidP="00776395">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1B6D5CFD" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Common_Srvcs_Dispnsry_non-undp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74A393C5" w14:textId="77777777" w:rsidR="000707D4" w:rsidRPr="003F73B7" w:rsidRDefault="000707D4" w:rsidP="00776395">
-      <w:pPr>
+    <w:p w14:paraId="69A16C1E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2B579A"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00681F8A" w:rsidRPr="003F73B7">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393C6" w14:textId="77777777" w:rsidR="00911200" w:rsidRPr="003F73B7" w:rsidRDefault="000E2205" w:rsidP="00887560">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="70BDAA2A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc404762913"/>
-      <w:r w:rsidRPr="003F73B7">
-[...17 lines deleted...]
-        <w:t>Project Set-up</w:t>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Common Service Project Set-up</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="74A393C7" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00887560" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="37360358" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A393C8" w14:textId="5D1FAB2C" w:rsidR="00FC6415" w:rsidRPr="003F73B7" w:rsidRDefault="005747A1" w:rsidP="007C36DB">
-[...206 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E2B2B00" w14:textId="424525B3" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the beginning of the fourth quarter of each year, each country office should agree with participating resident Agencies on the estimated cost of common/shared services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of the following year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with existing UNDG guidelines and send invoices to the Agencies by the end of November for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coming budget year. When negotiating Letters of Agreement on these services, including common premises, consensus must be reached on the types of services covered, the total estimated annual cost of each service, cost drivers for apportioning the costs as well as the share payable by each Agency.  UNDP Country Offices can create separate ‘common services’ management </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D79" w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or multiple projects) with the following distinct activities for each common/shared service:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491D6548" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393CA" w14:textId="77777777" w:rsidR="00FC6415" w:rsidRPr="003F73B7" w:rsidRDefault="00FC6415" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07C36389" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Security</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCE3338" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Communications/VSAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8FCAE1" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dispensary</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc404177017"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc404762914"/>
+    </w:p>
+    <w:p w14:paraId="1966E3FF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B456157" w14:textId="57F05317" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Security</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In setting up Common services projects, Country Offices are expected to set-up one Dummy Award/contract for each Agency and Fund code combination by reflecting the funding amount for the full year in Quantum’s Projects Module.   One award will be created for UNDP’s internal funding towards its share of common services.   Therefore, one common service project may have multiple awards.  The actual contribution from Agencies can be received as cash via </w:t>
+      </w:r>
+      <w:r w:rsidR="00467864" w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>miscellaneous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receipts or authorized from other sources such as SCA (Service Clearing Account) which will update common service GL (cash) budgets.  Any cost/expense transfer between different projects </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">will require a project cost transfer in the project module.   However, any cash transfer between fund/donor combinations can be managed via GL manual journals. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393CB" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00FC6415" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4FB406D2" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48767351" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Communications/VSAT</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The total budget for each project or activity must be equivalent to the total estimated annual cost of these services. In case there are specific additional services that the agencies have agreed to share, additional projects and/or activities can be created, but the offices should only use the four fund codes for the share of non-UNDP entity. For reporting purposes, each participating Agency’s share in the cost of a particular service should be represented by fund and donor under corresponding output or activity.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Each agency should provide the complete Chart of Accounts (COA) (e.g. payment authorization with Unliquidated Obligation (ULO) number for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non Quantum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agencies) where the cost should be charged to fund the Common Service budget for each Common Service participant.  In case of payment default, UNDP should charge each COA based on agreed budget using the ULO provided in the previous quarter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393CC" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00FC6415" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0332B9C7" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0DC87B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc404762915"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Common Service Project budget set-up</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="47D0F193" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D06B8B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-UNDP portion of CSA budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BA96DB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C39FD7D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc404762914"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In setting up the project budget, use the FUND codes 13920/25/30/35 for the portion that belongs to participating agencies (includes both QUANTUM and Non-QUANTUM agencies). These funds are cash-controlled by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Department and Fund level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74A393CD" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00887560" w:rsidP="00776395">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="07BE8B84" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1336305E" w14:textId="0E271334" w:rsidR="00345824" w:rsidRDefault="00F63C05" w:rsidP="005A2776">
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="33FAF808" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...305 lines deleted...]
-        <w:t xml:space="preserve">via GL manual journals. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP portion of CSA budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136E1D0C" w14:textId="4FBCA5EC" w:rsidR="00174303" w:rsidRDefault="00DE42ED" w:rsidP="00E810D3">
-[...1055 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E0A23C6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>73100 - Premises</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As for UNDP’s portion of common services, Country Office’s institutional budget codes (core 02300, DE 02550, XB 11300) are used in the common/shared services project budget. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393DC" w14:textId="77777777" w:rsidR="00E46EFE" w:rsidRPr="003F73B7" w:rsidRDefault="00E46EFE" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="260B26BE" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DA0943" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>74300 - Security</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If there are other UNDP development projects sharing the same service, their share should be included in UNDP’s XB portion (i.e. as if XB is prefunding) and use DPC methodology (i.e. crediting expenses) to recover the XB from projects (see below section 4.2 for details).  Separate GL accounts should be used for CSA recovery and cost recovery to avoid confusion and see a clear and distinct financial picture of the two categories under XB Status Report.  Such cost transfer can be processed in Quantum’s project module.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393DD" w14:textId="77777777" w:rsidR="009046BC" w:rsidRPr="003F73B7" w:rsidRDefault="00E46EFE" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BA218B3" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649A37D5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>72400 - Communication/VSAT</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following budgetary account codes should be used for the Common/Shared Services project budgets., in addition to other relevant budget account codes such as staff costs and assets. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393DE" w14:textId="4AB4CBE1" w:rsidR="00B45BEE" w:rsidRPr="003F73B7" w:rsidRDefault="0049191A" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B5CD80C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>73100 - Premises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A393DF" w14:textId="77777777" w:rsidR="002A6442" w:rsidRDefault="00E46EFE" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="03D90CE5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>74300 - Security</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D05A13" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>72400 - Communication/VSAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1C5D2D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>74500- Dispensary accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572F4BC2" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc404762916"/>
-      <w:r w:rsidRPr="003F73B7">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sample of common service project budget</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="02E649F1" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00C33A05" w:rsidRDefault="00C06E1F" w:rsidP="00E810D3">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4C7A2519" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent5"/>
+        <w:tblStyle w:val="LightList-Accent51"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2374"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1298"/>
         <w:gridCol w:w="913"/>
         <w:gridCol w:w="1292"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="48020EF5" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="137C98E4" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="22C525C8" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="04EDFED6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="005C243F" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C243F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0047303E" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3956078C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="005C243F" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C243F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>% proportion of UNCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4612720C" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="346C5B5B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="005C243F" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C243F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Budgetary Account  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CAE00B0" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF96F33" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="005C243F" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C243F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A5D4F5B" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2BD9C2" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="005C243F" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C243F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Other applicable COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78BA33B7" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4DC657" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="005C243F" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C243F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Donor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A5EF5A2" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBEA996" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="005C243F" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C243F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amount (USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="5E9FE348" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="70475C6B" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1204B54F" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="2E021B8D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59AC452E" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E7B6F5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40E6D95E" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="51629A76" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="732DB4F3" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECC8951" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B83CB42" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BCCA36" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A197BEB" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A62EAB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EB3B126" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="425920AD" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="1F41B37D" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="0690A1B1" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="36DF3140" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="7CB17153" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-- CORE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B7133E6" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E55721E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30E0DB9E" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F07B134" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D5606CD" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1525FC99" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>02300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="284FCE7A" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5831DA" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18B0D64B" w14:textId="57AF41CB" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7D61D8" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5319C905" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="441F79CE" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>20,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="6CC32827" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="040D997C" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="368F80C0" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="7597AC35" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-- (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E810D3">
-[...5 lines deleted...]
-              <w:t>XB+Other</w:t>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>XB+</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Other</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E810D3">
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E810D3">
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dev.proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E810D3">
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A4B2463" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B67433" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FBFAD3F" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3094A79D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27664E70" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EEF8C4" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1ADBDE9B" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CA6306" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7FF79175" w14:textId="797BFF22" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A45C5A2" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57943BB3" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BB9345" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="181D5232" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="60AABE9A" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="15E8501D" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="18C5CE3D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FAO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C562A67" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7785C9BB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60A557EE" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="62990763" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="422B2D3D" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BD55EE" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E810D3">
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D734698" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="319653B1" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A67E8FF" w14:textId="24F7ABE5" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F158B09" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>000004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F6245D2" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2883BB07" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="57A015DE" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="58D3984C" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="37E717E3" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="115F0997" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNFPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="378C437F" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FFB210" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B06256C" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5EB8E0" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55D6623F" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E73187" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E810D3">
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C83E5B4" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4164052C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B0FE391" w14:textId="4C8A4370" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="35275003" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>000003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B99D57D" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="40355390" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="5880D585" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="7102DC32" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="3373D06C" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="48868568" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D0F92DA" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB8D2E7" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5981AA4F" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7FC5E1" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>73100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E6F6EF1" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD71A30" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>68100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73FFF002" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="231467ED" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CA78279" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E3A352" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E810D3">
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01453EA4" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FD71C9" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...7 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06E1F" w:rsidRPr="00C06E1F" w14:paraId="13C84964" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="55072B3D" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1270" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="618C3525" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
-[...11 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          <w:p w14:paraId="15C66280" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5ADFABF9" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BD978C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="51D56000" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="626BC7E6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="488" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01D0B319" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE0AE13" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E738A6B" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="558301D7" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7191F786" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEA8760" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07D1B98F" w14:textId="77777777" w:rsidR="00C06E1F" w:rsidRPr="00E810D3" w:rsidRDefault="00C06E1F" w:rsidP="00EA3C6C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4958216D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>100,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03C59C57" w14:textId="77777777" w:rsidR="00A87F8F" w:rsidRDefault="00A87F8F" w:rsidP="00A87F8F">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F12986F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revenue management</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74A39468" w14:textId="77777777" w:rsidR="00B649E7" w:rsidRPr="003F73B7" w:rsidRDefault="00A64178" w:rsidP="00776395">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="576E828F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4593968B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="432" w:hanging="432"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> management</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Using Invoice from Billing Module</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A39469" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00887560" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A03303B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A3946A" w14:textId="11B5C1B8" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00A64178" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="775E2A30" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t>Invoice from Billing Module</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>At the beginning of the fourth quarter of each year, each country office should agree with participating resident Agencies on the estimated cost of common/shared services for the following year in accordance with existing UNDG guidelines and based on the signed Letters of Agreement.  By the end of November, Office should create and send one invoice (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from Quantum billing module</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) for each Agency for the full amount due for the upcoming budget year, listing all the service the Agency participates in, as well as its respective share of costs.  Based on the issued invoice for common/shared services, the resident Agencies should provide local advances (at least quarterly) specifically for the services they participate in.  These advances should be received and recorded by UNDP CO under GL Account 55085 (Contribution from Agencies for Common Services) for their common/shared services project against the common service fund codes 13920/25/30/35 and respective donor codes of the agencies.  Please note that the account should be used only for other Agencies’ share of common service contribution.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A3946B" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00887560" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72855CB6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74A3946C" w14:textId="4854E3BA" w:rsidR="00CA68A5" w:rsidRPr="003F73B7" w:rsidRDefault="00195FE4" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="014293E7" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc404762919"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revenue from QUANTUM Agencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7230BA0A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525E0985" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...324 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the case of QUANTUM Agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00385975">
-[...126 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Quantum agency can make a cash payment to the UNDP Country Office.  In this case, the payment would be received by the CO and applied via AR against the following COA:  </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent5"/>
+        <w:tblStyle w:val="LightList-Accent51"/>
         <w:tblW w:w="4304" w:type="pct"/>
         <w:tblInd w:w="607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1592"/>
         <w:gridCol w:w="1011"/>
         <w:gridCol w:w="1698"/>
         <w:gridCol w:w="1249"/>
         <w:gridCol w:w="1249"/>
         <w:gridCol w:w="1249"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED2796" w:rsidRPr="003F73B7" w14:paraId="74A39479" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="52D84B48" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="989" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A39470" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7CA00A4E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39471" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="22B84E1F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1055" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39472" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="1399B170" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39473" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="0A38D5AE" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39474" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="416A2C55" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PC BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39478" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="21339498" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2796" w:rsidRPr="003F73B7" w14:paraId="74A39483" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="7E557AD4" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="989" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A3947A" w14:textId="230C618E" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4ECCEE9C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP Cash</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3947B" w14:textId="2D075210" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="26EAAE44" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1055" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3947C" w14:textId="0CE4029D" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="142C2725" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3947D" w14:textId="2244E980" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="7CE67202" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3947E" w14:textId="48BE8A46" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="2FB0A014" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39480" w14:textId="50CB70CD" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="25F9E1BB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2796" w:rsidRPr="003F73B7" w14:paraId="74A3948D" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="31062835" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="989" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A39484" w14:textId="27B34C5B" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="30560430" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Due to/From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39485" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="6EEB71F0" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1055" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39486" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="597EEF7C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13920/25/30/35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39487" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="75B64614" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39488" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="6CAB6BE4" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3948A" w14:textId="77777777" w:rsidR="00ED2796" w:rsidRPr="003F73B7" w:rsidRDefault="00ED2796" w:rsidP="00776395">
+          <w:p w14:paraId="07570923" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Various</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74A3948E" w14:textId="77777777" w:rsidR="006B45C0" w:rsidRPr="003F73B7" w:rsidRDefault="006B45C0" w:rsidP="00776395">
-      <w:pPr>
+    <w:p w14:paraId="54413E56" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A3948F" w14:textId="2484F768" w:rsidR="00730F93" w:rsidRPr="003F73B7" w:rsidRDefault="00D306B4" w:rsidP="007C36DB">
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66015536" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The donor codes for QUANTUM agencies are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2EEF01" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNIFEM -10776 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A39491" w14:textId="77777777" w:rsidR="00730F93" w:rsidRPr="003F73B7" w:rsidRDefault="00730F93" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0F93D2E8" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNCDF - 10777</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350EC415" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNFPA - 10778</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12851D24" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNOPS - 10779</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BBBACF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDSS – 10153</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FA4AAD" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780FA084" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc404762920"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revenue from Non-QUANTUM Agencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="0A8DE7B6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FED90F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...202 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In general, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-Quantum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agencies should pay for their share in cash locally, the payment would be received by the CO and applied via AR against the same COA above.  Alternatively, a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-QUANTUM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> agency might give an authorization via Service Clearing Account (SCA), in which case, CO can create GL JE as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent5"/>
-        <w:tblW w:w="3414" w:type="pct"/>
+        <w:tblStyle w:val="LightList-Accent51"/>
+        <w:tblW w:w="4721" w:type="pct"/>
         <w:tblInd w:w="607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="691"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="956"/>
+        <w:gridCol w:w="1852"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1866"/>
+        <w:gridCol w:w="1241"/>
+        <w:gridCol w:w="1495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033283E" w:rsidRPr="003F73B7" w14:paraId="74A394A2" w14:textId="77777777" w:rsidTr="007A673B">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="0D62D761" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39498" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
-[...11 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="4BD9C0CE" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dr/ Cr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="pct"/>
+            <w:tcW w:w="1049" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A39499" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="7BC68D0E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A3949A" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+            <w:tcW w:w="803" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1E3ECF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3949B" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="225C5442" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3949C" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="4B191F46" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394A1" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="1DD19C38" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033283E" w:rsidRPr="003F73B7" w14:paraId="74A394AE" w14:textId="77777777" w:rsidTr="007A673B">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="071964BB" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394A3" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="23ED5F35" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="pct"/>
+            <w:tcW w:w="1049" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394A4" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="646A4C38" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A394A5" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="5CFAE39F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>As per ULO acct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A394A6" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+            <w:tcW w:w="803" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFB3E74" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394A7" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="0497AD01" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394A8" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="49D4B011" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394AD" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="7F73588F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Various</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033283E" w:rsidRPr="003F73B7" w14:paraId="74A394B9" w14:textId="77777777" w:rsidTr="007A673B">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="166FC102" w14:textId="77777777" w:rsidTr="008B1CE9">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394AF" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="743A1A4B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="pct"/>
+            <w:tcW w:w="1049" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394B0" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="740FB092" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>55085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="753" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A394B1" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+            <w:tcW w:w="803" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F5BEA9" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394B2" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="26A02958" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13920/25/30/35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394B3" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="695EE78A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394B8" w14:textId="77777777" w:rsidR="0033283E" w:rsidRPr="003F73B7" w:rsidRDefault="0033283E" w:rsidP="00776395">
+          <w:p w14:paraId="78E5796A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Various</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74A394BA" w14:textId="77777777" w:rsidR="006B45C0" w:rsidRPr="003F73B7" w:rsidRDefault="006B45C0" w:rsidP="00776395">
-      <w:pPr>
+    <w:p w14:paraId="584C39F9" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A394BB" w14:textId="0F2B0939" w:rsidR="00C70A47" w:rsidRPr="003F73B7" w:rsidRDefault="00E4105B" w:rsidP="007C36DB">
-[...211 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F58F3E6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> directly against fund 02300 and common service project;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the GLJE created to record the amount authorized by Non-QUANTUM Agencies, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>long description should always include the ULO and Agency References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to avert rejection of CSA charges by agencies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A394C0" w14:textId="77777777" w:rsidR="00157319" w:rsidRPr="003F73B7" w:rsidRDefault="00157319" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1291B4B8" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc404762922"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expense management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7ACEBB8D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc404762923"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Regular GOE expense</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="67FDFFB7" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1647F41D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> directly against fund 11300 and common service project;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When recording common </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service related</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expense, it is very important that Country Offices record it in line with the initial common service project budget:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A394C1" w14:textId="010D8FC6" w:rsidR="00157319" w:rsidRPr="003F73B7" w:rsidRDefault="00157319" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="616CADD6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For UNDP core institutional budget, record expenses directly against fund 02300 and common service project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2155D884" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>XB  funds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, record expenses directly against fund 11300 and common service project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755FF766" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For other participating agencies, record expenses against fund code 13920/25/30/35 and respective donor codes of each agency and common service project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA2EDC6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If there are other UNDP development projects sharing the same service, their share should be included in UNDP’s XB portion (i.e. as if XB is prefunding) with a periodic recovery of expenses from development projects).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E88D085" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B46772" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>For other participating agencies, record expense</w:t>
-[...121 lines deleted...]
-        <w:t>should have the following lines:</w:t>
+        <w:t>Therefore, a typical sample of common service payment invoice should have the following lines:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent5"/>
-        <w:tblW w:w="3597" w:type="pct"/>
+        <w:tblStyle w:val="LightList-Accent51"/>
+        <w:tblW w:w="4641" w:type="pct"/>
         <w:tblInd w:w="607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="961"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="1239"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B13D6" w:rsidRPr="003F73B7" w14:paraId="74A394CF" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="6DDC8113" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="531"/>
+          <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394C5" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
-[...11 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="50F12DE5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394C6" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="4F7A8DD8" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394C7" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="2BA087A3" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394C8" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="48804ED5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394C9" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="7D5D1A51" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394CB" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="77C78690" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A394CE" w14:textId="4CC3EC08" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+            <w:tcW w:w="713" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C824D4E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B13D6" w:rsidRPr="003F73B7" w14:paraId="74A394DA" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="6E0C99B1" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="519"/>
+          <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394D0" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3F50AAA4" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>20,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394D1" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="14AF2F6C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7xxxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394D2" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="1FBAED8C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394D3" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="6137C6E2" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>02300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394D4" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="33D5C0B1" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394D6" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="2A4E120E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A394D9" w14:textId="61CB67C9" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+            <w:tcW w:w="713" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10176F11" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00012</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B13D6" w:rsidRPr="003F73B7" w14:paraId="74A394E5" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="2F418B5B" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:trHeight w:val="519"/>
+          <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394DB" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7471162E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394DC" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="316CDEB8" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7xxxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394DD" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="38A903FF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394DE" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="470B2E98" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394DF" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="130758B6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394E1" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="1BE2E947" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A394E4" w14:textId="6F649AA2" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+            <w:tcW w:w="713" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C143E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00012</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B13D6" w:rsidRPr="003F73B7" w14:paraId="74A394F0" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="62971F8C" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="531"/>
+          <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394E6" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="008BED37" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394E7" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="13181194" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7xxxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394E8" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="1D670FE5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394E9" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="15D97ADB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13920/25/30/35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394EA" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="534AD74C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394EC" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="7932557C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A394EF" w14:textId="0C280392" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+            <w:tcW w:w="713" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B067A86" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00004</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B13D6" w:rsidRPr="003F73B7" w14:paraId="74A394FB" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="372C9906" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:trHeight w:val="519"/>
+          <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394F1" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5AA238E4" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394F2" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="1C6D6669" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7xxxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394F3" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="2BFE8CFB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394F4" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="5F7353EC" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13920/25/30/35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394F5" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="66675D4C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394F7" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="26732146" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A394FA" w14:textId="761DBAA6" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+            <w:tcW w:w="713" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D04D27" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00003</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B13D6" w:rsidRPr="003F73B7" w14:paraId="74A39506" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="089364FD" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="531"/>
+          <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394FC" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="44F75C70" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A394FD" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="60A205AF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7xxxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394FE" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="42C0F1FA" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A394FF" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="7F0FD0C5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>13920/25/30/35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39500" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="1CC90450" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39502" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="66B73685" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="714" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A39505" w14:textId="6D8E5E80" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+            <w:tcW w:w="713" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB374C5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>10153</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>010153</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B13D6" w:rsidRPr="003F73B7" w14:paraId="74A39511" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="6D83B6E9" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
-          <w:trHeight w:val="259"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39507" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1995F2F6" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>100,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A39508" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="289691EC" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39509" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="3368DA4F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3950A" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="588BDECA" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3950B" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="08EEE046" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3950D" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+          <w:p w14:paraId="4F1E9EB1" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="74A39510" w14:textId="77777777" w:rsidR="000B13D6" w:rsidRPr="003F73B7" w:rsidRDefault="000B13D6" w:rsidP="00776395">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BACE28" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74A39512" w14:textId="77777777" w:rsidR="00472E5E" w:rsidRPr="003F73B7" w:rsidRDefault="00472E5E" w:rsidP="00776395">
-      <w:pPr>
+    <w:p w14:paraId="710CF570" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A39513" w14:textId="77777777" w:rsidR="009A77CC" w:rsidRPr="003F73B7" w:rsidRDefault="009A77CC" w:rsidP="00887560">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1930C001" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc404762924"/>
-      <w:r w:rsidRPr="003F73B7">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Other UNDP development projects under common/shared services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="74A39514" w14:textId="77777777" w:rsidR="005A2776" w:rsidRPr="003F73B7" w:rsidRDefault="005A2776" w:rsidP="005A2776">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7E4292A4" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A39515" w14:textId="4C90BD69" w:rsidR="003D2134" w:rsidRPr="003F73B7" w:rsidRDefault="00222632" w:rsidP="007C36DB">
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B00AB31" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>73125 – Common – Services premises</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On a monthly or quarterly basis, CO should transfer cost in PPM to recover cost from development projects to XB aiming to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>achive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following accounting entries:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A39517" w14:textId="77777777" w:rsidR="004C3CC5" w:rsidRPr="003F73B7" w:rsidRDefault="004C3CC5" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43B45C54" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> to CO Common Security</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>73125 – Common – Services premises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A39518" w14:textId="77777777" w:rsidR="004C3CC5" w:rsidRPr="003F73B7" w:rsidRDefault="004C3CC5" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7946E112" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>72445 – Common Services - Communications</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74325 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrib</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to CO Common Security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A39519" w14:textId="67BF3115" w:rsidR="004C3CC5" w:rsidRPr="003F73B7" w:rsidRDefault="00E56945" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F357896" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">– </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>72445 – Common Services - Communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315FCE83" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74500– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001614CC" w:rsidRPr="003F73B7">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contrib</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001614CC" w:rsidRPr="003F73B7">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> - Dispensary</w:t>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Dispensary – GS - Dispensary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightList-Accent5"/>
-        <w:tblW w:w="3825" w:type="pct"/>
+        <w:tblStyle w:val="LightList-Accent51"/>
+        <w:tblW w:w="4675" w:type="pct"/>
         <w:tblInd w:w="607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="959"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="916"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1254"/>
+        <w:gridCol w:w="941"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="941"/>
+        <w:gridCol w:w="997"/>
+        <w:gridCol w:w="1372"/>
+        <w:gridCol w:w="1121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00971F5C" w:rsidRPr="003F73B7" w14:paraId="74A39524" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="63C2D2C7" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="670" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3951A" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
-[...11 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="43823E06" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A3951B" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="76923C20" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3951C" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="6319908F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3951D" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="66CB9E61" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3951E" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="2C87E6AD" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3951F" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="74A942DA" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PC BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39520" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="1C769464" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="640" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A39523" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+            <w:tcW w:w="641" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C278916" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971F5C" w:rsidRPr="003F73B7" w14:paraId="74A3952F" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="5D931116" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="670" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39525" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="441D0890" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A39526" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="28DE6836" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>As above</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39527" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="7750A8AB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39528" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="6C63AC24" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>04000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39529" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="46CFE361" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3952A" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="3052D548" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3952B" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="74CD0B36" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dev. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="640" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A3952E" w14:textId="09CC396F" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+            <w:tcW w:w="641" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79341192" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00012</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971F5C" w:rsidRPr="003F73B7" w14:paraId="74A3953A" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="338858D0" w14:textId="77777777" w:rsidTr="008B1CE9">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="670" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39530" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6E036D5A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(5,000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A39531" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="14871946" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>As above</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F73B7" w:rsidDel="009046BC">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12" w:rsidDel="009046BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39532" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="1DE14469" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39533" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="660A298A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39534" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="2EE87238" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39535" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="26729514" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39536" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="14CDE5BA" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="640" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A39539" w14:textId="7AC3FE35" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+            <w:tcW w:w="641" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F2D2A8" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00012</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971F5C" w:rsidRPr="003F73B7" w14:paraId="74A39545" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="6889E3F4" w14:textId="77777777" w:rsidTr="008B1CE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="670" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3953B" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="10C3FEFA" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A3953C" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="4A198760" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>As above</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F73B7" w:rsidDel="009046BC">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12" w:rsidDel="009046BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3953D" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="506B3D73" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3953E" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="3D213ADF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>04000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3953F" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="3EDC4B89" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39540" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="244AAE66" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39541" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="60113A8C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dev. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="640" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A39544" w14:textId="4BFC41DF" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+            <w:tcW w:w="641" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFFEF3E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00012</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971F5C" w:rsidRPr="003F73B7" w14:paraId="74A39550" w14:textId="77777777" w:rsidTr="00D72580">
+      <w:tr w:rsidR="00C340CA" w:rsidRPr="00371C12" w14:paraId="154749BD" w14:textId="77777777" w:rsidTr="008B1CE9">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="670" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39546" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0CFAFDF5" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(3,000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="74A39547" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="13ED4C37" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>As above</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F73B7" w:rsidDel="009046BC">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12" w:rsidDel="009046BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39548" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="119193E7" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A39549" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="18E3C80E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3954A" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="757E9155" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3954B" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="139A5854" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3954C" w14:textId="77777777" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+          <w:p w14:paraId="233B381A" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CS </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F73B7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="640" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74A3954F" w14:textId="2777E35A" w:rsidR="00971F5C" w:rsidRPr="003F73B7" w:rsidRDefault="00971F5C" w:rsidP="00776395">
+            <w:tcW w:w="641" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E41004" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="008B1CE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:t>00012</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00371C12">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>000012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74A39551" w14:textId="77777777" w:rsidR="00887560" w:rsidRDefault="00887560" w:rsidP="00776395">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="6AE49ACB" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc404762925"/>
     </w:p>
-    <w:p w14:paraId="27FCA994" w14:textId="77777777" w:rsidR="00D72580" w:rsidRPr="003F73B7" w:rsidRDefault="00D72580" w:rsidP="00776395">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="5F13545B" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Positions and personnel management under common/shared services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03981595" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="7C80A587" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whenever a position is funded by several Agencies under this arrangement, the Agencies also need to agree in advance that personnel costs (staff on FTA/CA/TA/SC or UNV) will be apportioned according to their share as agreed for each common service. These positions (when administered by UNDP) will be created as “partially billable” positions in Quantum HR </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>module</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and their position funding COA should be set up in accordance with percentages agreed with the Agencies as per the common services project budget and COA. As these positions are funded not only by UNDP CO but also by the Agencies, UNDP CO, therefore, needs to present and consult with the participating agencies before taking any HR management decisions that may lead to a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Positions and personnel management under common/shared </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        <w:t>rise in cost. Extensions of partially billable positions and personnel contracts should not go beyond the end date of relevant common services agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5B3948" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB16822" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc404762926"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PPE under common/shared services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="74A39553" w14:textId="77777777" w:rsidR="00044D7E" w:rsidRPr="003F73B7" w:rsidRDefault="00044D7E" w:rsidP="00776395">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="7CF4A642" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="509B1DDF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...174 lines deleted...]
-        <w:r w:rsidR="007035E9" w:rsidRPr="003F73B7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP portion of PPE funded by several agencies (please refer to relevant section of Asset management POPP </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00371C12">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003F73B7">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) will be recognized only if UNDP’s portion meet the asset recognition threshold.  Therefore, there should not be any amount reported against the fund codes created for other agencies (13920/25/30/35) in PPE asset and accumulated depreciation accounts 18xxx as well as in the corresponding depreciation expense accounts 77xxx. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A39559" w14:textId="327460F7" w:rsidR="00FC4BE9" w:rsidRPr="003F73B7" w:rsidRDefault="00FC4BE9" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="69D5E36E" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc404762927"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Year-end </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D82D09F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA"/>
+    <w:p w14:paraId="2E8A3F8D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-        <w:t>actions</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per IPSAS, any amounts due to/from the respective Agencies will be presented by UNDP as Agency payables or receivables respectively in UNDP’s financial statements. Therefore, at year-end, each CO will be asked to review and reconcile the cumulative amount of due to/from each Agency by Fund Code. The reconciliation should be documented for future reference. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A3955A" w14:textId="38C33FC8" w:rsidR="007279F4" w:rsidRPr="003F73B7" w:rsidRDefault="00C06B53" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08B4CB42" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc404762928"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Important Note</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE65DF3" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12AEE4E2" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...134 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The above guidance applies to Country Offices where UNDP is the lead agency among all participating agencies. The underlying principle in the calculation of Common Services (as defined in POPP, i.e. premises, security, communication/VSAT and dispensary) is based on the local UNCT agreements or budget.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A3955D" w14:textId="77777777" w:rsidR="00FC4BE9" w:rsidRDefault="00562381" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="5A8F6F04" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA2E024" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="432" w:hanging="432"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In Country Offices where UNDP is one of the tenants among all participating agencies and only responsible for its own share of the overall common services costs, the assumption is that the Country Office will manage these costs under its Institutional Budget (core and XB) and not via common service funds and follow the procedures that govern the use of these resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D79224A" w14:textId="77777777" w:rsidR="00B24213" w:rsidRPr="00041236" w:rsidRDefault="00B24213" w:rsidP="00E810D3">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="427DB04D" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A3955E" w14:textId="77777777" w:rsidR="009046BC" w:rsidRPr="003F73B7" w:rsidRDefault="00562381" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6AE15109" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">The underlying principle in the calculation of Common Services (as defined in POPP, i.e. premises, security, communication/VSAT and dispensary) is based on the local UNCT agreements or budget.  </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If UNDP is not a lead agency, the CO will pay only UNDP’s share and recognize expenses accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A3955F" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00887560" w:rsidP="00887560">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60EEC905" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A39560" w14:textId="77777777" w:rsidR="00FC4BE9" w:rsidRPr="003F73B7" w:rsidRDefault="004B468D" w:rsidP="007C36DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43A29D4F" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00371C12" w:rsidRDefault="00C340CA" w:rsidP="00C340CA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...86 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00371C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>To ensure that common services are properly included in cost recovery, Offices should always refer to specific agreements with the agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A39561" w14:textId="77777777" w:rsidR="00887560" w:rsidRPr="003F73B7" w:rsidRDefault="00887560" w:rsidP="00887560">
-[...90 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="5079A708" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRDefault="00C340CA" w:rsidP="00C340CA"/>
+    <w:p w14:paraId="6609B4BF" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRDefault="00C340CA" w:rsidP="00C340CA"/>
+    <w:p w14:paraId="065AD78D" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00C340CA">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="019126A6" w14:textId="77777777" w:rsidR="00C73820" w:rsidRDefault="00C73820" w:rsidP="00A34AD5">
+    <w:p w14:paraId="4BBA4DE7" w14:textId="77777777" w:rsidR="0039303B" w:rsidRDefault="0039303B" w:rsidP="00C340CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47B99D93" w14:textId="77777777" w:rsidR="00C73820" w:rsidRDefault="00C73820" w:rsidP="00A34AD5">
+    <w:p w14:paraId="78A2061F" w14:textId="77777777" w:rsidR="0039303B" w:rsidRDefault="0039303B" w:rsidP="00C340CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="74422089" w14:textId="77777777" w:rsidR="00B113F6" w:rsidRDefault="00B113F6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A22E093" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRPr="00D82428" w:rsidRDefault="00C340CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="003F73B7">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00D82428">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/01/2015 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D82428">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="003F73B7">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00D82428">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1462651008"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{65F25BD3-3AC6-4526-A743-4AE5EFF76FDC}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="00D82428">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5950AF" w14:textId="77777777" w:rsidR="00C73820" w:rsidRDefault="00C73820" w:rsidP="00A34AD5">
+    <w:p w14:paraId="7EA4B760" w14:textId="77777777" w:rsidR="0039303B" w:rsidRDefault="0039303B" w:rsidP="00C340CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59557CE1" w14:textId="77777777" w:rsidR="00C73820" w:rsidRDefault="00C73820" w:rsidP="00A34AD5">
+    <w:p w14:paraId="197987B3" w14:textId="77777777" w:rsidR="0039303B" w:rsidRDefault="0039303B" w:rsidP="00C340CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="09E03270" w14:textId="51EF0076" w:rsidR="00D2150C" w:rsidRDefault="00D2150C" w:rsidP="00B113F6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D67F13C" w14:textId="77777777" w:rsidR="00C340CA" w:rsidRDefault="00C340CA" w:rsidP="00B113F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9360" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="00D2150C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AE44698" wp14:editId="19304A74">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E6B8238" wp14:editId="0D6F83E0">
           <wp:extent cx="304800" cy="589376"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="16155"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -9911,400 +8103,181 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="308590" cy="596704"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="035D4222"/>
-[...97 lines deleted...]
-    <w:nsid w:val="058B4DB7"/>
+    <w:nsid w:val="18D95F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="36361FA4"/>
+    <w:tmpl w:val="6FBE58B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="688C0670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0C4AD972"/>
-    <w:lvl w:ilvl="0" w:tplc="CA9C4978">
+    <w:tmpl w:val="921820D0"/>
+    <w:lvl w:ilvl="0" w:tplc="2FEE2F08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -10336,1118 +8309,162 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1962105703">
+  <w:num w:numId="1" w16cid:durableId="519203310">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="519203310">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="414593588">
+  <w:num w:numId="2" w16cid:durableId="1223521906">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1223521906">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A23EB"/>
-[...951 lines deleted...]
-    <w:rsid w:val="622A4DFF"/>
+    <w:rsidRoot w:val="00C340CA"/>
+    <w:rsid w:val="0039303B"/>
+    <w:rsid w:val="00467864"/>
+    <w:rsid w:val="00A42723"/>
+    <w:rsid w:val="00BD5D79"/>
+    <w:rsid w:val="00C340CA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="74A393B1"/>
-  <w15:docId w15:val="{FFF96893-F731-4DD5-A212-5CBD16A36942}"/>
+  <w14:docId w14:val="69F19E8E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{72C7BDF7-AE96-4EF1-9B3D-9AF9223A11D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11762,3130 +8779,1138 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C340CA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:ind w:left="1836"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...53 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF2DE6"/>
+    <w:rsid w:val="00C340CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C340CA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C340CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C340CA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C340CA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C340CA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007510AC"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
-    <w:name w:val="HTML Preformatted"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E94288"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
-      <w:tabs>
-[...17 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C340CA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C340CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-    <w:name w:val="HTML Preformatted Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="HTMLPreformatted"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E94288"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
-    <w:name w:val="apple-style-span"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00E94288"/>
-[...6 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00D85C30"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00C340CA"/>
     <w:rPr>
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...42 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A34AD5"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A34AD5"/>
+    <w:rsid w:val="00C340CA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A34AD5"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A34AD5"/>
+    <w:rsid w:val="00C340CA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DecimalAligned">
-[...20 lines deleted...]
-    <w:rsid w:val="003924CF"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="LightList-Accent51">
+    <w:name w:val="Light List - Accent 51"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="LightList-Accent5"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...41 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...107 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-[...214 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C340CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00730F93"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C340CA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-  </w:style>
-[...126 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...183 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11361" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...665 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
+  <Pages>6</Pages>
   <Words>1818</Words>
-  <Characters>10364</Characters>
+  <Characters>10366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UNDP BOM/OFRM</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12158</CharactersWithSpaces>
+  <CharactersWithSpaces>12160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Matthew Blakeman</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>