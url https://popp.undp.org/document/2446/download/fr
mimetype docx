--- v0 (2025-10-18)
+++ v1 (2026-05-14)
@@ -1,3586 +1,7471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="790B8674" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="31A8DB68" w14:textId="447B202D" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Statut de personne à charge et allocations pour charges de famille </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A31FF7C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...17 lines deleted...]
-    <w:p w14:paraId="35195E5C" w14:textId="28104325" w:rsidR="00A0662A" w:rsidRDefault="00DC27AD" w:rsidP="004121D5">
+    <w:p w14:paraId="35F6019E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A8E643" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">u </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L'objectif de cette politique est de définir les conditions de perception des indemnités pour charges de famille par les membres du personnel titulaires d'un contrat à durée indéterminée ou déterminée. Sous réserve du respect des critères d’admissibilité décrits ci-dessous,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les membres du personnel recrutés en vertu du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00717856">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Stuatut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00717856">
-[...6 lines deleted...]
-    <w:p w14:paraId="76D8F74E" w14:textId="40B91661" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et Règlement du personnel des Nations Unies ont droit à des allocations pour charges de famille pour les personnes ci-après :  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F966658" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7C9471C1" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E0F4D0" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Un conjoint à charge ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DCF438" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
-[...4 lines deleted...]
-    <w:p w14:paraId="6891F2F7" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="3C1CCE44" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3821E676" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Un enfant (ou des enfants) à charge ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4222D9C7" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
-[...4 lines deleted...]
-    <w:p w14:paraId="4E097E49" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="07931BF4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A42660" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un enfant à charge dont le membre du personnel est considéré comme parent isolé ; </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5D3E8BF0" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="0160F656" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438B52B9" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="7FD70353" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Une personne non directement à charge </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F1698F" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="76A78F4C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B02A34" w14:textId="188DF41F" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="15313DA4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pour prétendre au paiement des allocations pour charges de famille, le membre du personnel doit remplir les conditions décrites ci-après et en faire la demande. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414FDF50" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1D1666C4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3036D269" w14:textId="1AE6F9E0" w:rsidR="00366765" w:rsidRDefault="00DC27AD">
-[...18 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7F712ACA" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADMISSIBILITE  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3383936D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BB82CE" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Conjoint à charge  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397A9301" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="0995FA3F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6662A2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="59ADFB75" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Admissibilité d’un conjoint à charge (allocation pour conjoint à charge)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E2AF74" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="029496AB" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B71BD60" w14:textId="28AF4E0D" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="1964C576" w14:textId="428E45C0" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le(la) conjoint(e) d’un membre du personnel est considéré(e) comme personne à charge lorsque le revenu annuel intégral (rémunération brute, avant impôt) de son(sa)conjoint(e), le cas échéant, ne dépasse pas :  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F80135" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A25721">
-[...16 lines deleted...]
-    <w:p w14:paraId="01A12AA5" w14:textId="6852148C" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    </w:p>
+    <w:p w14:paraId="4A5327B8" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="1EEDBF01" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les membres du personnel, recrutés sur le plan international, le traitement brut afférent à l’échelon 1 de la classe G-2 selon le barème des traitements des agents de services généraux de New York, applicable au 1er janvier de l’année concernée, indépendamment du pays où le(la) conjoint(e) est employé(e).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73279309" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC8A703" w14:textId="08C2B336" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00E504FF">
+    <w:p w14:paraId="5040AE43" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2EBC0D06" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les membres du personnel recrutés sur le plan local, l’échelon le moins élevé du barème des traitements des agents de services généraux, applicable dans le pays où se trouve le lieu de travail du conjoint.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6A330E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C62D6" w14:textId="0C695B95" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="71357D72" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si un membre du personnel est en service ou a été marié pendant une période inférieure à l’année civile complète, les traitements bruts totaux du conjoint pour l’année complète </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">sont pris en compte en vue de déterminer son admissibilité selon le plafond </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">de </w:t>
+        <w:t xml:space="preserve">sont pris en compte en vue de déterminer son admissibilité selon le plafond de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A25721">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>rémunrération</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A25721">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixé pour cette année.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1A64B1" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B95B1E5" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...14 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mode de détermination de la situation matrimoniale  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1F846C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="08D65EA2" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2027ED57" w14:textId="7C7C3482" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="22F9286C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD reconnaît comme conjoint toute personne physique avec laquelle un membre du personnel est légalement marié. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C8EEBC" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4B907A38" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="451" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFCF9D1" w14:textId="0ED22F84" w:rsidR="005F0715" w:rsidRDefault="005C6F26" w:rsidP="00162FBE">
+    <w:p w14:paraId="00AD9F06" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD reconnaît également les concubinages, les unions de fait et les unions similaires légalement reconnus entre un membre du personnel et son conjoint qui ont été validés, en vertu de la loi de l’autorité compétente sous laquelle le statut personnel a été établi, conformément à la circulaire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00EC1342">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/SGB/2004/13/Rev 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443E3CF3" w14:textId="265705E4" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="1FBA5324" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="22B50DDF" w14:textId="4616AA86" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A145B21" w14:textId="3097805B" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En tout état de cause (qu’il s’agisse d’une union de </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="16E1E474" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+      <w:r w:rsidR="00924394" w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fait, de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concubinage ou d’une autre forme d’union), la reconnaissance du statut de « conjoint » par le PNUD n’empêchera en aucun cas un examen plus approfondi si la question d’un mariage antérieur existant se pose à un moment donné. En outre, elle ne permettra pas de déterminer de manière concluante les droits des réclamants concurrents à des prestations en tant que conjoint survivant, en vertu du Statut et Règlement des Nations Unies ou de la Caisse commune des pensions du personnel des Nations Unies (CCPPNU).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F8D82C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7305F1B5" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="00EA6DD5" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="2A89BD3E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cas où une personne a plus d’un conjoint  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4616961A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="012DC247" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B894C45" w14:textId="74791BD0" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5382CD99" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En ce qui concerne les prestations pour charges de famille, les Nations Unies ne reconnaissent qu’un seul conjoint. Lorsque plus d’un conjoint est légalement reconnu et validé en vertu de la loi de l’autorité compétente sous laquelle le statut personnel a été établi, conformément à la circulaire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00EC1342">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/SGB/2004/13/Rev 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="0D3FD154" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, l’intéressé peut choisir le conjoint qu’il désigne comme personne à charge pour de la durée du contrat d’engagement. Les frais de voyage remboursables ou les droits connexes ne concernent que le conjoint reconnu. Les noms des autres conjoints (non-reconnus) sont enregistrés aux fins de participation à la Caisse des pensions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C163C13" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644E4A79" w14:textId="101F10D9" w:rsidR="00366765" w:rsidRPr="00EA6DD5" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5C0B93DF" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2A8BDE52" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Membres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>légalement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>séparés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4334AC3A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DCCBE0" w14:textId="19CD2456" w:rsidR="00366765" w:rsidRDefault="00DC27AD" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56BFFB38" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> du personnel dont la séparation de corps est légale peut prétendre à des prestations pour charges de famille à l’égard de </w:t>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel dont la séparation de corps est légale peut prétendre à des prestations pour charges de famille à l’égard de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leur conjoints</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003D700A">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, pour autant qu’il continue de lui fournir un soutien financier et qu’il puisse en apporter la preuve au PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B863347" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1E157E7E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666A2200" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39A277DF" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Membres du personnel divorcés  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A759E8" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="28DD8685" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F30CF14" w14:textId="52DB7550" w:rsidR="00366765" w:rsidRDefault="00DC27AD" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="557E745B" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="0E851C25" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel dont le divorce est légal ne peut prétendre à des prestations pour charges de famille à l’égard de leur ex-conjoint.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F42B14E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23955DE2" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="00EA6DD5" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="6C98ECE7" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Calcul de l’allocation pour conjoint à charge  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343F618C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00E504FF">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="41C54597" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E2C380" w14:textId="0BB4DF80" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="480B8C72" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="2A72CA96" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les membres du personnel recrutés sur le plan international et ayant un conjoint à charge perçoivent une allocation pour conjoint à charge équivalente à six pour cent de leur rémunération nette (traitement de base net et indemnité de poste).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E17BC0A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124F9C97" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F95C889" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel recrutés sur le plan local et ayant un conjoint à charge perçoivent un versement forfaitaire en sus de leur traitement net uniquement lorsque les conditions et/ou pratiques locales des employeurs de référence justifient l’octroi d’une telle allocation. Le montant de l’allocation, le cas échéant, est indiqué dans le barème des traitements local applicable au lieu d’affectation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13371757" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="603B282D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AD9054" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="588142A7" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2161"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Enfant à charge  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628694BF" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="71E6E79E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60053FFF" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="00EA6DD5" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="42508844" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Admissibilité d’un enfant à charge  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447506F5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="268879E3" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5898BF5E" w14:textId="6E3050EB" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CB8C37E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un enfant est considéré comme enfant à charge lorsqu’il a moins de 18 ans ou lorsqu’il fréquente à plein temps une école ou une université (ou un autre établissement d’enseignement similaire), tout enfant âgé de moins de 21 ans, pour lequel le membre du personnel subvient à titre principal et continu à l’entretien, notamment :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F2553B" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3730A44C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BCC1B4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="601BC42F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’enfant naturel d’un membre du personnel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695FE73C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="24423158" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F36E8A0" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1A6BB086" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’enfant légalement adopté d’un membre du personnel ; et  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18871752" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="305FB6F5" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11966C6C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="62FAAA45" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’enfant du conjoint d’un membre du personnel, s’il réside avec ce dernier </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CA3796" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="45630E08" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C352DB" w14:textId="12D60636" w:rsidR="00366765" w:rsidRDefault="00623356" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="041E1124" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sauf en cas de handicap, un enfant âgé de plus de 21 ans qui fréquente toujours l’école ou l’université n’a PAS droit à cette allocation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4E5B7A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="10844974" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B180878" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E02A389" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si l’adoption légale de l’enfant n’est pas possible en raison de l’absence de disposition légale relative à l’adoption ou de toute procédure judiciaire prescrite pour la reconnaissance officielle de l’adoption de fait ou coutumière en vertu de la loi du pays du membre du personnel, ou du pays où il réside en permanence, un enfant pour lequel les conditions suivantes sont remplies pourra être considéré comme une personne à charge :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6409E9CA" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="064881AF" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5AD082" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="26A3D1EB" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’enfant réside avec le membre du personnel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FDFB2C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="75B8F8D0" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9988D9" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="542E3899" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le membre du personnel est considéré comme ayant établi une relation de nature parentale avec l’enfant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C23B9B5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="0C3E3B4C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61983C87" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="4A7593CC" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’enfant n’est ni le frère ni la sœur du membre du personnel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2856F6D6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1BB3D400" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4849E2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="5CD8C423" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le membre du personnel a assumé en permanence l’entière responsabilité des soins, de l’instruction et de l’éducation de l’enfant ; et  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F472A49" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="02E95F24" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382DFB6D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="4DF3952F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le nombre d’enfants pour lesquels le membre du personnel demande le versement de prestations pour charges de famille au titre de la présente sous-section n’est pas supérieur à trois.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57135452" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="14AF1341" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B96B1D2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B8273AA" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La fréquentation d’un pensionnat ou d’un établissement d’enseignement similaire ne signifie pas que l’enfant ne réside pas avec le membre du personnel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F308B91" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="769C0C6F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0467486B" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="00EA6DD5" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5B95E9B2" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Enfant à charge handicapé (allocation spéciale pour charges de famille)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0951E566" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="213336BF" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DA3A32" w14:textId="483072E0" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44C7F223" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="64F36016" w14:textId="6640276F" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cadre des allocations pour charges de famille, un enfant handicapé renvoie à tout enfant reconnu comme physiquement ou mentalement inapte soit de façon permanente, soit pour une période qui sera vraisemblablement de longue durée. Division de la gestion des soins de santé et de la sécurité et de la santé au travail (DHMOSH) du Secrétariat de l'ONU détermine l’inaptitude sur la base de certificats médicaux satisfaisants.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A0FDC2" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BA2719" w14:textId="6F6A7080" w:rsidR="00366765" w:rsidRDefault="00B04401">
-[...21 lines deleted...]
-      <w:r w:rsidR="00BC17B1">
+    <w:p w14:paraId="4C33DB89" w14:textId="6716A3B3" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour membres du personnel recrutés sur le plan international  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C79EB5C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="6C472B65" w14:textId="6A92F8C5" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Une allocation pour enfant à charge est payable pour chaque enfant reconnu comme personne à charge. Le montant annuel de l’allocation est actuellement applicable au lieu d’affectation de l’intéressé et correspond au montant indiqué à l’annexe 1 de la circulaire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EC1342">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Annex 1 of ST/IC/2011/6</w:t>
+          <w:t>Annex 1 of ST/IC/2011</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC1342">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC1342">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AD3ED4" w14:textId="232979E5" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="0158AF04" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423EE087" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allocation spéciale pour enfants à charge handicapés du personnel professionnels recrutés sur le plan international</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01387E1A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4A6F54" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’allocation spéciale pour enfants à charge handicapés est : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F75C55" w14:textId="77777777" w:rsidR="00E360DF" w:rsidRDefault="00E360DF" w:rsidP="00E360DF">
-[...5 lines deleted...]
-    <w:p w14:paraId="7D0EF576" w14:textId="05B3DC09" w:rsidR="00B9596D" w:rsidRDefault="00E669C0" w:rsidP="0020183E">
+    <w:p w14:paraId="159DD917" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639DF1D7" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, lorsque le membre du personnel peut prétendre à une allocation pour enfant à charge au titre de cet enfant ; </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6645 Dollars américaines, lorsque le membre du personnel peut prétendre à une allocation pour enfant à charge au titre de cet enfant ; </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B9596D">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B9596D">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3B8538" w14:textId="2E367A8A" w:rsidR="00E669C0" w:rsidRPr="005B310C" w:rsidRDefault="00E669C0" w:rsidP="0020183E">
+    <w:p w14:paraId="3D539E92" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E669C0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lorsqu'un membre du personnel perçoit l'allocation de parent isolé et que son premier enfant à charge est handicapé, un paiement supplémentaire doit être effectué pour le montant de l'allocation pour enfant à charge mentionnée au paragraphe 18 ci-dessus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081C7348" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="4BF71C3B" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6202F16D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pour les membres du personnel recrutés sur le plan local</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9C235F" w14:textId="77777777" w:rsidR="00FE2B07" w:rsidRDefault="00FE2B07" w:rsidP="00FE2B07">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25F4D551" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA83B6C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Pour les membres du personnel recrutés sur le plan local :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DF81E7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1CFC8484" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008745A0" w14:textId="6DB8E020" w:rsidR="00366765" w:rsidRDefault="001C1DD7" w:rsidP="0020183E">
+    <w:p w14:paraId="1E746D1C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lorsqu’il n’existe pas de pratique locale prévoyant l’octroi d’une allocation pour enfant à charge, le montant de l’allocation est fixé à </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E669C0">
-[...3 lines deleted...]
-        <w:t> %</w:t>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trois  %</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="2CD7C548" w14:textId="687B1040" w:rsidR="00366765" w:rsidRDefault="001C1DD7" w:rsidP="0020183E">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du point médian selon le barème des traitements des agents locaux ; et  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738A84A4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lorsqu’il n’existe pas de pratique locale prévoyant l’octroi d’une allocation pour enfant à charge, et que l’allocation a été fixée conformément à la pratique locale, le montant minimum sera également fixé à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E669C0">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tois</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="6CB835E4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % du point médian selon le barème des traitements des agents locaux.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240F6DA2" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F86AC1" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EEDA29C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pour les membres du personnel recrutés sur le plan local, le nombre d’enfants pour lesquels l’allocation pour enfant à charge est payable est limité à six.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622462ED" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7D8434CD" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4A6626" w14:textId="309C10EA" w:rsidR="00E94381" w:rsidRPr="00EA6DD5" w:rsidRDefault="00E94381" w:rsidP="00EA6DD5">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="53EA9FAC" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="266597A9" w14:textId="77777777" w:rsidR="001C1DD7" w:rsidRDefault="001C1DD7">
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allocation spéciale pour enfants à charge handicapés du personnel recrutés sur le plan local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFC656B" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCBB533" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le montant versé pour un enfant handicapé est le double du montant de l’allocation normale pour un enfant à charge. Toutefois, dans les lieux d’affectation où le membre du personnel perçoit une allocation pour charges de famille plus élevée au titre du premier enfant à charge, et lorsque le premier enfant à charge est handicapé, le membre du personnel perçoit au titre de cet enfant :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3383F7F6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="74F36521" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CC7640" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00751F77">
+    <w:p w14:paraId="387B89B7" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le montant le plus élevé de l’allocation pour charges de famille payable pour le premier enfant ; et  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E165F2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="00366765" w:rsidP="005B310C">
+    <w:p w14:paraId="765F0C84" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1010AF96" w14:textId="2FDD9A87" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00751F77">
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37701864" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le montant équivalant à l’allocation pour enfant à charge qui est payable au titre des enfants autres que le premier enfant à charge.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2CC995" w14:textId="1369A97D" w:rsidR="00366765" w:rsidRDefault="00366765" w:rsidP="00751F77">
-[...4 lines deleted...]
-    <w:p w14:paraId="6118B918" w14:textId="20DC2DD8" w:rsidR="00366765" w:rsidRPr="00FE2B07" w:rsidRDefault="003D700A" w:rsidP="00FE2B07">
+    <w:p w14:paraId="626498A8" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48414730" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lorsque les deux conjoints sont membres du personnel du PNUD/des Nations Unies  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C81A7A3" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="0B54D455" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C70E86" w14:textId="087F8514" w:rsidR="009C0BF0" w:rsidRDefault="003D700A" w:rsidP="00655326">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="506276D4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si les deux conjoints sont membres du personnel du PNUD ou si l’un d’eux est employé par une autre organisation du système des Nations Unies, un seul peut prétendre à l’allocation pour enfant à charge au titre de son enfant ou de ses enfants. Elle est normalement accordée au conjoint qui perçoit le traitement le plus élevé, à moins que le membre du personnel ne soit employé sous contrat d’engagement temporaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9F0A49" w14:textId="77777777" w:rsidR="007A35A3" w:rsidRDefault="007A35A3" w:rsidP="008F5199">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6C757476" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7101BDB6" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lorsqu’un membre du personnel est divorcé ou séparé légalement d’un autre membre, la détermination de la personne qui percevra la prestation pour charges de famille au titre de l’enfant ou des enfants dépendra de l’agent qui a la garde légale de l’enfant ou des enfants. En cas de garde légale partagée, le paragraphe 24 ci-dessus s’applique.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4D190B" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="6AD7F037" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C68999" w14:textId="325253B4" w:rsidR="00366765" w:rsidRDefault="00375658">
-[...14 lines deleted...]
-    <w:p w14:paraId="28997AD1" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="79276CFB" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajustement sur réception d’une subvention publique  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788CD4E3" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23095B4D" w14:textId="2E8C0F0A" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00655326">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4DD00478" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si un membre du personnel, son conjoint ou toute autre personne perçoit une prestation pour charges de famille sous la forme d’une subvention publique au titre d’un enfant, le montant est déduit de l’allocation payable par le PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3900555E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4048611C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD7BA0F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00655326">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="33C25021" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La réception d’une subvention publique n’a une incidence que sur le montant de la prestation pour charges de famille, et non sur le statut de personne à charge au titre d’un enfant.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B09B328" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="5DA562D7" w14:textId="235E893E" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Allocation pour parents isolés au titre d’un premier enfant à charge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCDC3EC" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE20B33" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les membres du personnel recrutés sur le plan international perçoivent une allocation pour parents isolés au titre d’un premier enfant à charge lorsque les conditions suivantes sont réunies :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D494E5" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1460E84A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le membre du personnel est reconnu comme célibataire par le PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343B3B61" w14:textId="1D676A7F" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="64BC2337" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le membre du personnel est divorcé, veuf ou séparé légalement de son conjoint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8D2616" w14:textId="717FA434" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="209FE7FF" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le membre du personnel ne réside pas avec l’autre parent ayant la garde de l’enfant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622C1199" w14:textId="481998EF" w:rsidR="00597F28" w:rsidRPr="005B310C" w:rsidRDefault="00597F28" w:rsidP="00597F28">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3193F482" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2228CEDA" w14:textId="239B6C0E" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le membre du personnel a un enfant à charge reconnu par le PNUD au sens du paragraphe (iii) (a) de l’article 3.6 du Règlement du personnel des Nations Unies et des critères énoncés dans la présente politique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1417F506" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761F99D4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tout membre du personnel remplissant les conditions requises pour être considéré comme parent isolé perçoit une allocation pour parent isolé équivalant à </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000A3A51">
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>six pourcent</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> du montant net de l’allocation (traitement de base net et ajustement de poste) au titre du premier enfant à charge, au lieu de l’allocation pour enfant à charge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1585EE77" w14:textId="77777777" w:rsidR="00F0069A" w:rsidRDefault="00F0069A" w:rsidP="00FA318F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="355D5220" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5824760E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ajustement sur réception d’une assistance financière</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D1EE86" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B852AF" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Si un membre du personnel demandant l’allocation pour parent isolé reçoit une assistance financière, quelle qu’en soit la source, au titre de cet enfant, il est tenu d’indiquer le montant total de l’assistance financière reçue. Dès réception de cette assistance financière, elle est déduite intégralement de l’allocation pour parent isolé payable par le PNUD au titre du premier enfant à charge et appliquée aux montants excédant l’</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>allocation pour enfant à charge</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> prévue au paragraphe 19. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD38F1E" w14:textId="77777777" w:rsidR="002B2C1F" w:rsidRDefault="002B2C1F" w:rsidP="002B2C1F">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B48F2C5" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58963852" w14:textId="7CC3C3AC" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="0A460BFE" w14:textId="558FFCE5" w:rsidR="000635F5" w:rsidRPr="004121D5" w:rsidRDefault="000635F5">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La réception d’une assistance financière n’affecte que le montant de l’allocation pour parent isolé, payable par le PNUD au titre du premier enfant à charge, et non le statut de personne à charge d’un enfant à d’autres fins prévues en vertu du Statut et Règlement du personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FB89F1" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="0065400A" w14:textId="6D1F341B" w:rsidR="00366765" w:rsidRDefault="003D700A">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B367C66" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personne indirectement à charge  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244F447A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1002B3B2" w14:textId="7D368781" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...14 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="19758B24" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Admissibilité d’une personne indirectement à charge  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B4700E" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D679F7F" w14:textId="1FDC2270" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="6F3BB25C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1B5EA68D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par personne indirectement à charge, on entend un parent, un frère ou une sœur dont le membre du personnel fournit au moins la moitié ou plus de la moitié de l’assistance financière totale et, en tout état de cause, au moins le double du montant de l’allocation pour personne non directement à charge.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60365520" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192839C7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="1F6CA76F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les exigences relatives à l’âge, à la scolarité et à l’invalidité totale et permanente s’appliquent aussi bien aux enfants à charge qu’aux frères et sœurs à charge.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D56DE" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...9 lines deleted...]
-    <w:p w14:paraId="473A58BE" w14:textId="38D52BBF" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="501EFB33" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="246B3F8D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si une allocation de conjoint à charge n’est pas versée, l’allocation pour personne indirectement à charge ne sera pas versée.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F97AD24" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4171C57C" w14:textId="64FC1C1F" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="08DA2136" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="44B207E7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’allocation n’est versée que pour une seule personne indirectement à charge.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3338D402" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE60B4C" w14:textId="36CFB405" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="262A1DD4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="204C4F68" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les membres recrutés sur le plan local, l’allocation pour personne indirectement à charge n’est versée que si le barème des traitements du lieu d’affectation concerné prévoit des dispositions relatives à cette allocation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C72455" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253C6CDB" w14:textId="77777777" w:rsidR="002B2C1F" w:rsidRDefault="002B2C1F">
-[...5 lines deleted...]
-    <w:p w14:paraId="2A8F18BB" w14:textId="5939E6BA" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00EA6DD5">
+    <w:p w14:paraId="371715F6" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...23 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Calcul de l’allocation pour personne indirectement à charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB49081" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="0BB2615A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B8C5F1" w14:textId="5B21D603" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="554D6B26" w14:textId="0D09BC60" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel recrutés sur le plan international et n’ayant pas de conjoint à charge peuvent recevoir une allocation pour charges de famille pour au plus une personne indirectement à charge, si les conditions énoncées ci-dessus sont réunies. Le montant annuel de l’allocation est indiqué dans le barème des traitements qui est disponible </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00226498">
           <w:rPr>
-            <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>ici</w:t>
+          <w:t>ici (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1D46FF" w14:textId="77777777" w:rsidR="00F339B7" w:rsidRDefault="00F339B7" w:rsidP="00E665E3">
-[...4 lines deleted...]
-    <w:p w14:paraId="168E7ECE" w14:textId="62BA91D5" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="16146627" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279F9560" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="73A35430" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel recrutés sur le plan local reçoivent une allocation pour charges de famille au titre d’une personne indirectement à charge uniquement lorsque les conditions locales et/ou les pratiques des employeurs de référence justifient l’octroi d’une telle allocation. Le montant de l’allocation, le cas échéant, est indiqué dans le barème des traitements local applicable au lieu d’affectation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303247FC" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE1ADD9" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="00EA6DD5" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="14006CA9" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsque les deux conjoints sont membres du personnel du PNUD/des Nations Unies  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD733C5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="6F554843" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EA19E3" w14:textId="2A798E18" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="35C22D60" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="74EFBCC1" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque les deux conjoints sont membres du personnel du PNUD/des Nations Unies ou que l’un d’eux est employé par une autre organisation du système des Nations Unies, l’un des conjoints ou les deux peuvent prétendre à une allocation pour charges de famille au titre d’une personne indirectement à charge, si les conditions énoncées aux paragraphes 32 à 36 sont réunies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7553793D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C292729" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="002B2C1F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1E5F104C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="335"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obligation de signaler les changements  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D00ADD" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="40010641" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A4519E" w14:textId="31E4A329" w:rsidR="005652F8" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="0259D2DE" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le membre du personnel est tenu de signaler tout changement qui intéresse le statut d’une personne à charge et qui pourrait avoir une incidence sur le versement des prestations pour charges de famille correspondantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FB05A6" w14:textId="77777777" w:rsidR="00BA15FF" w:rsidRDefault="00BA15FF" w:rsidP="008F5199">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4AFB4DAA" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DF4363" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les membres du personnel doivent immédiatement informer leur point focal des ressources humaines responsable de l’administration de leurs droits, en cas de modification des éléments qui ont servi de base à l’admissibilité des prestations pour charges de famille existantes, tels que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0128E22B" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18793DC0" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Sa situation matrimoniale ou sa situation personnelle, y compris les conditions intéressant la reconnaissance du statut de parent isolé ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA65406" w14:textId="54BBABB7" w:rsidR="00BF5877" w:rsidRDefault="00BF5877" w:rsidP="008F5199">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E42B614" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Le statut des personnes à sa charge, y compris tous les revenus bruts annuels, le soutien financier ou les subventions reçues, la scolarisation et la situation matrimoniale de ces personnes, le cas échéant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0605CEF5" w14:textId="3AB890AC" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="605025F8" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCD97B2" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="325"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Autocertification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28639CB1" w14:textId="77777777" w:rsidR="00CB0BC2" w:rsidRDefault="00CB0BC2" w:rsidP="008F5199"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53418A7D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146ABCF2" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La responsabilité principale de l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autocertification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revient au membre du personnel. Dans le cadre du processus d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autocertification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, le membre du personnel doit attester de l’exactitude des informations fournies dans sa demande d’allocation pour charges de famille et présenter les documents requis à cet effet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDF5A17" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C901DD0" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="695"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Demande de paiement des frais de l’allocation pour charges de famille</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FFD9F8" w14:textId="1A28D545" w:rsidR="009D6C81" w:rsidRDefault="003D700A" w:rsidP="002B2C1F">
+    <w:p w14:paraId="1FD49F43" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3030CE" w14:textId="2059AF20" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3AEE99FE" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le paiement des frais de l’allocation pour charges de famille n’est pas automatique. Il revient à chaque membre du personnel de rédiger une demande de paiement des frais de l’allocation pour charges de famille à laquelle il estime avoir droit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C18C977" w14:textId="1947589A" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="6E967824" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8BF93D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="325"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cessation et recouvrement de l’allocation pour charges de famille  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174619FD" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1DE54BE4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775FB8FA" w14:textId="6B27B7F2" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="009D1C2F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les demandes complètes et présentées en temps opportun permettront d’éviter de longues périodes de recouvrement rétroactif en cas de cessation de l’allocation pour charges de famille. Cette procédure est particulièrement importante lorsqu’il y a un changement dans les revenus du conjoint, dans la subvention publique, ou lorsque la cessation des études à temps plein d’un enfant à charge modifie l’admissibilité d’un membre du personnel. Si un recouvrement rétroactif est requis, le calendrier de recouvrement le sera :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E484642" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="264EECF3" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC1A22" w14:textId="4A9ACE3D" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3CE4F0C2" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si les allocations versées portent sur une période inférieure à un an, le recouvrement se fera en trois versements mensuels  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C43611E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="35F51696" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF1A2C5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="16703B08" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00924394">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si les allocations versées portent sur une période supérieure à un an, le recouvrement se fera en six versements mensuels.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FE6ED4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="6A9560C5" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1743DB14" w14:textId="55E109F6" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FAE4E9D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’allocation pour charges de famille versée au conjoint n’est supprimée que si le membre du personnel indique que les revenus de son conjoint ont excédé le montant annuel des revenus bruts fixés. Si les revenus du conjoint excèdent le montant annuel des revenus bruts, il incombe au membre du personnel de le signaler en remplissant et soumettant le formulaire s’intéressant au statut de personne à charge. Les membres du personnel qui ne signalent pas ce changement peuvent faire l’objet de sanctions disciplinaires.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21385B98" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="5D0AD033" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1E9B15" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="02E2156A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Subventions publiques</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53302555" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="365C31AA" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79150A43" w14:textId="2F42BCDC" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09EA1C68" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3737AB1F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’allocation pour enfant à charge est ajustée si une allocation gouvernementale a été perçue au titre d’un enfant. Si le montant de la subvention change, il incombe au membre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">du personnel de le signaler en remplissant et en soumettant le Questionnaire concernant l’allocation pour charges de famille (p.84). Les membres du personnel qui ne signalent pas ce changement peuvent faire l’objet de sanctions disciplinaires. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75507D7F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E68C917" w14:textId="549BC386" w:rsidR="00366765" w:rsidRPr="008550DE" w:rsidRDefault="003D700A" w:rsidP="008550DE">
+    <w:p w14:paraId="2BEB686D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enfants âgés de 18 à 21 ans </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F73E9C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="0111D7AC" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C29DCE8" w14:textId="6CD88112" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="248B8C32" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’allocation pour enfant à charge au titre des enfants âgés de 18 à 21 ans est supprimée si l’enfant a cessé d’être scolarisé à plein temps. Si un enfant a cessé d’être scolarisé à plein temps, il incombe au membre du personnel de le signaler en remplissant et en soumettant le Questionnaire concernant l’allocation pour charges de famille (p. 84). Les membres du personnel qui ne signalent pas ce changement peuvent faire l’objet de sanctions disciplinaires.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0CA23F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="188E222D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B92F5E" w14:textId="4F3E4086" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...14 lines deleted...]
-    <w:p w14:paraId="135AF2F5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1FC1C652" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enfants ayant atteint l’âge de 21 ans </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E1E8D4" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23275143" w14:textId="7CDBE0B3" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60ADF594" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="366529EB" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’allocation pour enfant à charge au titre des enfants ayant atteint l’âge de 21 ans sera automatiquement supprimée à la date du 21e anniversaire de naissance de l’enfant.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB307C9" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6205E726" w14:textId="669C722B" w:rsidR="00366765" w:rsidRDefault="003723F9">
-[...13 lines deleted...]
-    <w:p w14:paraId="17818149" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4B3E5567" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Continuation des prestations pour charges de famille  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315F30C7" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E49973F" w14:textId="3C1C1B30" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BDF0C66" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel en fonction ayant déjà déposé une demande de remboursement et percevant une allocation pour charges de famille sont tenus de remplir chaque année le Questionnaire concernant l’allocation pour charges de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>famille ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> afin de vérifier leurs droits.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483C41E6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="26EB712F" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB8F19E" w14:textId="032C9A05" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3161E088" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="341A04CE" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le membres du personnel bénéficieront toujours des prestations pour charges de famille jusqu’à ce qu’ils informent par écrit son point focal des ressources humaines de tout changement intervenu dans la composition de sa famille ou de tout autre changement affectant ses droit aux prestations pour charges de famille, justifiant un ajustement au titre de cette allocation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EF8DB0" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65371479" w14:textId="5583D299" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B1B48F8" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le défaut de signaler un changement de statut de personne à charge, une fausse certification relative aux informations contenues dans le formulaire concernant l’allocation pour charges de famille ou une fausse déclaration des faits relatifs à une demande de prestations pour charges de famille peut entraîner des sanctions disciplinaires.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D19444C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="30CB1621" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5DBF06" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="080FB970" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1CC720" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Membres du personnel sans personnes à charge  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3076117D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3D102058" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C89A6C0" w14:textId="640EE329" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2EB5A46A" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRPr="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1342">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel sans personnes à charge ne sont pas tenus de remplir le formulaire concernant le statut pour charges de famille. Il incombe aux membres du personnel de remplir une demande de prestations pour charges de famille lorsqu’ils estiment être admissibles.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C304CC9" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B4A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Les membres du personnel sans personnes à charge ne sont pas tenus de remplir le formulaire concernant le statut pour charges de famille. Il incombe aux membres du personnel de remplir une demande de prestations pour charges de famille lorsqu’ils estiment être admissibles.  </w:t>
-[...24 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FEA84D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="00EC1342">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB91571" w14:textId="59E1D348" w:rsidR="00DA504D" w:rsidRPr="00924394" w:rsidRDefault="00EC1342" w:rsidP="00924394">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00924394" w:rsidSect="00924394">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1120" w:right="1793" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
+      <w:pgMar w:top="2002" w:right="1793" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="528B2F47" w14:textId="77777777" w:rsidR="00E8369E" w:rsidRDefault="00E8369E">
+    <w:p w14:paraId="5208D2C9" w14:textId="77777777" w:rsidR="006C216C" w:rsidRDefault="006C216C" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11BD8DEA" w14:textId="77777777" w:rsidR="00E8369E" w:rsidRDefault="00E8369E">
+    <w:p w14:paraId="7673ADDD" w14:textId="77777777" w:rsidR="006C216C" w:rsidRDefault="006C216C" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1613FBB6" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ACC654C" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17AC3569" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+  <w:p w14:paraId="4E56EC6D" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="70695F85" w14:textId="78B8B3AE" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EF2F96B" w14:textId="44272352" w:rsidR="00EC1342" w:rsidRPr="00924394" w:rsidRDefault="00EC1342">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004121D5">
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004121D5">
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur</w:t>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidRPr="004956EC">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00DC27AD" w:rsidRPr="00DC27AD">
-      <w:t>01/</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidR="001F5E41">
-      <w:t>01</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00DC27AD" w:rsidRPr="00DC27AD">
-      <w:t>/2024</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 01/01/2024</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t># :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00924394">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1643766857"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{47AA7AF8-0CD2-4881-95C3-88DAF79C9B3A}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00DC27AD">
+        <w:r w:rsidRPr="00924394">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="44A676F7" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="548B09C9" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="412EBA98" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+  <w:p w14:paraId="750343B3" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D3303D" w14:textId="77777777" w:rsidR="00E8369E" w:rsidRDefault="00E8369E">
+    <w:p w14:paraId="70C156A5" w14:textId="77777777" w:rsidR="006C216C" w:rsidRDefault="006C216C" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE3650B" w14:textId="77777777" w:rsidR="00E8369E" w:rsidRDefault="00E8369E">
+    <w:p w14:paraId="005FAD2D" w14:textId="77777777" w:rsidR="006C216C" w:rsidRDefault="006C216C" w:rsidP="00EC1342">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6AA79F1C" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75" w:rsidP="0051665F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="212D5C61" w14:textId="04D6EBF7" w:rsidR="00EC1342" w:rsidRDefault="00EC1342" w:rsidP="0051665F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6516E2D0" wp14:editId="466EE03C">
-[...3 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13B1BB02" wp14:editId="55ACC36F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>186055</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1279094724" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="17344"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="581025"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3B8FE33E" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
-[...9 lines deleted...]
-  <w:p w14:paraId="3F566C19" w14:textId="77777777" w:rsidR="001F5E41" w:rsidRDefault="001F5E41">
+  <w:p w14:paraId="643DC256" w14:textId="77777777" w:rsidR="00EC1342" w:rsidRDefault="00EC1342">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02EF2BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A008CEEA"/>
     <w:lvl w:ilvl="0" w:tplc="90300978">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3750,775 +7635,50 @@
     <w:lvl w:ilvl="8" w:tplc="206AC5C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060761A3"/>
-[...723 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BD75F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04220EE2"/>
     <w:lvl w:ilvl="0" w:tplc="9AD4438C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4686,4730 +7846,860 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9356B5DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8B2BFD"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2F1D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="761C7158"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="2048BD28"/>
+    <w:lvl w:ilvl="0" w:tplc="498E3A90">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BBAE93B0">
+    <w:lvl w:ilvl="1" w:tplc="2F625310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72267748">
+    <w:lvl w:ilvl="2" w:tplc="06CC2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5FDE5442">
+    <w:lvl w:ilvl="3" w:tplc="6D0612C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D9BCB032">
+    <w:lvl w:ilvl="4" w:tplc="91CA9E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F65CCAFA">
+    <w:lvl w:ilvl="5" w:tplc="E0722196">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53568D70">
+    <w:lvl w:ilvl="6" w:tplc="F564A8DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9E662320">
+    <w:lvl w:ilvl="7" w:tplc="886E62DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F1FA8EB2">
+    <w:lvl w:ilvl="8" w:tplc="48A43FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CBA747C"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45714901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C4D424"/>
-    <w:lvl w:ilvl="0" w:tplc="88802392">
+    <w:tmpl w:val="D840AE76"/>
+    <w:lvl w:ilvl="0" w:tplc="7A0E0584">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="405"/>
-[...88 lines deleted...]
-        <w:ind w:left="705"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="09E4B3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="ED7A0780">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="2B56D64C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="DC542EA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="B46E549A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0A5011BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="E954FD78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="906C2C16">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA46AAB"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D5D240E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C4D424"/>
-    <w:lvl w:ilvl="0" w:tplc="88802392">
+    <w:tmpl w:val="B2249848"/>
+    <w:lvl w:ilvl="0" w:tplc="8EB40532">
+      <w:start w:val="41"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="405"/>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D37CC6FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50A40CEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C46AC276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CBCCD5DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1D3C0EE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE8AD3F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="74D6B4F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6B1EBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="416400CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1795" w:hanging="360"/>
+        <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2515" w:hanging="180"/>
+        <w:ind w:left="2865" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3235" w:hanging="360"/>
+        <w:ind w:left="3585" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3955" w:hanging="360"/>
+        <w:ind w:left="4305" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4675" w:hanging="180"/>
+        <w:ind w:left="5025" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5395" w:hanging="360"/>
+        <w:ind w:left="5745" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6115" w:hanging="360"/>
+        <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6835" w:hanging="180"/>
+        <w:ind w:left="7185" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D25495D"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC85FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="967A3012"/>
+    <w:tmpl w:val="582035A0"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3976 lines deleted...]
-    <w:nsid w:val="5EC85FE8"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E87830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="582035A0"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -9464,456 +8754,155 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E87830"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A5478CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="582035A0"/>
+    <w:tmpl w:val="3B6AD9E8"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670A2DBB"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C956CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C40CFA6"/>
-[...301 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C9485F9A">
+    <w:tmpl w:val="57F237BC"/>
+    <w:lvl w:ilvl="0" w:tplc="2F625310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -9965,575 +8954,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...523 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795D2DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D3ABC0C"/>
     <w:lvl w:ilvl="0" w:tplc="95D6D374">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10701,1124 +9166,171 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E634F632">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...422 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="265970500">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="617032509">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="302925201">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="500506156">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="4" w16cid:durableId="347291403">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="123545629">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="5" w16cid:durableId="1539121915">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="347291403">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="54014632">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1845123732">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="1126579047">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="736517839">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="8" w16cid:durableId="1786149483">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1914580694">
+  <w:num w:numId="9" w16cid:durableId="1444182663">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="119999723">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1994210679">
-[...99 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="11" w16cid:durableId="1693384753">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00366765"/>
-[...443 lines deleted...]
-    <w:rsid w:val="00FE7F0F"/>
+    <w:rsidRoot w:val="00EC1342"/>
+    <w:rsid w:val="001444AA"/>
+    <w:rsid w:val="001B5CE3"/>
+    <w:rsid w:val="00226498"/>
+    <w:rsid w:val="002B67FF"/>
+    <w:rsid w:val="00406D66"/>
+    <w:rsid w:val="006C216C"/>
+    <w:rsid w:val="0074268F"/>
+    <w:rsid w:val="00924394"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E2755E"/>
+    <w:rsid w:val="00EC1342"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0C963780"/>
-  <w15:docId w15:val="{AAEBCF92-35CF-4757-BD6F-C470DF00CF5C}"/>
+  <w14:docId w14:val="3F4B9B28"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4BA5C4AB-C2E3-403E-8261-BA15A5BE4A17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12046,937 +9558,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
-[...885 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -13038,208 +9672,761 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC1342"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC1342"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006847F1"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EC1342"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DataSalaryScales" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/fr/ST/IC/2011/6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -13346,696 +10533,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3135</Words>
-  <Characters>17875</Characters>
+  <Words>3188</Words>
+  <Characters>18172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20969</CharactersWithSpaces>
+  <CharactersWithSpaces>21318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>