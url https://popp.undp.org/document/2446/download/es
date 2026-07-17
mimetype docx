--- v0 (2025-10-18)
+++ v1 (2026-07-17)
@@ -1,3323 +1,7133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="790B8674" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="5ED1E1BF" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prestaciones familiares y estado de familiar a cargo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A31FF7C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="34CE5552" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BCB15A" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRPr="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00A0662A">
-[...4 lines deleted...]
-    <w:p w14:paraId="3DB57F14" w14:textId="62DAF5DF" w:rsidR="00C73B4B" w:rsidRDefault="000C5AC2" w:rsidP="002A7438">
+    <w:p w14:paraId="6AAC0B12" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65319B09" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="345"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r w:rsidR="00C73B4B">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El propósito de esta política es el de delinear para la recepción de prestaciones familiares y estado de familiar a cargo por parte de miembros del personal con un nombramiento permanente o de plazo fijo. Siempre que se cumplan los criterios de elegibilidad que se describen a continuación, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">los miembros del personal nombrados en virtud del Reglamento y Estatuto del Personal de las Naciones Unidas tienen derecho a recibir prestaciones para:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D8F74E" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="3B159EE2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9471C1" w14:textId="5240B859" w:rsidR="00C73B4B" w:rsidRDefault="009A4F51" w:rsidP="00C73B4B">
+    <w:p w14:paraId="477D0C2F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6891F2F7" w14:textId="7BD43FC6" w:rsidR="00C73B4B" w:rsidRDefault="009A4F51" w:rsidP="00C73B4B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un cónyuge a cargo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234936E0" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACAF402" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="4E097E49" w14:textId="5F36258C" w:rsidR="00C73B4B" w:rsidRDefault="009A4F51" w:rsidP="00C73B4B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un hijo (o hijos) a cargo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FFD940" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003E5501" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5D3E8BF0" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un hijo a cargo como progenitor sin cónyuge; o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724FB84A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438B52B9" w14:textId="25635831" w:rsidR="00C73B4B" w:rsidRDefault="009A4F51" w:rsidP="00C73B4B">
+    <w:p w14:paraId="775DE02C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="52F1698F" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un familiar secundario a cargo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676DF8C9" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B02A34" w14:textId="188DF41F" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="00EE1A27" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para calificar para el pago de prestaciones familiares, el miembro del personal debe presentar una solicitud y cumplir con los criterios de elegibilidad que se describen a continuación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414FDF50" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="496E098F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3036D269" w14:textId="314E3712" w:rsidR="00366765" w:rsidRDefault="009F0752">
-[...18 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1D71800E" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELEGIBILIDAD  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264A5482" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C98B447" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cónyuge a cargo  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397A9301" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="5948D258" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6662A2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="59BA6FE8" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cónyuge a cargo elegible (prestación por cónyuge a cargo)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E2AF74" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="6063ED5F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B71BD60" w14:textId="0FFD6CC0" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="74964A66" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se considera al cónyuge de un miembro del personal como cónyuge a cargo cuando </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el total</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de sus ingresos brutos anuales (antes de impuestos), si hubiera, no excede los siguientes montos:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757AC33E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="44B112AE" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A12AA5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="58267F24" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para los miembros del personal del Cuadro Orgánico de contratación internacional, el sueldo bruto de grado G-2, escalón 1, de la escala de sueldos del Cuadro de Servicios Generales (GS) de Nueva York vigente el 1 de enero del año en cuestión, independientemente del país en el que el cónyuge esté empleado. La Oficina de Recursos Humanos (ORH) informará anualmente a los miembros del personal de contratación internacional sobre dicho monto.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEDBF01" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="57E8716D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC8A703" w14:textId="10745A25" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00E504FF">
+    <w:p w14:paraId="0B544B47" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para los miembros del personal de contratación local, el escalón inicial más bajo de la escala de sueldos brutos del GS vigente el 1 de enero del año en cuestión para el lugar de destino en el país del lugar de trabajo del cónyuge.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBC0D06" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3BD88CC1" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C62D6" w14:textId="475FF5FE" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="7D9C9729" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si un miembro del personal está en servicio o ha estado casado por menos del año calendario completo, se considerarán los ingresos brutos totales del año completo del cónyuge para determinar la elegibilidad en relación con el límite de ingresos establecido para ese año.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3078ACC5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7B5FF1EF" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2088D351" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="2AD14959" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Bases para determinar el estado civil  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1F846C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="39F7A7FC" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2027ED57" w14:textId="7C7C3482" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="6CF4416A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Programa de las Naciones Unidas para el Desarrollo (PNUD) reconoce como cónyuge de un miembro del personal a cualquier persona que esté legalmente casada con él o ella. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C8EEBC" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="717E7BA9" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="451" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFCF9D1" w14:textId="13A2512C" w:rsidR="005F0715" w:rsidRDefault="005C6F26" w:rsidP="00162FBE">
+    <w:p w14:paraId="1C5B01DA" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El PNUD también reconoce las asociaciones domésticas reconocidas por la ley, las uniones de hecho y las uniones similares entre un miembro del personal y su cónyuge que se hayan validado en referencia a la legislación de la autoridad competente según la cual se haya establecido el estado personal, de acuerdo con</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00294A0F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> ST/SGB/2004/13/Rev 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443E3CF3" w14:textId="265705E4" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="6A62BA9F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="22B50DDF" w14:textId="30F637D5" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689E48F7" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En ningún caso (ni en uniones de hecho ni en otras formas de unión o asociación), la aceptación por parte del PNUD de una persona como «cónyuge» impedirá una revisión adicional en caso de que surja alguna cuestión relacionada con un matrimonio anterior en cualquier momento. Tampoco determinará de manera concluyente los derechos de reclamantes concurrentes en lo referente a los derechos como cónyuges supérstites en virtud del Reglamento y Estatuto de la Caja Común de Pensiones del Personal de las Naciones Unidas (CMPPNU).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E1E474" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1B621874" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7305F1B5" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="1D50E320" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Casos en los que hay más de un cónyuge  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4616961A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4325F2F4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B894C45" w14:textId="5510B670" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21E65A8D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Para los beneficios por familiares a cargo, la ONU reconoce a solo un cónyuge. En casos en que se reconozca legalmente a más de un cónyuge según lo validado por la legislación de la autoridad competente en virtud de la cual se haya establecido el estado personal, de acuerdo con</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00294A0F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> ST/SGB/2004/13/Rev 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, el miembro del personal puede elegir a qué cónyuge designar a efectos del estado de cónyuge a cargo por la duración de su nombramiento. Cualquier viaje o derecho relacionado se otorgará únicamente para el cónyuge reconocido. Los nombres de los demás cónyuges (es decir, los cónyuges no cubiertos) se registran para su uso por la Caja de Pensiones.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3FD154" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1D2C99E2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644E4A79" w14:textId="101F10D9" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="53183197" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Miembros del personal separados legalmente  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8BDE52" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="62335A6D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DCCBE0" w14:textId="7944B15D" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6720E901" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un miembro del personal que está separado legalmente puede solicitar beneficios por cónyuge a cargo siempre y cuando continúe brindando apoyo financiero al cónyuge y pueda proporcionar al PNUD una prueba de ello.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B863347" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7497AA4B" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666A2200" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="796D04C4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Miembros del personal divorciados  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A759E8" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="665CC76A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F30CF14" w14:textId="51D89E65" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="105B2339" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un miembro del personal que está divorciado legalmente no puede solicitar beneficios por cónyuge a cargo por su excónyuge.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E851C25" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...17 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5872E614" w14:textId="434BA7CA" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82FA9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cálculo de la prestación por cónyuge a cargo  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343F618C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00E504FF">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4AF173C4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E2C380" w14:textId="38C1C36D" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BF312A0" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los miembros del personal del Cuadro Orgánico de contratación internacional con un cónyuge a cargo reciben una prestación por cónyuge equivalente al seis por ciento de la remuneración neta (sueldo base neto y ajuste por lugar de destino).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A72CA96" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="271E5799" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124F9C97" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52134965" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal de contratación local con un cónyuge a cargo reciben un pago de suma fija además de su sueldo neto solo cuando las condiciones locales y/o las prácticas de los empleadores utilizados como base de comparación exigen el establecimiento de dicha prestación. El monto de la prestación, si corresponde, se proporciona en la escala de sueldos local aplicable en el lugar de destino.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13371757" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="48F3861A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AD9054" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="416C6830" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2161"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Hijo a cargo  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628694BF" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="76E5E3FC" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60053FFF" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="6C681F9F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Hijo a cargo elegible  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447506F5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7192184F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5898BF5E" w14:textId="6E3050EB" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CBB9127" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un hijo a cargo es cualquiera de los siguientes niños menores de 18 años o, si el hijo asiste a tiempo completo a una escuela o universidad (o institución educativa similar), hasta la edad de 21 años, a quien el miembro del personal proporcione soporte principal y continuo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F2553B" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="12BC41CA" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BCC1B4" w14:textId="7719325E" w:rsidR="00366765" w:rsidRDefault="009A4F51">
+    <w:p w14:paraId="5B3493D6" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="695FE73C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El hijo natural de un miembro del personal; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B184E17" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F36E8A0" w14:textId="53D28283" w:rsidR="00366765" w:rsidRDefault="009A4F51">
+    <w:p w14:paraId="3E787790" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="18871752" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El hijo adoptado legalmente por un miembro del personal; y  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8F936C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11966C6C" w14:textId="5116426F" w:rsidR="00366765" w:rsidRDefault="009A4F51">
+    <w:p w14:paraId="55177458" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="52CA3796" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El hijastro de un miembro del personal, si reside con el miembro del personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD73333" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C352DB" w14:textId="2462351D" w:rsidR="00366765" w:rsidRDefault="00623356" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7DD4268E" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0A4E5B7A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A menos que tenga una discapacidad, un hijo mayor de 21 años que aún asiste a la escuela o universidad no tiene derecho a la prestación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED81FAE" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B180878" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5444270F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si la adopción legal del niño no es posible porque no existe una disposición legal para la adopción ni ningún procedimiento judicial prescrito para el reconocimiento formal de la adopción de hecho o con arreglo a normas de derecho consuetudinario en el país de origen o de residencia permanente del miembro del personal, entonces un niño con respecto al cual las siguientes condiciones se cumplen puede ser reconocido como familiar a cargo:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6409E9CA" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="559B43EA" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5AD082" w14:textId="5660DEED" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="00F254C9">
+    <w:p w14:paraId="40893D34" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="15FDFB2C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El niño reside con el miembro del personal; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFDBB85" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9988D9" w14:textId="7E5AAFB3" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="00F254C9">
+    <w:p w14:paraId="000FD009" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5C23B9B5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se puede considerar que el miembro del personal ha establecido una relación parental con el niño; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ACA057" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61983C87" w14:textId="40F85508" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="00F254C9">
+    <w:p w14:paraId="6E9016DA" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="2856F6D6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El niño no es un hermano o hermana del miembro del personal; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C98A61" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4849E2" w14:textId="7E0AC13C" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="00F254C9">
+    <w:p w14:paraId="56CE7557" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="0F472A49" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal ha asumido permanentemente toda la responsabilidad del cuidado, la educación y la crianza del niño; y  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49787D18" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382DFB6D" w14:textId="3981624D" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="00F254C9">
+    <w:p w14:paraId="2E63F08A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="57135452" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El número de hijos por los cuales se solicitan beneficios por familiar a cargo según este párrafo no excede los tres.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0FAA69" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B96B1D2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3309548A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La asistencia a un internado o un arreglo educativo similar no se interpreta como que el hijo no reside con el miembro del personal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F308B91" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="07FCF62C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0467486B" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="0E7CA6C4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Hijo con discapacidad a cargo (prestación familiar especial)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0951E566" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="5F166A31" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DA3A32" w14:textId="669C6390" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79F4D475" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="64F36016" w14:textId="6640276F" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un hijo con una discapacidad, para los fines de la prestación familiar, es un hijo que tiene una discapacidad física o mental, ya sea permanente o que se cree que será de larga duración. La oficina del Secretariado de la ONU para la Gestión de la Salud y la Seguridad Ocupacional emite el dictamen de discapacidad sobre la base de documentación médica satisfactoria.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4087739B" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BA2719" w14:textId="4DCE7B98" w:rsidR="00366765" w:rsidRDefault="00B04401">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="276AD8C0" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para miembros del personal del Cuadro Orgánico de contratación internacional  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09361CBD" w14:textId="480E3D1E" w:rsidR="00663263" w:rsidRDefault="003D700A" w:rsidP="00663263">
+    <w:p w14:paraId="490A169D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF92A44" w14:textId="18A476D6" w:rsidR="00663263" w:rsidRDefault="00DF4ED2" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23126F36" w14:textId="3344667C" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una prestación por hijo a cargo se pagará por cada hijo reconocido como hijo a cargo. El monto anual de la prestación es actualmente aplicable al lugar de destino asignado al miembro del personal y es equivalente al monto mencionado en el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00294A0F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 1 de ST/IC/2011/6</w:t>
+        </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Anexo 1 de ST/IC/2011/6.</w:t>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00294A0F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>en inglés</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00294A0F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30AD3ED4" w14:textId="232979E5" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="15412CDB" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006296EB" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prestación familiar especial por hijos con discapacidad para hijos de personal del Cuadro Orgánico de contratación internacional  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6144622D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17774A05" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La prestación familiar por hijos con discapacidad es: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F75C55" w14:textId="77777777" w:rsidR="00E360DF" w:rsidRDefault="00E360DF" w:rsidP="00E360DF">
-[...5 lines deleted...]
-    <w:p w14:paraId="7D0EF576" w14:textId="719861B0" w:rsidR="00B9596D" w:rsidRPr="005B310C" w:rsidRDefault="0044257E" w:rsidP="0020183E">
+    <w:p w14:paraId="565F525E" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E7D4F7" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="41EBA4C2" w14:textId="5FE6FF91" w:rsidR="00B9596D" w:rsidRDefault="0068066D" w:rsidP="0020183E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6,650 dólares por año, si el miembro del personal tiene derecho a recibir una prestación por hijo a cargo por ese hijo; o </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E1C206" w14:textId="4870B76A" w:rsidR="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="081C7348" w14:textId="08185B21" w:rsidR="009A4F51" w:rsidRDefault="009A4F51">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En caso de que un miembro del personal perciba el subsidio monoparental y su primer hijo a cargo tenga una discapacidad, se le abonará un pago adicional por el importe del subsidio por hijo a cargo al que se hace referencia en el apartado 18 anterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528480F8" w14:textId="77777777" w:rsidR="000B5915" w:rsidRDefault="000B5915" w:rsidP="000B5915">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D94E89" w14:textId="761303C5" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="000B5915">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Para miembros del personal de contratación local</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9C235F" w14:textId="77777777" w:rsidR="00FE2B07" w:rsidRDefault="00FE2B07" w:rsidP="00FE2B07">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52A6CE16" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643D068B" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Para miembros del personal de contratación local:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DF81E7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1430F98F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008745A0" w14:textId="3BE735DE" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="0020183E">
+    <w:p w14:paraId="35E2AE7A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="2CD7C548" w14:textId="300A5779" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="0020183E">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando no exista una práctica local para proporcionar una prestación por hijo a cargo, el monto de la prestación se establecerá en el tres porciento del punto medio de la escala de sueldos local; y  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544C5BC1" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6CB835E4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuando exista una práctica local para proporcionar una prestación por hijo a cargo y dicha prestación se haya establecido de acuerdo con la práctica local, el monto mínimo también será del tres porciento del punto medio de la escala de sueldos local.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1068E85D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F86AC1" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23A6E4D2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La cantidad de hijos por los cuales se paga la prestación por hijo a cargo para los miembros del personal de contratación local se limita a seis.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622462ED" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="54A50622" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4A6626" w14:textId="7160509A" w:rsidR="00E94381" w:rsidRPr="002A7438" w:rsidRDefault="00E94381" w:rsidP="00E94381">
+    <w:p w14:paraId="59E928E2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="266597A9" w14:textId="77777777" w:rsidR="001C1DD7" w:rsidRDefault="001C1DD7">
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prestación familiar especial por hijos con discapacidad de hijos de miembros del personal de contratación local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D23A78" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C19FBA9" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El monto para un hijo con discapacidad es el doble de la tasa de la prestación por hijo a cargo regular. Sin embargo, en aquellos lugares de destino donde se paga un monto mayor de prestación familiar por el primer hijo a cargo y, si el primer hijo a cargo tiene una discapacidad, el miembro del personal recibe por ese hijo:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3383F7F6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="0BD87C15" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CC7640" w14:textId="171A4C9A" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="00751F77">
+    <w:p w14:paraId="0B1CE482" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:firstLine="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="06E165F2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="00366765" w:rsidP="005B310C">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El mayor monto de prestación familiar pagable por el primer hijo; más  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E770F83" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1010AF96" w14:textId="0B318704" w:rsidR="00366765" w:rsidRDefault="009A4F51" w:rsidP="00751F77">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689B0EF2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6118B918" w14:textId="20DC2DD8" w:rsidR="00366765" w:rsidRPr="00FE2B07" w:rsidRDefault="003D700A" w:rsidP="00FE2B07">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un monto equivalente la prestación por hijo pagable por hijos que no sean el primer hijo a cargo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F994B95" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F55BA9" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cuando ambos cónyuges son miembros del personal de la ONU/PNUD  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C81A7A3" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1DCA35A4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C70E86" w14:textId="087F8514" w:rsidR="009C0BF0" w:rsidRDefault="003D700A" w:rsidP="00655326">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7178A6D9" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si ambos cónyuges son miembros del personal del PNUD o uno está empleado por otra organización del sistema de las Naciones Unidas, solo uno puede solicitar la prestación por hijo a cargo por sus hijos. Normalmente se otorga al cónyuge que recibe el sueldo más alto a menos que ese miembro del personal esté empleado bajo un nombramiento temporal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9F0A49" w14:textId="77777777" w:rsidR="007A35A3" w:rsidRDefault="007A35A3" w:rsidP="008F5199">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3CA5BD9B" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D67B701" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando un miembro del personal se divorcia o se separa legalmente de otro miembro del personal, la determinación de quién recibirá el beneficio por familiar a cargo para los hijos se basará en los miembros del personal que tengan la custodia legal de los hijos. En el caso de custodia legal compartida, se aplicará lo descrito arriba en el párrafo 24.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4D190B" w14:textId="7E22CCF9" w:rsidR="009A4F51" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1B3EF4B9" w14:textId="77777777" w:rsidR="000B5915" w:rsidRDefault="00294A0F" w:rsidP="000B5915">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A4F51">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="2DB932AD" w14:textId="65E4F2AE" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="000B5915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ajuste cuando se recibe una subvención del Gobierno  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28997AD1" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="34D9ECB7" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23095B4D" w14:textId="2E8C0F0A" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00655326">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="275B0877" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si un miembro del personal, su cónyuge o cualquier otra persona recibe un beneficio por familiar a cargo en forma de una subvención del Gobierno por un hijo, la cantidad se resta de la prestación pagable por el PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3900555E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="6A608ADB" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD7BA0F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00655326">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14BBD44B" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recibir una subvención del Gobierno afecta solo el monto del beneficio por familiar a cargo, no el estado de familiar a cargo de un hijo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B09B328" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="04CC07D5" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2AD9FA" w14:textId="2074050E" w:rsidR="000635F5" w:rsidRPr="00BE67F9" w:rsidRDefault="004E53EF" w:rsidP="00BE67F9">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="22552DE7" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prestación por progenitor sin cónyuge por un primer hijo a cargo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF91A7E" w14:textId="77777777" w:rsidR="000F2C9D" w:rsidRDefault="000F2C9D" w:rsidP="000635F5">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38CEC13F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED86EEB" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los miembros del personal del Cuadro Orgánico de contratación internacional recibirán una prestación por progenitor sin cónyuge por primer hijo a cargo cuando se cumplan las siguientes condiciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD4EF39" w14:textId="77777777" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00240FD5" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02800592" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El estado del miembro del personal es reconocido como soltero por el PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343B3B61" w14:textId="1D676A7F" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04626572" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El miembro del personal está divorciado o separado legalmente de un cónyuge o es viudo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8D2616" w14:textId="717FA434" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4DDA7921" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El miembro del personal no reside con el otro padre con custodia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622C1199" w14:textId="1ADF3432" w:rsidR="00597F28" w:rsidRPr="005B310C" w:rsidRDefault="00597F28" w:rsidP="00597F28">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5165BFD1" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El miembro del personal tiene un hijo a cargo reconocido por el PNUD conforme a la regla del Reglamento del Personal 3.6 (a) (iii) de la ONU y los criterios establecidos en la presente política.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2228CEDA" w14:textId="239B6C0E" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
+    <w:p w14:paraId="477C8865" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8971DF" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Un miembro del personal que cumpla con los criterios de elegibilidad como progenitor sin cónyuge recibirá la prestación por progenitor sin cónyuge equivalente al seis por ciento de la remuneración neta (sueldo base neto y ajuste por lugar de destino) por el primer hijo a cargo, en lugar de la prestación por hijo a cargo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1585EE77" w14:textId="77777777" w:rsidR="00F0069A" w:rsidRDefault="00F0069A" w:rsidP="00FA318F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="26E2300F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5A8431" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ajuste cuando se recibe ayuda financiera</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB7147D" w14:textId="77777777" w:rsidR="00375658" w:rsidRPr="00FA318F" w:rsidRDefault="00375658" w:rsidP="00FA318F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="018E365A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C7D969" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Si un miembro del personal que solicita una prestación por progenitor sin cónyuge recibe asistencia financiera de cualquier fuente por ese hijo, el miembro del personal informará el monto total de la asistencia financiera que recibe. Dicha asistencia financiera recibida se deducirá en su totalidad de la prestación por progenitor sin cónyuge pagada por el PNUD por el primer hijo a cargo y se aplicará a los montos que excedan la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> prestación por hijo a cargo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">en virtud del párrafo 19). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD38F1E" w14:textId="77777777" w:rsidR="002B2C1F" w:rsidRDefault="002B2C1F" w:rsidP="002B2C1F">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58EC6C42" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0102007D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Recibir asistencia financiera influye en el monto de la prestación por progenitor sin cónyuge pagada por el PNUD por el primer hijo a cargo solamente, no en el estado de familiar a cargo de un hijo para otros fines según el Reglamento Estatuto del Personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A460BFE" w14:textId="22A4F50E" w:rsidR="009A4F51" w:rsidRDefault="009A4F51">
-[...17 lines deleted...]
-    <w:p w14:paraId="0065400A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="678ECBC8" w14:textId="77777777" w:rsidR="000B5915" w:rsidRDefault="000B5915" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643ACF3D" w14:textId="593F2C2E" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Familiar secundario a cargo  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475677FB" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="002A7438">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3F2D5231" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B45A270" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="48B70561" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Familiar secundario a cargo elegible  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19758B24" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="002A7438" w:rsidRDefault="003D700A" w:rsidP="002A7438">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="30564370" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D679F7F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="7865FA6C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un familiar secundario a cargo es un padre, una madre, un hermano o una hermana para quien el miembro del personal proporciona al menos la mitad del apoyo financiero total y, en cualquier caso, al menos el doble del monto de la prestación por familiar secundario a cargo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5EA68D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7B450029" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192839C7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="212419B6" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los requisitos de edad, asistencia a la escuela y discapacidad total y permanente que se aplican a los hijos a cargo también se aplican a los hermanos y las hermanas a cargo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373D56DE" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="00FB157E" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A58BE" w14:textId="66E221BA" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="3B7422FE" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Una prestación por familiar secundario a cargo no es pagable cuando se paga una prestación por cónyuge a cargo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246B3F8D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="716F4828" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4171C57C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="553022B0" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La prestación se paga solo por un familiar secundario a cargo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B207E7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="32AF9307" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE60B4C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="14A84C43" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En el caso del personal local, la prestación por dependencia secundaria solo se paga si en las escalas de sueldos para ese lugar de destino en particular se incluyen disposiciones para esta prestación.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204C4F68" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="17825C37" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253C6CDB" w14:textId="77777777" w:rsidR="002B2C1F" w:rsidRDefault="002B2C1F">
-[...10 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="7F187475" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68389B78" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cálculo de prestación por familiar secundario a cargo  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB49081" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="5EB14B3E" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B8C5F1" w14:textId="44C15479" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="52A08501" w14:textId="5A2C9612" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal del Cuadro Orgánico de contratación internacional sin cónyuge a cargo pueden recibir una prestación por familiar a cargo para no más de un familiar secundario a cargo, siempre que se cumplan las condiciones especificadas anteriormente. El monto anual de la prestación se proporciona en la escala de sueldos, que está disponible </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>aquí</w:t>
+          <w:t>aquí (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1D46FF" w14:textId="77777777" w:rsidR="00F339B7" w:rsidRDefault="00F339B7" w:rsidP="00E665E3">
-[...4 lines deleted...]
-    <w:p w14:paraId="168E7ECE" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="731B5E63" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C00F2CC" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal de contratación local reciben una prestación por familiar secundario a cargo solo cuando las condiciones locales y/o las prácticas de los empleadores utilizados como base de comparación exigen el establecimiento de dicha prestación. El monto de la prestación, si corresponde, se proporciona en la escala de sueldos local aplicable en el lugar de destino.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A35430" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4B6F7F9C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE1ADD9" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="0F7F551F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuando ambos cónyuges son miembros del personal de la ONU/PNUD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD733C5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="22F14AC0" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EA19E3" w14:textId="1BF1904D" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="1DCD5BFA" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si ambos cónyuges son miembros del personal del PNUD o uno está empleado por otra organización del sistema de las Naciones Unidas, cualquiera o ambos cónyuges pueden solicitar una prestación por familiar a cargo por un familiar secundario a cargo, siempre que se cumplan las condiciones especificadas en los párrafos 32 a 36. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EFBCC1" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="6A4E5072" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C292729" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="002B2C1F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="59712251" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="335"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obligación de informar cambios  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D00ADD" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="643E75C2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A4519E" w14:textId="31E4A329" w:rsidR="005652F8" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="4B3888BD" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Se requiere que los miembros del personal informen cualquier cambio en el estado de un familiar a cargo que pueda afectar el pago de los respectivos beneficios por familiar a cargo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FB05A6" w14:textId="77777777" w:rsidR="00BA15FF" w:rsidRDefault="00BA15FF" w:rsidP="008F5199">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52E29EC3" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF19274" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los miembros del personal deben notificar de inmediato a al Coordinador de Recursos Humanos responsable de administrar sus derechos sobre cualquier cambio en los elementos que formaron la base para la elegibilidad de los beneficios por familiar a cargo existentes, tales como:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD7BF6A" w14:textId="77777777" w:rsidR="00BF5877" w:rsidRDefault="00BF5877" w:rsidP="008F5199">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="008C5066" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F50DE2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Su estado civil o personal, incluidas las condiciones relacionadas con el reconocimiento como progenitor sin cónyuge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51224CC0" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0605CEF5" w14:textId="3AB890AC" w:rsidR="00366765" w:rsidRDefault="00366765">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El estado de sus familiares a cargo, incluidos todos los ingresos brutos anuales, el apoyo financiero o las subvenciones recibidos, la asistencia a la escuela y el estado civil de sus familiares a cargo, según corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE74931" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62EF9A17" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="325"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Autocertificación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28639CB1" w14:textId="77777777" w:rsidR="00CB0BC2" w:rsidRDefault="00CB0BC2" w:rsidP="008F5199"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1CF75487" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57726F4C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La responsabilidad principal de la autocertificación recae en el miembro del personal. A través del proceso de autocertificación, el miembro del personal debe dar fe de la exactitud de la información proporcionada en su solicitud de beneficios por familiar a cargo y presentar documentación cuando se le solicite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BA91D0" w14:textId="77777777" w:rsidR="009D6C81" w:rsidRPr="00CB0BC2" w:rsidRDefault="009D6C81" w:rsidP="008F5199"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5C248F8C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A3DF01" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="695"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Solicitud de pago de prestación familiar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FFD9F8" w14:textId="1A28D545" w:rsidR="009D6C81" w:rsidRDefault="003D700A" w:rsidP="002B2C1F">
+    <w:p w14:paraId="06AEE77C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3030CE" w14:textId="2059AF20" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EF32369" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El pago de la prestación familiar no es automático. Es responsabilidad de cada miembro del personal solicitar las prestaciones familiares a las cuales considera que puede tener derecho.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C18C977" w14:textId="1947589A" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="50A274A8" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="174619FD" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03623CDB" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="325"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descontinuación y recuperación de prestaciones familiares  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC55FA5" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775FB8FA" w14:textId="6B27B7F2" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30F31EB9" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las presentaciones oportunas y completas evitarán largos períodos de recuperación retroactiva en el caso de que se suspenda una prestación familiar. Esto es particularmente importante cuando se produce un cambio en los ingresos del cónyuge o en una subvención del Gobierno, o el cese de los estudios a tiempo completo de un hijo a cargo, que altera la admisibilidad de un miembro del personal. En aquellos casos en que se requiera una recuperación retroactiva, el calendario de recuperación será así:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E484642" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="79EE7AB1" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC1A22" w14:textId="4A9ACE3D" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4CE5D030" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si las prestaciones pagadas se refieren a un período inferior a un año, la recuperación se realizará en tres cuotas mensuales.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C43611E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="27708CE4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1800" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF1A2C5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="23D9DD4C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si las prestaciones pagadas se refieren a un período superior a un año, la recuperación se realizará en seis cuotas mensuales.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FE6ED4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="780B779C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1743DB14" w14:textId="55E109F6" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6AF8950E" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="21385B98" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prestación por cónyuge a cargo se interrumpirá solo si el miembro del personal indica que los ingresos del cónyuge han superado el nivel de ingresos brutos anuales establecido. Si los ingresos del cónyuge superan el nivel de ingresos brutos anuales, es responsabilidad del miembro del personal informar esto completando y presentando el formulario de estado de familiar a cargo. Los miembros del personal que no informen este cambio pueden ser objeto de sanciones disciplinarias.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7B1DD0" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1E9B15" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5733ABC6" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Subvenciones el Gobierno</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53302555" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7451A464" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79150A43" w14:textId="17CA7DEC" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B1C8BE2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="3737AB1F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prestación familiar por hijos a cargo se ajustará si se ha recibido una subvención del Gobierno por un hijo. Si el monto de la subvención cambia, es responsabilidad del miembro del personal informar esto completando y presentando el cuestionario de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">familiar a cargo . Los miembros del personal que no informen este cambio pueden ser objeto de sanciones disciplinarias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112F4B2D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E68C917" w14:textId="549BC386" w:rsidR="00366765" w:rsidRPr="008550DE" w:rsidRDefault="003D700A" w:rsidP="008550DE">
+    <w:p w14:paraId="5E63AA61" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hijos de entre 18 y 21 años </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F73E9C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="308C2B73" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C29DCE8" w14:textId="4E4D8CB8" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C6B96F3" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6D0CA23F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prestación familiar por hijos de entre 18 y 21 años a cargo se suspenderá si el hijo ha dejado de asistir a la escuela a tiempo completo. Si un hijo ha dejado de asistir a la escuela a tiempo completo, es responsabilidad del miembro del personal informar esto completando y presentando el cuestionario de familiar a cargo . Los miembros del personal que no informen este cambio pueden ser objeto de sanciones disciplinarias.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A9649" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B92F5E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5DB43639" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hijos que cumplen 21 años </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135AF2F5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="65912263" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23275143" w14:textId="053E87F5" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BE12F92" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La prestación familiar por hijo a cargo se suspenderá automáticamente en la fecha en que dicho hijo cumpla 21 años.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366529EB" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="58EAB454" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6205E726" w14:textId="27F98B3C" w:rsidR="00366765" w:rsidRDefault="003723F9">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3F14CE83" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Mantenimiento de los beneficios por familiar a cargo  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17818149" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1C4342D2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E49973F" w14:textId="3C6F15AF" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B6733DA" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal existentes que ya hayan presentado una solicitud y que reciban una prestación familiar deben completar el cuestionario de familiar a cargo (p. 84) cada año para corroborar su derecho.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483C41E6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="213D0990" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB8F19E" w14:textId="0C9FACC6" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3DA4AB36" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los beneficios por familiar a cargo que recibe el miembro del personal continuarán hasta que el miembro del personal informe por escrito a su Coordinador de Recursos Humanos sobre cambios en la composición de su familia o cualquier otro cambio que afecte su derecho a los beneficios por familiar a cargo para señalar que se debe hacer un ajuste en la prestación.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341A04CE" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7148FE8C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65371479" w14:textId="5583D299" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55E6FDF1" w14:textId="61B32C9D" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El hecho de no informar un cambio en el estado de familiar a cargo, la certificación falsa de la información contenida en el formulario de estado de familiar a cargo o la tergiversación de hechos relacionados con una solicitud de beneficios por familiar a cargo pueden dar lugar a sanciones disciplinarias.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D19444C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-      <w:pPr>
+    <w:p w14:paraId="19A8F54C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miembro del personal sin familiares a cargo  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D729EC" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5DBF06" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="366FF6E3" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal sin familiares a cargo no están obligados a completar el formulario de estado de familiar a cargo. Es responsabilidad del miembro del personal presentar una solicitud de beneficios por familiar a cargo cuando crea que reúne las condiciones.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CEF263" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="005F2622" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0B5657" w14:textId="0871E9B2" w:rsidR="00680029" w:rsidRDefault="00680029" w:rsidP="003E047A">
-[...9 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:p w14:paraId="342F4F01" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54FC9AB1" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3097E7E4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D468B4A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="705"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714E6905" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="000B5915" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681FC65F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="000B5915" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5915">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E80BEF2" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F82FA9">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1120" w:right="1793" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1793" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BA41534" w14:textId="77777777" w:rsidR="007F298F" w:rsidRDefault="007F298F">
+    <w:p w14:paraId="0C3BCE56" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00E09071" w14:textId="77777777" w:rsidR="007F298F" w:rsidRDefault="007F298F">
+    <w:p w14:paraId="35664DA3" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1613FBB6" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E4ECE59" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17AC3569" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+  <w:p w14:paraId="604F31C7" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="70695F85" w14:textId="71AC8E14" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="765A7DA8" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00F82FA9" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE5D06">
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE5D06">
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Fecha de entrada en vigor</w:t>
+    <w:r w:rsidRPr="00F82FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha de entrada en vigor: 01/01/2024</w:t>
     </w:r>
-    <w:r w:rsidRPr="00666FFD">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F82FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1643766857"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{47AA7AF8-0CD2-4881-95C3-88DAF79C9B3A}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00511AE7">
+        <w:r w:rsidRPr="00F82FA9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="44A676F7" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CC9FDA8" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="412EBA98" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+  <w:p w14:paraId="0C14CE88" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B2E1117" w14:textId="77777777" w:rsidR="007F298F" w:rsidRDefault="007F298F">
+    <w:p w14:paraId="6750B273" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4969C693" w14:textId="77777777" w:rsidR="007F298F" w:rsidRDefault="007F298F">
+    <w:p w14:paraId="7187A1EC" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3B8FE33E" w14:textId="051EA30A" w:rsidR="00A23B75" w:rsidRDefault="006079F7" w:rsidP="006079F7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CCBEB3D" w14:textId="0F593B2A" w:rsidR="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="006079F7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9396"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="036157E8" wp14:editId="487610C4">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DA59F74" wp14:editId="21DC8F5C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>247015</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-15240</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2072284837" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="16111"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="589280"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02EF2BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A008CEEA"/>
     <w:lvl w:ilvl="0" w:tplc="90300978">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3487,775 +7297,50 @@
     <w:lvl w:ilvl="8" w:tplc="206AC5C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060761A3"/>
-[...723 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BD75F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04220EE2"/>
     <w:lvl w:ilvl="0" w:tplc="9AD4438C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4423,4730 +7508,874 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9356B5DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8B2BFD"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2F1D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="761C7158"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="2048BD28"/>
+    <w:lvl w:ilvl="0" w:tplc="498E3A90">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BBAE93B0">
+    <w:lvl w:ilvl="1" w:tplc="2F625310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72267748">
+    <w:lvl w:ilvl="2" w:tplc="06CC2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5FDE5442">
+    <w:lvl w:ilvl="3" w:tplc="6D0612C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D9BCB032">
+    <w:lvl w:ilvl="4" w:tplc="91CA9E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F65CCAFA">
+    <w:lvl w:ilvl="5" w:tplc="E0722196">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53568D70">
+    <w:lvl w:ilvl="6" w:tplc="F564A8DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9E662320">
+    <w:lvl w:ilvl="7" w:tplc="886E62DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F1FA8EB2">
+    <w:lvl w:ilvl="8" w:tplc="48A43FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CBA747C"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45714901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C4D424"/>
-    <w:lvl w:ilvl="0" w:tplc="88802392">
+    <w:tmpl w:val="D840AE76"/>
+    <w:lvl w:ilvl="0" w:tplc="7A0E0584">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="405"/>
-[...88 lines deleted...]
-        <w:ind w:left="705"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="09E4B3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="ED7A0780">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="2B56D64C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="DC542EA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="B46E549A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0A5011BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="E954FD78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="906C2C16">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA46AAB"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D5D240E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C4D424"/>
-    <w:lvl w:ilvl="0" w:tplc="88802392">
+    <w:tmpl w:val="C888883C"/>
+    <w:lvl w:ilvl="0" w:tplc="8EB40532">
+      <w:start w:val="41"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B0C285F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="405"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D37CC6FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="50A40CEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C46AC276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CBCCD5DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1D3C0EE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE8AD3F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="74D6B4F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6B1EBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="416400CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1795" w:hanging="360"/>
+        <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2515" w:hanging="180"/>
+        <w:ind w:left="2865" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3235" w:hanging="360"/>
+        <w:ind w:left="3585" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3955" w:hanging="360"/>
+        <w:ind w:left="4305" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4675" w:hanging="180"/>
+        <w:ind w:left="5025" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5395" w:hanging="360"/>
+        <w:ind w:left="5745" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6115" w:hanging="360"/>
+        <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6835" w:hanging="180"/>
+        <w:ind w:left="7185" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D25495D"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC85FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="967A3012"/>
+    <w:tmpl w:val="582035A0"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3976 lines deleted...]
-    <w:nsid w:val="5EC85FE8"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E87830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="582035A0"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -9201,456 +8430,155 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E87830"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A5478CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="582035A0"/>
+    <w:tmpl w:val="3B6AD9E8"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670A2DBB"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C956CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C40CFA6"/>
-[...301 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C9485F9A">
+    <w:tmpl w:val="57F237BC"/>
+    <w:lvl w:ilvl="0" w:tplc="2F625310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -9702,575 +8630,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...523 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795D2DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D3ABC0C"/>
     <w:lvl w:ilvl="0" w:tplc="95D6D374">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10438,1126 +8842,174 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E634F632">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...422 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="961768338">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="512115543">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="186524770">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1993439615">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="4" w16cid:durableId="1581014207">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="65151528">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="5" w16cid:durableId="881941677">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1581014207">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="1947538072">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="509878428">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="291911735">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="651720395">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="8" w16cid:durableId="1781758654">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1269315450">
+  <w:num w:numId="9" w16cid:durableId="1110591173">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="210581679">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="124082543">
-[...99 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="11" w16cid:durableId="1910461847">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00366765"/>
-[...445 lines deleted...]
-    <w:rsid w:val="3E080E35"/>
+    <w:rsidRoot w:val="00294A0F"/>
+    <w:rsid w:val="00047AFC"/>
+    <w:rsid w:val="000B5915"/>
+    <w:rsid w:val="001B5CE3"/>
+    <w:rsid w:val="002775AC"/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rsid w:val="00484A95"/>
+    <w:rsid w:val="00706826"/>
+    <w:rsid w:val="00765A63"/>
+    <w:rsid w:val="00813C9A"/>
+    <w:rsid w:val="00862DC9"/>
+    <w:rsid w:val="00965FA0"/>
+    <w:rsid w:val="00B80D92"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C7488E"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F82FA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0C963780"/>
-  <w15:docId w15:val="{A2F93661-B2E3-4BCF-A209-993AA088BFCD}"/>
+  <w14:docId w14:val="1D122351"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{78328960-8251-4CA4-92A8-1D280CE51AEF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11785,971 +9237,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
-[...919 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -12811,208 +9351,761 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294A0F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00294A0F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006847F1"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00294A0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/Depts/OHRM/salaries_allowances/allowances/depallannex2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undocs.org/Home/Mobile?FinalSymbol=ST%2FIC%2F2011%2F6&amp;Language=E&amp;DeviceType=Desktop&amp;LangRequested=False" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -13119,678 +10212,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3020</Words>
-  <Characters>17215</Characters>
+  <Words>3022</Words>
+  <Characters>17232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>143</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20195</CharactersWithSpaces>
+  <CharactersWithSpaces>20214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>