--- v1 (2026-07-17)
+++ v2 (2026-11-07)
@@ -1508,51 +1508,54 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un miembro del personal que está divorciado legalmente no puede solicitar beneficios por cónyuge a cargo por su excónyuge.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5872E614" w14:textId="434BA7CA" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F82FA9">
+      <w:r w:rsidRPr="00737E56">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cálculo de la prestación por cónyuge a cargo  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF173C4" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="715" w:hanging="370"/>
         <w:jc w:val="both"/>
@@ -3113,113 +3116,161 @@
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E2AE7A" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+    <w:p w14:paraId="35E2AE7A" w14:textId="72054C44" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuando no exista una práctica local para proporcionar una prestación por hijo a cargo, el monto de la prestación se establecerá en el tres porciento del punto medio de la escala de sueldos local; y  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="544C5BC1" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+        <w:t xml:space="preserve">Cuando no exista una práctica local para proporcionar una prestación por hijo a cargo, el monto de la prestación se establecerá en el tres </w:t>
+      </w:r>
+      <w:r w:rsidR="00737E56" w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>por ciento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del punto medio de la escala de sueldos local; y  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544C5BC1" w14:textId="6C570329" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Cuando exista una práctica local para proporcionar una prestación por hijo a cargo y dicha prestación se haya establecido de acuerdo con la práctica local, el monto mínimo también será del tres porciento del punto medio de la escala de sueldos local.  </w:t>
+        <w:t xml:space="preserve">Cuando exista una práctica local para proporcionar una prestación por hijo a cargo y dicha prestación se haya establecido de acuerdo con la práctica local, el monto mínimo también será del tres </w:t>
+      </w:r>
+      <w:r w:rsidR="00737E56" w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>por ciento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del punto medio de la escala de sueldos local.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1068E85D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -4037,51 +4088,77 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>El miembro del personal tiene un hijo a cargo reconocido por el PNUD conforme a la regla del Reglamento del Personal 3.6 (a) (iii) de la ONU y los criterios establecidos en la presente política.</w:t>
+        <w:t>El miembro del personal tiene un hijo a cargo reconocido por el PNUD conforme a la regla del Reglamento del Personal 3.6 (a) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) de la ONU y los criterios establecidos en la presente política.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477C8865" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8971DF" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
@@ -4195,63 +4272,90 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si un miembro del personal que solicita una prestación por progenitor sin cónyuge recibe asistencia financiera de cualquier fuente por ese hijo, el miembro del personal informará el monto total de la asistencia financiera que recibe. Dicha asistencia financiera recibida se deducirá en su totalidad de la prestación por progenitor sin cónyuge pagada por el PNUD por el primer hijo a cargo y se aplicará a los montos que excedan la</w:t>
       </w:r>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prestación por hijo a cargo</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">en virtud del párrafo 19). </w:t>
+        <w:t xml:space="preserve"> prestación por hijo a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cargo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virtud del párrafo 19). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EC6C42" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0102007D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -4650,96 +4754,82 @@
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A84C43" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+    <w:p w14:paraId="17825C37" w14:textId="312C4E63" w:rsidR="00294A0F" w:rsidRPr="00737E56" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294A0F">
+      <w:r w:rsidRPr="00737E56">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En el caso del personal local, la prestación por dependencia secundaria solo se paga si en las escalas de sueldos para ese lugar de destino en particular se incluyen disposiciones para esta prestación.  </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00294A0F">
+      <w:r w:rsidRPr="00737E56">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F187475" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="355" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -5871,94 +5961,118 @@
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1C8BE2" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+    <w:p w14:paraId="7B1C8BE2" w14:textId="1592420A" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La prestación familiar por hijos a cargo se ajustará si se ha recibido una subvención del Gobierno por un hijo. Si el monto de la subvención cambia, es responsabilidad del miembro del personal informar esto completando y presentando el cuestionario de </w:t>
       </w:r>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">familiar a cargo . Los miembros del personal que no informen este cambio pueden ser objeto de sanciones disciplinarias. </w:t>
+        <w:t xml:space="preserve">familiar a </w:t>
+      </w:r>
+      <w:r w:rsidR="00737E56" w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cargo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los miembros del personal que no informen este cambio pueden ser objeto de sanciones disciplinarias. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112F4B2D" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -5999,81 +6113,105 @@
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6B96F3" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+    <w:p w14:paraId="0C6B96F3" w14:textId="35D98022" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">La prestación familiar por hijos de entre 18 y 21 años a cargo se suspenderá si el hijo ha dejado de asistir a la escuela a tiempo completo. Si un hijo ha dejado de asistir a la escuela a tiempo completo, es responsabilidad del miembro del personal informar esto completando y presentando el cuestionario de familiar a cargo . Los miembros del personal que no informen este cambio pueden ser objeto de sanciones disciplinarias.  </w:t>
+        <w:t xml:space="preserve">La prestación familiar por hijos de entre 18 y 21 años a cargo se suspenderá si el hijo ha dejado de asistir a la escuela a tiempo completo. Si un hijo ha dejado de asistir a la escuela a tiempo completo, es responsabilidad del miembro del personal informar esto completando y presentando el cuestionario de familiar a </w:t>
+      </w:r>
+      <w:r w:rsidR="00737E56" w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cargo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los miembros del personal que no informen este cambio pueden ser objeto de sanciones disciplinarias.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168A9649" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
@@ -6357,83 +6495,97 @@
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E6FDF1" w14:textId="61B32C9D" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
+    <w:p w14:paraId="55E6FDF1" w14:textId="61B32C9D" w:rsidR="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00F82FA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El hecho de no informar un cambio en el estado de familiar a cargo, la certificación falsa de la información contenida en el formulario de estado de familiar a cargo o la tergiversación de hechos relacionados con una solicitud de beneficios por familiar a cargo pueden dar lugar a sanciones disciplinarias.  </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3371BF80" w14:textId="77777777" w:rsidR="00737E56" w:rsidRDefault="00737E56" w:rsidP="00737E56">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="19A8F54C" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294A0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
@@ -6604,109 +6756,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
       <w:r w:rsidRPr="000B5915">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681FC65F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="000B5915" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
+    <w:p w14:paraId="681FC65F" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00737E56" w:rsidRDefault="00294A0F" w:rsidP="00294A0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B5915">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737E56">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B5915">
+      <w:r w:rsidRPr="00737E56">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>: esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E80BEF2" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
-    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F82FA9">
+    <w:p w14:paraId="7E80BEF2" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00737E56" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00737E56" w:rsidSect="00F82FA9">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1793" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C3BCE56" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
+    <w:p w14:paraId="2E2E34C6" w14:textId="77777777" w:rsidR="002D1DE1" w:rsidRDefault="002D1DE1" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35664DA3" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
+    <w:p w14:paraId="73C91EF4" w14:textId="77777777" w:rsidR="002D1DE1" w:rsidRDefault="002D1DE1" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -6751,233 +6912,227 @@
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="604F31C7" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="765A7DA8" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRPr="00F82FA9" w:rsidRDefault="00294A0F">
+  <w:p w14:paraId="765A7DA8" w14:textId="01ED8398" w:rsidR="00294A0F" w:rsidRPr="00737E56" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>Fecha de entrada en vigor: 01/01/2024</w:t>
     </w:r>
     <w:r w:rsidRPr="00F82FA9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00F82FA9">
+    <w:r w:rsidRPr="00737E56">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
-    <w:sdt>
-[...22 lines deleted...]
-    </w:sdt>
+    <w:r w:rsidR="00737E56">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CC9FDA8" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -6985,61 +7140,61 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C14CE88" w14:textId="77777777" w:rsidR="00294A0F" w:rsidRDefault="00294A0F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6750B273" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
+    <w:p w14:paraId="0164B9CF" w14:textId="77777777" w:rsidR="002D1DE1" w:rsidRDefault="002D1DE1" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7187A1EC" w14:textId="77777777" w:rsidR="00047AFC" w:rsidRDefault="00047AFC" w:rsidP="00294A0F">
+    <w:p w14:paraId="730B7721" w14:textId="77777777" w:rsidR="002D1DE1" w:rsidRDefault="002D1DE1" w:rsidP="00294A0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CCBEB3D" w14:textId="0F593B2A" w:rsidR="00294A0F" w:rsidRDefault="00294A0F" w:rsidP="006079F7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9396"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DA59F74" wp14:editId="21DC8F5C">
           <wp:simplePos x="0" y="0"/>
@@ -8881,84 +9036,88 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1947538072">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="291911735">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1781758654">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1110591173">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="210581679">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1910461847">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00294A0F"/>
     <w:rsid w:val="00047AFC"/>
     <w:rsid w:val="000B5915"/>
     <w:rsid w:val="001B5CE3"/>
     <w:rsid w:val="002775AC"/>
     <w:rsid w:val="00294A0F"/>
+    <w:rsid w:val="002D1DE1"/>
     <w:rsid w:val="00484A95"/>
     <w:rsid w:val="00706826"/>
+    <w:rsid w:val="00737E56"/>
     <w:rsid w:val="00765A63"/>
     <w:rsid w:val="00813C9A"/>
     <w:rsid w:val="00862DC9"/>
     <w:rsid w:val="00965FA0"/>
+    <w:rsid w:val="00A05194"/>
     <w:rsid w:val="00B80D92"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00C7488E"/>
     <w:rsid w:val="00DA504D"/>
     <w:rsid w:val="00F82FA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -10217,69 +10376,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3022</Words>
-  <Characters>17232</Characters>
+  <Words>3370</Words>
+  <Characters>16884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>411</Lines>
+  <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20214</CharactersWithSpaces>
+  <CharactersWithSpaces>20116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>