--- v1 (2026-06-05)
+++ v2 (2026-11-07)
@@ -2810,77 +2810,51 @@
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">A disabled child, for purposes of the dependency allowance, is a child who is physically or mentally disabled either permanently or for a period expected to be of long duration. The UN Secretariat Division of Healthcare Management and Occupational Safety and Health (DHMOSH) </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> the determination of disability </w:t>
+        <w:t xml:space="preserve">A disabled child, for purposes of the dependency allowance, is a child who is physically or mentally disabled either permanently or for a period expected to be of long duration. The UN Secretariat Division of Healthcare Management and Occupational Safety and Health (DHMOSH) makes the determination of disability </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F70B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F70B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -2950,96 +2924,94 @@
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292DA4F7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+    <w:p w14:paraId="292DA4F7" w14:textId="09E2F67E" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="370"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A dependent child allowance is payable in respect of each child recognized as a dependent. The yearly amount of the allowance is currently applicable to the staff member’s assigned duty station and is equivalent to the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000900CC" w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amount referred</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F70B2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to in </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F70B2A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1 of ST/IC/2011/6</w:t>
@@ -6825,61 +6797,61 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73A30853" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
     <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F70B2A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1120" w:right="1793" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4747BAD2" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
+    <w:p w14:paraId="73FE99DC" w14:textId="77777777" w:rsidR="00B73BA9" w:rsidRDefault="00B73BA9" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E87C858" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
+    <w:p w14:paraId="7BD21FF7" w14:textId="77777777" w:rsidR="00B73BA9" w:rsidRDefault="00B73BA9" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -6921,51 +6893,51 @@
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1125A30B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DD3DF1A" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="006A32EE" w:rsidRDefault="00F70B2A">
+  <w:p w14:paraId="6DD3DF1A" w14:textId="63000823" w:rsidR="00F70B2A" w:rsidRPr="006A32EE" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A32EE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="006A32EE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -7080,133 +7052,117 @@
     </w:r>
     <w:r w:rsidRPr="006A32EE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date: 01/01/2024 </w:t>
     </w:r>
     <w:r w:rsidRPr="006A32EE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="006A32EE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
-    <w:sdt>
-[...22 lines deleted...]
-    </w:sdt>
+    <w:r w:rsidR="000900CC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="444550CA" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="32392ACD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1946DDD1" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
+    <w:p w14:paraId="759C6C7D" w14:textId="77777777" w:rsidR="00B73BA9" w:rsidRDefault="00B73BA9" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="107C2D65" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
+    <w:p w14:paraId="1436458F" w14:textId="77777777" w:rsidR="00B73BA9" w:rsidRDefault="00B73BA9" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D43AE97" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="0051665F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DFB39E8" wp14:editId="49E92F9B">
           <wp:extent cx="313509" cy="589695"/>
@@ -9047,55 +9003,59 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F70B2A"/>
+    <w:rsid w:val="0003605C"/>
+    <w:rsid w:val="000900CC"/>
+    <w:rsid w:val="00207ACE"/>
     <w:rsid w:val="0047532D"/>
     <w:rsid w:val="004A60FB"/>
     <w:rsid w:val="006A32EE"/>
     <w:rsid w:val="006F2847"/>
     <w:rsid w:val="007561F1"/>
+    <w:rsid w:val="00B73BA9"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00D1575E"/>
     <w:rsid w:val="00DA504D"/>
     <w:rsid w:val="00F70B2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -10008,67 +9968,65 @@
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00F70B2A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F70B2A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00F70B2A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F70B2A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DataSalaryScales" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undocs.org/Home/Mobile?FinalSymbol=ST%2FIC%2F2011%2F6&amp;Language=E&amp;DeviceType=Desktop&amp;LangRequested=False" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
@@ -10371,54 +10329,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743C3CFE-9637-4FA8-895F-0867B02BB860}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2568</Words>
-  <Characters>14644</Characters>
+  <Words>2762</Words>
+  <Characters>14449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>370</Lines>
+  <Paragraphs>137</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17178</CharactersWithSpaces>
+  <CharactersWithSpaces>17074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>