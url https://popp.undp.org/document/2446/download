--- v0 (2025-12-27)
+++ v1 (2026-06-06)
@@ -1,4412 +1,7292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="790B8674" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4D087087" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dependency Status and Allowances </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D1D285" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27861AA0" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PURPOSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF5ACDD" w14:textId="77777777" w:rsidR="00936EE2" w:rsidRDefault="00936EE2">
-[...11 lines deleted...]
-    <w:p w14:paraId="35195E5C" w14:textId="3CD0EBC4" w:rsidR="00A0662A" w:rsidRDefault="00936EE2" w:rsidP="00A0662A">
+    <w:p w14:paraId="5A6D13EC" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A23D4C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this policy is to outline the terms and conditions for the receipt of dependency allowances by staff members serving on a permanent or fixed-term appointment. Subject to meeting the eligibility criteria described below, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staff members </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C164A0D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">appointed under the UN Staff Regulations and Staff Rules are entitled to receive allowances for:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D8F74E" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="5E23AC76" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9471C1" w14:textId="5069FC6B" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="199C1F9C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="6891F2F7" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A dependent spouse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15755700" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51975EBC" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4E097E49" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A dependent child (or children);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371A33EE" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0346FEF1" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A dependent child of a staff member considered a single parent; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3E8BF0" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="55AF0FFB" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438B52B9" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="38050560" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A secondary dependent </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F1698F" w14:textId="77777777" w:rsidR="00C73B4B" w:rsidRDefault="00C73B4B" w:rsidP="00C73B4B">
+    <w:p w14:paraId="33AC01A7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B02A34" w14:textId="188DF41F" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="68C82BF9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A staff member must apply and meet the eligibility criteria described below to qualify for payment of the dependency allowances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624BD429" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414FDF50" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...12 lines deleted...]
-    <w:p w14:paraId="62074303" w14:textId="70E8E60F" w:rsidR="00366765" w:rsidRDefault="00C74637" w:rsidP="00A0662A">
+    <w:p w14:paraId="12170788" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ELIGIBILITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA2A401" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4E89F72F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1888AFB2" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dependent Spouse  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397A9301" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4EC8F77C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6662A2" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="0ECB3641" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible dependent spouse (spouse allowance)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E2AF74" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="24ED05CD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B71BD60" w14:textId="167CAFC0" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="34044711" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A spouse of a staff member is considered dependent when </w:t>
       </w:r>
-      <w:r w:rsidR="004F754D" w:rsidRPr="004F754D">
-        <w:rPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidR="004F754D">
-[...21 lines deleted...]
-    <w:p w14:paraId="757AC33E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the annual earnings (gross, before tax) of their spouse, if any, do not exceed:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2327167E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A12AA5" w14:textId="21F0C50F" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="2D96A5E8" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For internationally recruited professional staff members</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the gross salary of level G-2 step 1 of the New York General Service (GS) salary scale in force on 1 January of the year concerned, irrespective of the country in which the spouse is employed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEDBF01" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="07678FB9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC8A703" w14:textId="10745A25" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00E504FF">
+    <w:p w14:paraId="2B0168E7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For locally recruited staff members,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">the lowest entry level of the GS gross salary scale in force on 1 January of the year concerned for the duty station in the country of the spouse's place of work.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBC0D06" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="70221E56" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C62D6" w14:textId="475FF5FE" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="67F2C0D3" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">earnings for the full year will be </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a staff member is in service or has been married for less than the full calendar year, the spouse's total gross earnings for the full year will be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>taken into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to determine eligibility in relation to the earnings limit established for that year.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3078ACC5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="66DC5AF5" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2088D351" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="2E9A4FF5" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis for determining marital status  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1F846C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="70FA3382" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2027ED57" w14:textId="4C431149" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="4996E355" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP recognizes as a staff member's spouse any person who is lawfully married to them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9C1D4E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="451"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C8EEBC" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...9 lines deleted...]
-    <w:p w14:paraId="4FFCF9D1" w14:textId="18DB1817" w:rsidR="005F0715" w:rsidRDefault="005C6F26" w:rsidP="00162FBE">
+    <w:p w14:paraId="4C1D029E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:r w:rsidR="00E56AF6" w:rsidRPr="00240E66">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP also recognizes legally recognized domestic partnerships, common law marriages and similar unions between a staff member and spouse that has been validated in reference to the law of the competent authority under which the personal status has been established, as per</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F70B2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> ST/SGB/2004</w:t>
-[...11 lines deleted...]
-          <w:t>13/Rev 1</w:t>
+          <w:t xml:space="preserve"> ST/SGB/2004/13/Rev 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E56AF6">
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443E3CF3" w14:textId="265705E4" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="0FFA339B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="22B50DDF" w14:textId="30F637D5" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9A6A5F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="00F45EF3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP’s acceptance of a person as a ‘spouse’ will not, in any case (common law or another form of union or partnership), preclude further review should a question of an existing prior marriage arise at any time. Nor will it conclusively determine the rights of competing claimants to entitlements as surviving spouses under UN or United Nations Joint Staff Pension Fund (UNJSPF) Rules and Regulations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEF86AC" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="720E24E3" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...14 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Instances of more than one spouse  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4616961A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="23A9FF58" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B894C45" w14:textId="70C8B760" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BB59594" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00A01BA9" w:rsidRPr="00240E66">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For dependency benefits, the UN recognizes only one spouse. Where more than one spouse is legally recognized as validated by reference to the law of the competent authority under which the personal status has been established, as per</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F70B2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> ST/SGB/2004/13/Rev 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0D3FD154" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the staff member may elect which spouse to designate for dependency purposes for the duration of the appointment. Any travel or related entitlements will be in respect of the recognized spouse only. The names of the other (uncovered) spouses are recorded for Pension Fund purposes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10383AF7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644E4A79" w14:textId="101F10D9" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="583AD44B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members who are legally separated  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EF34C9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4ED2" w:rsidRPr="000E040A">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="6AC8E04E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> spouse </w:t>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members who are legally separated may claim dependency benefits in respect of their spouse </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003D700A">
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003D700A">
-[...9 lines deleted...]
-    <w:p w14:paraId="7B863347" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the staff member continues to provide financial support to them and can provide UNDP with proof thereof.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3751EFA5" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666A2200" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5D636894" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="10A759E8" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members who are divorced  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AFD539" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F30CF14" w14:textId="54EFDD0B" w:rsidR="00366765" w:rsidRDefault="00495DE6" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7993D547" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members who are legally divorced may not claim dependency benefits in respect of their former spouse.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376A0260" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F754D">
-[...7 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E9E0D5" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...14 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Calculation of dependent spouse allowance  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343F618C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00E504FF">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3F6341EA" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E2C380" w14:textId="38C1C36D" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5DE495A2" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="2A72CA96" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internationally recruited professional staff members with a dependent spouse receive a spouse allowance equivalent to six per cent of net remuneration (net base salary and post adjustment).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254D49B6" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124F9C97" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21118723" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Locally recruited staff members with a dependent spouse receive a lump sum payment in addition to their net salary only when local conditions and/or practices of comparator </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">employers call for the establishment of such an allowance. The amount of the allowance, if any, is provided in the local salary scale applicable at the duty station.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13371757" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="387A1026" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AD9054" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3DCA51C1" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2161"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dependent Child  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628694BF" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="15AF2BB0" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60053FFF" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="7C2BB8DB" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible dependent child  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447506F5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="345F930F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5898BF5E" w14:textId="6E3050EB" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="519976B2" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A dependent child is any of the following children under the age of 18 years or, if the child is in full-time attendance at a school or university (or similar educational institution), up to the age of 21 for whom the staff member provides main and continuing support:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F2553B" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="076B791D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BCC1B4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4111F6F9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A staff member's natural child </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695FE73C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="693C7317" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F36E8A0" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4F1821E1" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A staff member's legally adopted child; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18871752" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="6BD89D7C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11966C6C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="701E9BB3" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A staff member's stepchild, if residing with the staff member </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CA3796" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="61481364" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C352DB" w14:textId="286B4DCE" w:rsidR="00366765" w:rsidRDefault="00623356" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="251CDCCA" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="0A4E5B7A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless disabled, a child over the age of 21 and still in school or university is not entitled to the allowance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4EF5B7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B180878" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7335607E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If legal adoption of the child is not possible because there is no statutory provision for adoption or any prescribed court procedure for formal recognition of customary or de facto adoption in the staff member's home country or country of permanent residence, then a child in respect of whom the following conditions are met can be recognized as a dependent:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C3BB01" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C1036">
-[...16 lines deleted...]
-    <w:p w14:paraId="6B5AD082" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    </w:p>
+    <w:p w14:paraId="2CEA11AC" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The child resides with the staff member </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FDFB2C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="2AB4B413" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9988D9" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="716D0668" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The staff member can be regarded as having established a parental relationship with the child </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C23B9B5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7E9BA4E3" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61983C87" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="341181E4" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The child is not a brother or sister of the staff member </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2856F6D6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1EB0D12F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4849E2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="0055CB40" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The staff member has permanently assumed full responsibility for the care, education, and upbringing of the child; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F472A49" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7662FB30" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382DFB6D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00F254C9">
+    <w:p w14:paraId="4E4B4F55" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="57135452" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of children for which dependency benefits are claimed under this paragraph does not exceed three.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2F5183" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B96B1D2" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4456DC11" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Attendance at a boarding school or a similar educational arrangement is not interpreted as meaning that a child is not residing with the staff member.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F308B91" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="53454AF8" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0467486B" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="245A0149" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dependent disabled child (special dependency allowance)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0951E566" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="2BF0044B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DA3A32" w14:textId="7BA75467" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31E1829F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="00A44AED">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A disabled child, for purposes of the dependency allowance, is a child who is physically or mentally disabled either permanently or for a period expected to be of long duration. The UN Secretariat Division of Healthcare Management and Occupational Safety and Health (DHMOSH) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>makes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the determination of disability </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satisfactory medical documentation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335CCB47" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00165857">
-[...26 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="09EF4182" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For internationally recruited professional staff members  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB0BC1E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BA2719" w14:textId="4DCE7B98" w:rsidR="00366765" w:rsidRPr="00D74FB3" w:rsidRDefault="00B04401">
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="292DA4F7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:r w:rsidR="00264C0D" w:rsidRPr="00264C0D">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A dependent child allowance is payable in respect of each child recognized as a dependent. The yearly amount of the allowance is currently applicable to the staff member’s assigned duty station and is equivalent to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amount  referred</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F70B2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 1 of ST/IC/2011/6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00264C0D" w:rsidRPr="00264C0D">
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AD3ED4" w14:textId="232979E5" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="571E57F1" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4220ABF1" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Special dependency allowance for disabled children of internationally recruited professional staff members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A710BE6" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE25E1B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="7D0EF576" w14:textId="1C86BB02" w:rsidR="00B9596D" w:rsidRPr="005B310C" w:rsidRDefault="00525A28" w:rsidP="0020183E">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dependency allowance for disabled children is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50410CD9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A96AEE8" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">US$6,645 per annum, if the staff member is entitled to receive a dependent child allowance with respect to that child; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C0DE76" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D971C1">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>In circumstances where a staff member is in receipt of the single parent allowance and whose first dependent child has a disability, an additional payment should be made in the amount of the dependent child allowance referenced in paragraph 18 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081C7348" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="00366765">
+    <w:p w14:paraId="4F232916" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EC1121" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For locally recruited staff members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9C235F" w14:textId="77777777" w:rsidR="00FE2B07" w:rsidRDefault="00FE2B07" w:rsidP="00FE2B07">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0559D431" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622E0DED" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> For locally recruited staff members:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DF81E7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="1BD92ACC" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008745A0" w14:textId="01EA82C1" w:rsidR="00366765" w:rsidRDefault="001C1DD7" w:rsidP="0020183E">
+    <w:p w14:paraId="754B8496" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2CD7C548" w14:textId="4B286996" w:rsidR="00366765" w:rsidRDefault="001C1DD7" w:rsidP="0020183E">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where there is no local practice to provide a dependent child allowance, the amount of the allowance is set at three percent of the mid-point of the local salary scale; and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2A5C56" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="6CB835E4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where there is a local practice to provide a dependent child allowance and the allowance has been set according to the local practice, the minimum amount will also be three percent of the mid-point of the local salary scale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D25342D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F86AC1" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="0051494B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="674F493C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of children for whom the dependent child allowance is payable for locally recruited staff members is limited to six.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B9670D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00333B06">
-[...9 lines deleted...]
-    <w:p w14:paraId="622462ED" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    </w:p>
+    <w:p w14:paraId="4EB338E9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="266597A9" w14:textId="77777777" w:rsidR="001C1DD7" w:rsidRDefault="001C1DD7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Special dependency allowance for disabled children of locally recruited staff members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9B1EA8" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F3EEF7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">allowance is payable for the first dependent child and if the first dependent child is disabled, the staff member receives for that child:  </w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The amount for a disabled child, is double the rate of the regular dependent child allowance. However, at those duty stations where a higher amount of dependency allowance is payable for the first dependent child and if the first dependent child is disabled, the staff member receives for that child:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A237510" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EB332C" w14:textId="3FC42561" w:rsidR="002E25D7" w:rsidRDefault="003D700A" w:rsidP="00751F77">
+    <w:p w14:paraId="2D4EC00E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:firstLine="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="06E165F2" w14:textId="015D6799" w:rsidR="00366765" w:rsidRDefault="00366765" w:rsidP="005B310C">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The higher amount of dependency allowance payable for the first child; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412A9960" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1010AF96" w14:textId="190F9A94" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00751F77">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4ACBDF" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:firstLine="0"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="6118B918" w14:textId="20DC2DD8" w:rsidR="00366765" w:rsidRPr="00FE2B07" w:rsidRDefault="003D700A" w:rsidP="00FE2B07">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An amount equivalent to the child allowance payable in respect of children      other than the first dependent child.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427BF53D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287C0D16" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When both spouses are UNDP/UN staff members  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0EDC5C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE2B07">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="67288751" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If both spouses are staff members of UNDP or one is employed by another UN system organization, only one may claim the dependent child allowance in respect of their child(ren). It is normally granted to the spouse receiving the higher salary unless that staff member is employed under a Temporary Appointment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DC1CB9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F46A712" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...39 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a staff member is divorced or legally separated from another staff member, the determination of who will receive the dependency benefit for the child(ren) will be based on the staff members that has legal custody of the child(ren). In the case of shared legal custody, paragraph 24 above, will apply.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64842A6A" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D700A">
+    </w:p>
+    <w:p w14:paraId="3D5C0C49" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjustment when a government grant is received  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5015F4" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4D190B" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E66E56B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3900555E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a staff member, their spouse, or any other person receives a dependency benefit in the form of a government grant in respect of a child, the amount is subtracted from the allowance payable by UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7C010E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD7BA0F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00655326">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C413EFD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Receipt of a government grant affects the amount of the dependency benefit only, not the dependency status of a child.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B09B328" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="4E1A65FF" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2AD9FA" w14:textId="2074050E" w:rsidR="000635F5" w:rsidRPr="00BE67F9" w:rsidRDefault="004E53EF" w:rsidP="00BE67F9">
-[...20 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="65C7CBAA" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single parent allowance in respect of a first dependent child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDD2568" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-CA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF0C8CC" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internationally recruited professional staff members shall receive a single parent allowance in respect of a first dependent child when the following conditions are met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5253EE8F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F3C37B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The staff member’s status, is recognized as single by UNDP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9F363A" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The staff member is divorced or widowed or legally separated from a spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F02252" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The staff member does not reside with the other custodial parent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F614FB2" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="2228CEDA" w14:textId="239B6C0E" w:rsidR="00597F28" w:rsidRDefault="00597F28" w:rsidP="00597F28">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The staff member has a dependent child recognised by UNDP under UN Staff Rule 3.6 (a) (iii) and the criteria set out in the present policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533B4A70" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A37E62" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A staff member who meets the eligibility criteria of a single parent shall receive the single parent allowance equivalent to six per cent of net remuneration (net base salary and post </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>adjustment), in respect of the first dependent child, in lieu of the dependent child allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F344B52" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043A5AD7" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Adjustment where financial assistance is received</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB7147D" w14:textId="77777777" w:rsidR="00375658" w:rsidRPr="00FA318F" w:rsidRDefault="00375658" w:rsidP="00FA318F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4DBB999C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3100D5A8" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> in </w:t>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a staff member claiming a single parent allowance receives financial assistance from any source in respect of that child, the staff member shall report the total amount of the financial assistance received. Such financial assistance received shall be deducted in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="004248DB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> from</w:t>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>full from</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CD5CB5">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the single parent allowance payable by UNDP on account of the first dependent child and applied on amounts exceeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the dependent child allowance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under paragraph 19). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08115BA9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BA51CA" w14:textId="438203B1" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Receipt of financial assistance affects the amount of the single parent allowance payable by UNDP on account of the first dependent child only, not the dependency status of a child for other purposes under the Staff Regulations and Staff Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A460BFE" w14:textId="558FFCE5" w:rsidR="000635F5" w:rsidRPr="005B310C" w:rsidRDefault="000635F5">
+    <w:p w14:paraId="0EE069E8" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-CA"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0065400A" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524BB39C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Secondary Dependent  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475677FB" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3D3648B4" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B45A270" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="669003D8" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible secondary dependent  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19758B24" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3DF0693C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D679F7F" w14:textId="754E1F37" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="4B01EEA0" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1B5EA68D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A secondary dependent is a parent, or sibling for whom the staff member provides at least one half or more of the total financial support and, in any case, at least twice the amount of the secondary dependent's allowance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242C4313" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192839C7" w14:textId="733EE00E" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="5115E64D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="373D56DE" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The requirements as to age, school attendance, and total and permanent disability that apply to dependent children are also applicable to dependent siblings.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5030ECDE" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A58BE" w14:textId="66E221BA" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="7FFBD2C4" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="246B3F8D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An allowance for a secondary dependent is not paid where a dependent spouse allowance is paid.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD1AC66" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4171C57C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="58CFC75B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The allowance is payable for one secondary dependent only.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B207E7" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="361FC31A" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE60B4C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="5C5CD575" w14:textId="0B7B2B4A" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In the case of local staff, secondary dependency allowance is paid only if provisions for this allowance are included in the salary scales for the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>particular duty</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> station.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204C4F68" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-      <w:pPr>
+    <w:p w14:paraId="7075C630" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714113B9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Calculation of secondary dependent allowance  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB49081" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="689E9CD0" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B8C5F1" w14:textId="431E2F43" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="27F2B41A" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...37 lines deleted...]
-        <w:r w:rsidR="004C07F6" w:rsidRPr="00660D38">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internationally recruited professional staff members with no dependent spouse may receive dependency allowance for not more than one secondary dependent, provided that the conditions specified above are met. The yearly amount of the allowance is provided in the salary scale, which is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F70B2A">
           <w:rPr>
-            <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="2E74B5"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C07F6">
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1D46FF" w14:textId="77777777" w:rsidR="00F339B7" w:rsidRDefault="00F339B7" w:rsidP="00E665E3">
-[...4 lines deleted...]
-    <w:p w14:paraId="168E7ECE" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="24F40970" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411AC5CF" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Locally recruited staff members receive a dependency allowance for a secondary dependent only when local conditions and/or the practices of comparator employers call </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">for the establishment of such an allowance. The amount of the allowance, if any, is provided in the local salary scale applicable to the duty station.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A35430" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="3B2371E9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE1ADD9" w14:textId="77777777" w:rsidR="00366765" w:rsidRPr="000E040A" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="59D5DE12" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When both spouses are UNDP/UN staff members  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD733C5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="7CB53DFD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EA19E3" w14:textId="1BF1904D" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="501810DD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="008F2939">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When both spouses are staff members of UNDP or one is employed by another UN system organization, either or both spouses may claim a dependency allowance for one secondary dependent, provided that the conditions specified in paragraphs 32 through 36 are met. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464BD529" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="663D6ECB" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="10" w:firstLine="335"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obligation to Report Changes  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD046F9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C292729" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="002B2C1F">
-[...21 lines deleted...]
-    <w:p w14:paraId="48A4519E" w14:textId="31E4A329" w:rsidR="005652F8" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
+    <w:p w14:paraId="1A3FA782" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members are required to report any change in the status of a dependent that may affect the payment of the respective dependency benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1709F308" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BD3459" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members must immediately notify their HR focal point responsible for administering their entitlements of any changes in the elements that formed the basis for the eligibility of existing dependency benefits, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8E2E3F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359100BA" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Their marital or personal status, including conditions related to recognition as a single parent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D5B13F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="0605CEF5" w14:textId="3AB890AC" w:rsidR="00366765" w:rsidRDefault="00366765">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The status of their dependents, including all annual gross earnings, financial support or grants received, school attendance and marital status of their dependents, as applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFD70EA" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE18F3B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="325"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Self-certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28639CB1" w14:textId="77777777" w:rsidR="00CB0BC2" w:rsidRDefault="00CB0BC2" w:rsidP="008F5199"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1740BC8D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298E3947" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The primary responsibility for self-certification rests with the staff member. Through the self-certification process, the staff member must attest to the correctness of the information provided in his or her application for dependency benefits and submit documentation when requested to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50381A48" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13550C8F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="695"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Claim for payment of the dependency allowance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FFD9F8" w14:textId="1A28D545" w:rsidR="009D6C81" w:rsidRDefault="003D700A" w:rsidP="002B2C1F">
+    <w:p w14:paraId="40CF799B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3030CE" w14:textId="53720ECD" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7278F6DD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment of dependency allowance is not automatic. It is the responsibility of each staff member to claim dependency allowances for which they believe that they may be entitled. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A36809" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DADC8B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:firstLine="325"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discontinuance and Recovery of Dependency Allowances  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4B679C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C18C977" w14:textId="1947589A" w:rsidR="00366765" w:rsidRDefault="00366765">
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1AD29E78" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="008550DE">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Timely and complete submissions will avoid long periods of retroactive recovery in the case of discontinuance of a dependency allowance. This is particularly important when a change in spousal earnings or government grant occurs, or cessation of a dependent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">child’s </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2E484642" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:t xml:space="preserve">child’s full-time studies alters a staff member’s eligibility. In those cases where retroactive recovery is required, the recovery schedule will be:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D16306C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC1A22" w14:textId="62B214A8" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="774C5601" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3C43611E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the allowances paid relate to a period of less than one year, the recovery will be in three monthly instalments.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468C5C19" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF1A2C5" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="11B60F1D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="006A32EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If the allowances paid relate to a period exceeding one year, the recovery will be in six monthly instalments.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FE6ED4" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="106E91D2" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1743DB14" w14:textId="55E109F6" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CDCE74C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="21385B98" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dependency allowance for spouses will be discontinued only if the staff member indicates that the spouse’s earnings have exceeded the established yearly gross earnings level. If the spouse’s earnings exceed the yearly gross earnings level, it is the responsibility of the staff member to report this by completing and submitting the Dependency Status Form. Staff members who fail to report this change may be subject to disciplinary sanctions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A24FC9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1E9B15" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0ADBB18F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Government grants</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53302555" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="29375EC4" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79150A43" w14:textId="18DDFEB5" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C3B584C" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="3737AB1F" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dependency allowance for children will be adjusted if a government grant has been received in respect of a child. If the amount of the grant changes, it is the responsibility of the staff member to report this by completing and submitting the Dependency Questionnaire. Staff members who fail to report this change may be subject to disciplinary sanctions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB7464F" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E68C917" w14:textId="549BC386" w:rsidR="00366765" w:rsidRPr="008550DE" w:rsidRDefault="003D700A" w:rsidP="008550DE">
+    <w:p w14:paraId="61111159" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Children between 18 and 21 years </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F73E9C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="66D37C90" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C29DCE8" w14:textId="2E3CB5C3" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A5E9C78" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00AB1A86">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dependent child allowance for children between 18 and 21 years will be discontinued if the child has ceased to be in full-time school attendance. If a child has ceased to be in full-time school attendance, it is the responsibility of the staff member to report this by completing and submitting the Dependency Questionnaire. Staff members who fail to report this change may be subject to disciplinary sanctions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA5809B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A43B26B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children reaching 21 years </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5220934E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B92F5E" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46BFE869" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="366529EB" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dependent child allowance for children reaching the age of 21 will be discontinued automatically, on the date of the child’s 21st birthday.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B43CC26" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6205E726" w14:textId="27F98B3C" w:rsidR="00366765" w:rsidRDefault="003723F9">
-[...10 lines deleted...]
-    <w:p w14:paraId="17818149" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="02FBBD01" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Maintenance of Dependency Benefits  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8E71C2" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E49973F" w14:textId="5172A341" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09AEE145" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="483C41E6" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existing staff members who have already filed a claim and receive a dependency allowance are required to complete the Dependency Questionnaire, annually, to verify their entitlement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1504CA9E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB8F19E" w14:textId="1F0FDC8D" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73DDCBDD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The dependency benefits that</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0083173C">
+        <w:t xml:space="preserve">The dependency benefits that staff members receive will continue until they inform the relevant HR Focal point, in writing, of changes in the composition of their family or any other change affecting their entitlement to dependency benefits, signalling that an adjustment in the allowance should be made.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE2CD88" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="7DF391C6" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="0D19444C" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Failure to report a change in dependency status, false certification of the information contained in the Dependence Status Form, or misrepresentation of facts relating to a claim for dependency benefits may lead to disciplinary sanctions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042C620D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5DBF06" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
-[...13 lines deleted...]
-    <w:p w14:paraId="3076117D" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="35BA4FC9" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff Members without Dependents  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47939B4D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C89A6C0" w14:textId="640EE329" w:rsidR="00366765" w:rsidRDefault="003D700A" w:rsidP="00162FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04B9A52E" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members without dependents are not required to complete the Dependency Status Form. It is the staff member’s responsibility to file a claim for dependency benefits when they believe that they have become eligible.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CEF263" w14:textId="77777777" w:rsidR="00366765" w:rsidRDefault="003D700A">
+    <w:p w14:paraId="61027EC5" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0B5657" w14:textId="1731C552" w:rsidR="00680029" w:rsidRPr="008D6C67" w:rsidRDefault="00680029" w:rsidP="008E7C12"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:p w14:paraId="37C63A16" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="00F70B2A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A30853" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F70B2A">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1120" w:right="1793" w:bottom="1333" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CCFC3F" w14:textId="77777777" w:rsidR="007D3F35" w:rsidRDefault="007D3F35">
+    <w:p w14:paraId="4747BAD2" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35720CC9" w14:textId="77777777" w:rsidR="007D3F35" w:rsidRDefault="007D3F35">
+    <w:p w14:paraId="3E87C858" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1613FBB6" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11D41B3D" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17AC3569" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+  <w:p w14:paraId="1125A30B" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="70695F85" w14:textId="4AFFBF95" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DD3DF1A" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRPr="006A32EE" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00302CC2">
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00302CC2">
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Effective Date</w:t>
+    <w:r w:rsidRPr="006A32EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/01/2024 </w:t>
     </w:r>
-    <w:r w:rsidRPr="00302CC2">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006A32EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1643766857"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{47AA7AF8-0CD2-4881-95C3-88DAF79C9B3A}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00CF3D50">
+        <w:r w:rsidRPr="006A32EE">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="44A676F7" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="444550CA" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+      <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="412EBA98" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
+  <w:p w14:paraId="32392ACD" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16319461" w14:textId="77777777" w:rsidR="007D3F35" w:rsidRDefault="007D3F35">
+    <w:p w14:paraId="1946DDD1" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75147C65" w14:textId="77777777" w:rsidR="007D3F35" w:rsidRDefault="007D3F35">
+    <w:p w14:paraId="107C2D65" w14:textId="77777777" w:rsidR="007561F1" w:rsidRDefault="007561F1" w:rsidP="00F70B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6AA79F1C" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75" w:rsidP="0051665F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D43AE97" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A" w:rsidP="0051665F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="9010"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6516E2D0" wp14:editId="186FDD08">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DFB39E8" wp14:editId="49E92F9B">
           <wp:extent cx="313509" cy="589695"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-2857" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="313509" cy="589695"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3B8FE33E" w14:textId="77777777" w:rsidR="00A23B75" w:rsidRDefault="00A23B75">
-[...9 lines deleted...]
-  <w:p w14:paraId="736096B2" w14:textId="77777777" w:rsidR="00C84CAE" w:rsidRDefault="00C84CAE">
+  <w:p w14:paraId="288DE273" w14:textId="77777777" w:rsidR="00F70B2A" w:rsidRDefault="00F70B2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02EF2BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A008CEEA"/>
     <w:lvl w:ilvl="0" w:tplc="90300978">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4576,775 +7456,50 @@
     <w:lvl w:ilvl="8" w:tplc="206AC5C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060761A3"/>
-[...723 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BD75F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04220EE2"/>
     <w:lvl w:ilvl="0" w:tplc="9AD4438C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5512,4730 +7667,860 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9356B5DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8B2BFD"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2F1D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="761C7158"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="2048BD28"/>
+    <w:lvl w:ilvl="0" w:tplc="498E3A90">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BBAE93B0">
+    <w:lvl w:ilvl="1" w:tplc="2F625310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72267748">
+    <w:lvl w:ilvl="2" w:tplc="06CC2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5FDE5442">
+    <w:lvl w:ilvl="3" w:tplc="6D0612C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D9BCB032">
+    <w:lvl w:ilvl="4" w:tplc="91CA9E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F65CCAFA">
+    <w:lvl w:ilvl="5" w:tplc="E0722196">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53568D70">
+    <w:lvl w:ilvl="6" w:tplc="F564A8DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9E662320">
+    <w:lvl w:ilvl="7" w:tplc="886E62DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F1FA8EB2">
+    <w:lvl w:ilvl="8" w:tplc="48A43FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CBA747C"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45714901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C4D424"/>
-    <w:lvl w:ilvl="0" w:tplc="88802392">
+    <w:tmpl w:val="D840AE76"/>
+    <w:lvl w:ilvl="0" w:tplc="7A0E0584">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="405"/>
-[...88 lines deleted...]
-        <w:ind w:left="705"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="09E4B3EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="ED7A0780">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="2B56D64C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="DC542EA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="B46E549A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0A5011BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="E954FD78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="906C2C16">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA46AAB"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D5D240E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C4D424"/>
-    <w:lvl w:ilvl="0" w:tplc="88802392">
+    <w:tmpl w:val="960E3684"/>
+    <w:lvl w:ilvl="0" w:tplc="8EB40532">
+      <w:start w:val="41"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="405"/>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D37CC6FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50A40CEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C46AC276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CBCCD5DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1D3C0EE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE8AD3F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="74D6B4F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6B1EBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="416400CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1795" w:hanging="360"/>
+        <w:ind w:left="2145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2515" w:hanging="180"/>
+        <w:ind w:left="2865" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3235" w:hanging="360"/>
+        <w:ind w:left="3585" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3955" w:hanging="360"/>
+        <w:ind w:left="4305" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4675" w:hanging="180"/>
+        <w:ind w:left="5025" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5395" w:hanging="360"/>
+        <w:ind w:left="5745" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6115" w:hanging="360"/>
+        <w:ind w:left="6465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6835" w:hanging="180"/>
+        <w:ind w:left="7185" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D25495D"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC85FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="967A3012"/>
+    <w:tmpl w:val="582035A0"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3976 lines deleted...]
-    <w:nsid w:val="5EC85FE8"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E87830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="582035A0"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -10290,456 +8575,155 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E87830"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A5478CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="582035A0"/>
+    <w:tmpl w:val="3B6AD9E8"/>
     <w:lvl w:ilvl="0" w:tplc="C9485F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670A2DBB"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C956CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C40CFA6"/>
-[...301 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C9485F9A">
+    <w:tmpl w:val="57F237BC"/>
+    <w:lvl w:ilvl="0" w:tplc="2F625310">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -10791,575 +8775,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...523 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795D2DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D3ABC0C"/>
     <w:lvl w:ilvl="0" w:tplc="95D6D374">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -11527,1154 +8987,165 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E634F632">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...422 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2041081625">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2042510181">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="608463969">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="267859864">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="4" w16cid:durableId="1495415528">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="653679616">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="5" w16cid:durableId="1133671513">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1495415528">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="1230771476">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1182747098">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="7" w16cid:durableId="751465934">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1774787288">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="8" w16cid:durableId="1252742328">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="766267593">
+  <w:num w:numId="9" w16cid:durableId="726492198">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1345594056">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1510291069">
-[...99 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="11" w16cid:durableId="909121657">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00366765"/>
-[...475 lines deleted...]
-    <w:rsid w:val="00FE7F0F"/>
+    <w:rsidRoot w:val="00F70B2A"/>
+    <w:rsid w:val="0047532D"/>
+    <w:rsid w:val="004A60FB"/>
+    <w:rsid w:val="006A32EE"/>
+    <w:rsid w:val="006F2847"/>
+    <w:rsid w:val="007561F1"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D1575E"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F70B2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0C963780"/>
-  <w15:docId w15:val="{AAEBCF92-35CF-4757-BD6F-C470DF00CF5C}"/>
+  <w14:docId w14:val="0C7C8A79"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E66667E3-683B-4753-BF67-4C9AB89EAD0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12902,948 +9373,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
-[...896 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -13905,208 +9487,763 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006847F1"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F70B2A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DataSalaryScales" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undocs.org/Home/Mobile?FinalSymbol=ST%2FIC%2F2011%2F6&amp;Language=E&amp;DeviceType=Desktop&amp;LangRequested=False" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://undocs.org/ST/SGB/2004/13/Rev.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -14217,673 +10354,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...405 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFA312B5-4093-4C58-B734-A85391789F9A}">
-[...27 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89E94E67-7706-4F11-80DD-A4459EC18F4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743C3CFE-9637-4FA8-895F-0867B02BB860}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2569</Words>
-  <Characters>14645</Characters>
+  <Words>2568</Words>
+  <Characters>14644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>122</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17180</CharactersWithSpaces>
+  <CharactersWithSpaces>17178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>