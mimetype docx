--- v0 (2025-10-12)
+++ v1 (2026-07-11)
@@ -1,6725 +1,10092 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="275DBC39" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="47D9DA3F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalités de travail flexibles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC3A" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0B967323" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CBCDCC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’objectif de cette politique est de proposer des options de modalités de travail flexibles et d’autres moyens permettant d’atteindre au mieux les objectifs généraux du programme et d’optimiser les résultats, tout en conciliant les besoins des membres du personnel avec les exigences du travail au sein du PNUD. La présente politique remplace toutes les autres versions des politiques et procédures régissant les modalités de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AE1622">
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBC3C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travail flexibles</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A2DAE9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC3D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B4E148" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10" w:right="0" w:hanging="10"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Principes directeurs</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBC3E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36334952" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="275DBC40" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6890912D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il s’agit d’un moyen de soutien et non d’un droit à prestations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1E4E1B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC41" w14:textId="6FD9BEA1" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="5EA724B8" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les modalités de travail flexibles doivent être appliquées de manière cohérente et équitable.  Toutefois, il est entendu que les modalités de travail flexibles peuvent convenir davantage à certains postes ou fonctions qu’à d’autres, et que la décision de mettre en œuvre des modalités de travail flexibles est laissée à la discrétion du directeur, qui est responsable des résultats de l’Unité opérationnelle. Par conséquent, l’octroi ou le maintien d’une modalité de travail flexible déjà approuvée n’est pas un droit.  Une modalité de travail flexible peut être reportée ou annulée en tout temps si le directeur estime que les besoins urgents et les priorités du travail nécessitent que les membres du personnel repassent à un programme normal de présence au travail. Le retrait ou le refus d’une demande de travail flexible n’est pas soumis à la procédure d’examen des plaintes ni à la procédure d’appel du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC42" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="4D38888D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDB5DAC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Neutralité des coûts</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC44" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A537CB" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC45" w14:textId="5D808A1F" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="1B5A5C50" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="275DBC46" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’introduction et le fonctionnement des modalités de travail flexibles ne doit pas générer des coûts supplémentaires pour l’Organisation, sauf approbation exceptionnelle du Chef de Bureau de pays/Bureau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74941C50" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710F0C31" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Performance et redevabilité </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC48" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="695399A0" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473989A2" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBC4A" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’Unité opérationnelle est responsable du maintien de ses niveaux de productivité globale, et il existe une redevabilité mutuelle dans le cadre des modalités de travail flexibles. Par conséquent, les membres du personnel doivent veiller à ce que leur niveau de productivité soit maintenu en choisissant de travailler de manière flexible. Le plan de travail d’une unité et d’une personne doit refléter les modalités de travail flexibles, y compris les modalités pour une personne qui servira de renfort pour une fonction particulière. En outre, les superviseurs doivent tenir compte de l’élément d’appui qu’ils devront mettre en évidence lors de l’évaluation des résultats des membres du personnel concernés. Les Directeurs et les membres du personnel sont invités à donner une définition claire des résultats escomptés avant le début d’une modalité de travail flexible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">et à maintenir les lignes de communication ouvertes pendant toute sa durée, même dans le cadre d’un accord de télétravail (voir le paragraphe 64 et les paragraphes suivants). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0561E505" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179BAA24" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="2023"/>
           <w:tab w:val="center" w:pos="4321"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Discussions avec les parties concernées</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC4C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="49DAD8D5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBD2E3B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La mise en œuvre de modalités de travail flexibles devrait toujours avoir lieu après des discussions détaillées des implications professionnelles pour toutes les parties concernées ; cela pourrait se traduire par des discussions au sein du même bureau et, dans certains cas, des discussions entre différents bureaux. Il revient aux superviseurs de bureau de consulter toutes les parties concernées, en particulier les autres membres de l’équipe travaillant avec la personne qui demande des modalités de travail flexibles.  Les modalités font l’objet d’un examen en permanence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC4E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="53A378E1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...28 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41613BDC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Options </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC50" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="4A4244E2" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC51" w14:textId="41763ED1" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B596365" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="345" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1622">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD offre les modalités de travail flexibles suivantes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC52" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="5F471CF7" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Horaire flexible </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC53" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="462F1290" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Horaires de travail comprimés </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC54" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="16E7E832" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Emploi à temps partiel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC55" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="59C37D63" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Télétravail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC56" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3BAE13C9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2039D12D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Horaire flexible</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC58" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651A65F1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C5AA0A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Définition</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC5A" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A191327" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F00B0FC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1622">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’horaire flexible renvoie à un horaire de travail flexible se déroulant au début et/ou à la fin de la journée, qui sont des heures d’ouverture établies par les bureaux respectifs, pendant lesquels tous les membres du personnel doivent être présents au travail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC5C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="48928A17" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C86654" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Admissibilité</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC5E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0A7369" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFA8D9C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’option de l’horaire flexible est ouverte à toutes les catégories de membres du personnel. Toutefois, les besoins de l’Organisation doivent être prioritaires et l’horaire flexible est une option et non un droit. Au sein de petits bureaux, l’horaire flexible n’est pas toujours possible ; toutefois, de telles décisions sont laissées à la discrétion de chaque bureau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC60" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="59178D49" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77940DC5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Durée de la journée de travail</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC62" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E1401F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D659AFD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1622">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBC65" w14:textId="422AC91F" w:rsidR="00496DEF" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les membres du personnel doivent travailler pendant un nombre fixe d’heures par jour, cette politique permet certes de bénéficier d’un horaire flexible, mais uniquement dans les limites qui y sont définies. Tous les membres du personnel, y compris ceux qui optent pour un horaire flexible, à l’exception de ceux qui travaillent à temps partiel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">doivent prendre une pause-déjeuner de 30 minutes, selon les paramètres définis par l’Organisation internationale du travail (OIT). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF79874" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA06AFE" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Heures obligatoires</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC67" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B354560" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B34913" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1622">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les heures obligatoires renvoient aux heures de la journée pendant lesquelles les membres du personnel doivent être au travail. Par exemple, les heures d’ouverture du Siège du PNUD à New York vont de 10 heures à 16 heures. Elles ont pour but d’orienter les directeurs lors de l’organisation d’activités, à l’instar des réunions, où l’apport de tous les membres du personnel est nécessaire. En dehors des heures normales de travail, les membres du personnel peuvent s’acquitter de fonctions ne nécessitant pas d’interaction avec d’autres fonctionnaires ; toutefois, il doit travailler le nombre d’heures par jour, fixé par les bureaux respectifs dans le cadre de la semaine de travail commun. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC69" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="4A06FF2C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09780757" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Heures d’ouverture </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC6B" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="5CBE4B9A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC6C" w14:textId="5078A869" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B67393A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les heures d’ouverture peuvent varier selon les besoins personnels des membres du personnel. Toutefois, il n’est pas question de droit, mais d’accord entre les directeurs et les membres du personnel, avec une compréhension de l’impact sur les collègues de la section ou de l’unité. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC6D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="120B173A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC6E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E86C58A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemple d’horaire flexible pour New York : Les heures d’ouverture officielles vont de 10 h à 16 h tous les jours. Voici des exemples d’horaires flexibles : de 8 h à 16 h (16 h 30 en octobre, novembre et décembre) tous les jours ; ou de 10 h à 18 h (18 h 30 en octobre, novembre et décembre) tous les jours, établis pour une période fixe et renouvelable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC6F" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="23552530" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1480650D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reprise des heures normales de travail</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC71" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB1698F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC72" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2B5183" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le superviseur ou le membre du personnel peut demander la cessation des dispositions relatives à l’horaire flexible, si le superviseur estime que les besoins de l’Organisation exigent un retour aux heures normales de travail ou si les besoins de l’intéressé changent.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC73" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="61E30221" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC74" w14:textId="09DCD2B4" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD58946" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si le superviseur demande le retour aux heures normales de travail, l’intéressé dispose d’un délai raisonnable (un mois au maximum) pour prendre les dispositions nécessaires en vue de faciliter le retour aux heures normales de travail à plein temps. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC75" w14:textId="59FBB0F1" w:rsidR="00AE1622" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="070021BE" w14:textId="1EFFC9DC" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...33 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1B2B4D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Horaires de travail comprimés</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC77" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C58E211" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E58FC1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Définition</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC79" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C88FF7" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E47E10E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La compression des horaires de travail permet aux membres du personnel d’augmenter le nombre d’heures de travail qu’il effectuera par jour :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC7B" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="3691A643" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">pour gagner du temps libre les autres jours ; ou  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC7C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0CA41975" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">prendre un jour de congé.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC7D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0E714B10" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B596913" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette procédure peut être appliquée par addition de la charge de travail à chaque jour ouvrable, ce qui permet d’accumuler suffisamment d’heures pour prendre un vendredi de congé tous les deux vendredi, par exemple. Vous trouverez ci-dessous quelques options possibles : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC7F" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="2020C397" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FC287C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’option « 10 en 9 »</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC81" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA9F278" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC82" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C79BC4" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Selon cette option, un membre du personnel travaille pendant deux semaines, soit 10 jours sur 9. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC83" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="41AF948E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC84" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E2EA13" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Chef de Bureau – après consultation avec l’association du personnel – détermine toutes les deux semaines, quel jour de la semaine sera le potentiel jour libre. Dans les lieux d’affectation où le vendredi est considéré comme un jour de week-end, le jour de repos accordé devrait tomber le dernier jour de la semaine de travail, ou alors les Bureaux de pays pourraient décider que le premier jour de travail de la semaine serait le jour le plus approprié pour appuyer ce programme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC85" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="273A9041" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC86" w14:textId="7E21804C" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBCCDAE" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La détermination de l’heure qui doit être ajoutée à chaque jour ouvrable est simple. Au Siège, par exemple, les membres du personnel auraient à travailler 50 minutes supplémentaires par jour.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC87" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="422B4B4D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC88" w14:textId="20A49701" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F4A091" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Certes, toutes les catégories de membres du personnel peuvent participer, néanmoins les superviseurs doivent veiller à l’utilisation étalée de l’alternance entre le vendredi de congé/jour de congé. La couverture en tout temps est un élément essentiel de l’intégration harmonieuse des modalités de travail flexibles dans le travail d’une section ou d’une unité. Les discussions doivent tenir compte de la répartition du travail entre les membres du personnel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC89" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="70C09B1D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC8A" w14:textId="41240DC2" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280B8978" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il peut arriver que les exigences immédiates du travail empêchent un membre du personnel de bénéficier d’un autre jour de congé spécifique. Dans ce cas, aucun report du jour de congé à un autre jour ni aucune accumulation de jours libres n’est possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">dans l’avenir. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC8B" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="5DA583A7" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC8C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B88D50" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Une pause-déjeuner doit être utilisée aux fins prévues. Par conséquent, les membres du personnel ne sont pas autorisés à renoncer à la pause-déjeuner en lieu et place d’heures de travail supplémentaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC8D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="10120245" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC8E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEDBA21" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La discipline de la direction est nécessaire pour éviter la programmation des réunions pendant les jours de congé prévus pour les membres du personnel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC8F" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="440A4C25" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBC90" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A17FE35" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un horaire de travail comprimé doit s’inspirer des exemples suivants pour une période déterminée et être approuvé par le superviseur direct : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC91" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="65801E21" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F10C0E2" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>L’option « 5 en 4 1/2 »</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC93" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C4A9B1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AED46D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Selon cette option, le membre du personnel est autorisé à travailler pendant le nombre total d’heures prévu pour un travail de cinq jours, en quatre jours et demi. Exemple : Dans un bureau où la semaine de travail totale comprend 35 heures de travail, le membre du personnel travaille pendant huit heures du lundi au jeudi, et pendant trois heures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">le vendredi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC95" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="75182D5D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B914BD6" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’option « 3 et 2 »</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC97" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50171EBE" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22033C3D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>25.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1622">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Selon cette option, le membre du personnel peut partir jusqu’à trois heures plus tôt, deux jours par semaine. Les six heures sont compensées par addition de deux heures aux trois autres jours de la semaine. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC99" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="712AA222" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9AF87A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’option « 2 et 2 »</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC9B" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533B1931" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D424179" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>26.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1622">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Selon cette option, le membre du personnel peut partir jusqu’à deux heures plus tôt, deux jours par semaine. Les quatre heures sont compensées par addition d’une heure et 20 minutes aux trois autres jours de la semaine, ou une heure et demie à deux pendant les trois autres jours et une heure au troisième jour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBC9D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="11D67C2D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C668D2E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’option « 1 et 3 »</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBC9F" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35431ED0" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B01EA33" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>27.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Selon cette option, le membre du personnel peut partir jusqu’à une heure plus tôt, trois jours par semaine. Les trois heures sont compensées par addition d’une heure et demie aux deux autres jours de la semaine. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCA1" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="4382A229" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0593CDA6" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’option « 1 1⁄2 et 3 »</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBCA3" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1245091D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7B4CA9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>28.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Selon cette option, le membre du personnel peut partir jusqu’à une heure et demie plus tôt, trois jours par semaine. Les quatre heures et demie sont compensées par addition de deux heures et quart aux deux autres jours de la semaine. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCA5" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="7E38F942" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABF6192" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Emploi à temps partiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0EFCF9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190BBB9E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Définition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72296A19" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D828C9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>29.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’emploi à temps partiel permet aux membres du personnel en place d’ajuster leur horaire de travail pour une période de temps limitée, notamment à un taux inférieur à 100 % du travail à temps plein. Le travail ne peut être réduit que de 50 jusqu’à 80 % du temps de travail établi, comme convenu entre les membres du personnel et leurs superviseurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A1697B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5871F2" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Emploi à temps partiel</w:t>
-[...131 lines deleted...]
-        </w:rPr>
         <w:t>Admissibilité</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBCAD" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1817B8" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCAE" w14:textId="3C6779A3" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A52E0A3" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’emploi à temps partiel est ouvert à toutes les catégories de membres du personnel en place pour une période limitée, même s’ils occupent et remplissent les fonctions d’un poste spécifique. Un emploi à temps partiel peut être accordé en raison des responsabilités liées à l’éducation des enfants, pour les cas de maladie au sein de la famille, pour poursuivre des études à l’extérieur dans le cadre des travaux du PNUD et pour d’autres situations similaires.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCAF" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="28808B2F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCB0" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666845DD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Étant donné que le travail à temps partiel ne peut être envisagé que dans le contexte de la description de poste ou des fonctions du poste, l’Organisation doit vérifier : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCB1" w14:textId="4FFA8140" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="494D2D8A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="275DBCB2" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+        <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que le travail à temps partiel est justifié; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D8E372" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Qu’il existe une structure permettant au membre du personnel de s’acquitter à temps partiel des responsabilités convenues pour le poste ; et  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCB3" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0B9A5DDD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Que le travail de l’Organisation ne pâtira pas de cet accord de travail à temps partiel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCB4" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3C0FABC5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCB5" w14:textId="39BD3995" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403D7F28" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si, à n’importe quel moment de l’accord de travail à temps partiel, le superviseur estime que le travail en est affecté, celui-ci examine la situation avec le Chef de Bureau et demande à l’intéressé de passer à un emploi à temps plein, normalement dans un délai d’un mois. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCB6" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="1243EC2A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCB7" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C7B770" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La création d’un emploi à temps partiel dépend de l’accord conclu entre le membre du personnel et son superviseur, ainsi que de l’approbation délivrée par le Chef de Bureau de la structure du travail et de l’obtention d’une productivité suffisante susceptible d’appuyer le programme de travail du bureau ; chaque demande de contrat à temps partiel doit être examinée de près. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCB8" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="52D515A9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ACC34B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Statut contractuel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCBA" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="25CCF85A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436061F2" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu’un membre du personnel dispose d’un accord de travail à temps partiel, les bureaux sont autorisés à monétiser le reste du poste à temps plein pour financer des moyens d’action supplémentaires, au besoin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49485700" w14:textId="77777777" w:rsidR="002A7DB7" w:rsidRPr="00993499" w:rsidRDefault="002A7DB7" w:rsidP="00993499">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="639A652B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3527FDCF" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="275DBCBC" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le fait qu’un membre du personnel passe à un emploi à temps partiel n’a pas d’incidence sur son statut contractuel. Les membres du personnel travaillant à temps partiel bénéficient des mêmes privilèges et immunités et sont soumis aux mêmes obligations et restrictions que les membres du personnel travaillant à temps plein en ce qui concerne les activités menées en externe en vertu du  règlement du personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A40CA36" w14:textId="77777777" w:rsidR="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E8A108" w14:textId="77777777" w:rsidR="006738B0" w:rsidRDefault="006738B0" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA7C2DB" w14:textId="77777777" w:rsidR="006738B0" w:rsidRPr="009C433E" w:rsidRDefault="006738B0" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029A558F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jours fériés officiels et heures supplémentaires </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCBE" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="75D0FD8D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCBF" w14:textId="6802D258" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9C09AD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="275DBCC0" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel travaillant à temps partiel se verront accorder des jours fériés officiels uniquement lorsque leurs congés coïncideront avec les horaires réguliers de leur jour de travail normal. Les membres du personnel travaillant à temps partiel ne peuvent pas modifier leur horaire régulier pour bénéficier d’un jour férié officiel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162C2192" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCC1" w14:textId="7FAB5716" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36108AEC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel des services généraux qui travaillent à temps partiel et qui sont tenus de travailler en sus des horaires réguliers sont rémunérés au taux normal prévu pour les heures supplémentaires effectuées jusqu’à concurrence de la journée de travail normale prévue à l’horaire du personnel travaillant à plein temps. Par la suite, et pour le travail exigé le sixième ou le septième jour de la semaine de travail prévue à l’horaire ou un jour férié officiel, ils sont rémunérés conformément aux conditions régissant la rémunération des heures supplémentaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCC2" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="33AE5202" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418CDB23" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Traitements et allocations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCC4" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="53BFA155" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCC5" w14:textId="3A905692" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799D2EFD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="275DBCC6" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au titre d’un horaire de travail à temps partiel, la rémunération est ajustée en fonction du pourcentage de travail convenu à la classe et à l’échelon du membre du personnel et sert de base à la détermination au prorata du traitement et des allocations applicables, exception faite de l’assurance maladie, de l’assurance dentaire et de l’assurance vie. Le Service des avantages et prestations/Centre mondial de services partagés aide à évaluer l’incidence de l’entrée dans un horaire de travail à temps partiel sur l’ensemble des prestations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E209C72" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCC7" w14:textId="02ED0931" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641E70B1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les augmentations de traitement à l’intérieur d’une même classe s’accumulent dans les mêmes conditions et avec la même périodicité que pour les membres du personnel à plein temps. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCC8" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="7ED627BD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCC9" w14:textId="40B64059" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BF7E02" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cadre d’un horaire de travail à temps partiel, un membre du personnel qui est temporairement affecté à une fonction de niveau supérieur n’a droit à l’allocation spéciale de fonctions que si le membre du personnel revient à un horaire de travail à temps plein. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCCA" w14:textId="59BF68B7" w:rsidR="00AE1622" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="655218C5" w14:textId="55EFD2CA" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...33 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198D3C1F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Allocation pour enfant à charge </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCCC" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="5A484315" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCCD" w14:textId="3A20D29F" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214263F5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="275DBCCE" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’un membre du personnel à temps partiel ou son/sa conjoint(e) reçoit une allocation gouvernementale directe pour enfants à charge, le montant total de l’allocation est déduit du montant calculé au prorata de l’allocation pour charges de famille payable au membre du personnel. Si l’allocation reçue du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>governement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  dépasse le montant de l’allocation pour charges de famille calculée au prorata, cela n’empêche pas que les enfants sont reconnus comme personnes à charge du membre du personnel à d’autres fins, par exemple pour une couverture d’assurance maladie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0173FE" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCCF" w14:textId="0E86CF5A" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CB7D69" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le plafond de rémunération pour l’allocation de conjoint à charge n’est pas calculé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">au prorata. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCD0" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="06971072" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5E9D15" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Allocation de mobilité et de sujétion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCD2" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="04BD2D43" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCD3" w14:textId="46C54678" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687E15EA" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="275DBCD4" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La période de service ouvrant droit à pension est calculée au prorata pour les membres du personnel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sous emploi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à temps partiel. Par exemple, une période de 15 mois de service avec un taux de 80 % comptera pour un an. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481BA326" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674ECD48" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Allocation pour frais d’études ou allocation spéciale pour frais d’études </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCD6" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="5526333F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2F6BDF4D" w14:textId="6D3C11CF" w:rsidR="00AB5DF7" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00AB5DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3588EDE6" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La rémunération des membres du personnel à temps partiel admissible est versée selon les mêmes modalités et conditions que celles qui s’appliquent aux membres du personnel à temps plein dans des circonstances similaires, mais au prorata de la proportion convenue du travail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51870E2D" w14:textId="77777777" w:rsidR="00AB5DF7" w:rsidRPr="00993499" w:rsidRDefault="00AB5DF7" w:rsidP="00AB5DF7">
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="611B6D9D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744910CD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Allocation-logement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B02F80" w14:textId="77777777" w:rsidR="00AB5DF7" w:rsidRPr="00993499" w:rsidRDefault="00AB5DF7" w:rsidP="00993499">
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBCD7" w14:textId="3A7C40BA" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="00AB5DF7" w:rsidP="00993499">
+    <w:p w14:paraId="32167079" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E5B04B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les membres du personnel à temps partiel ont droit à l’allocation-logement aux mêmes conditions que les membres du personnel à temps plein, sauf qu’ils reçoivent une part proportionnelle en fonction de la proportion convenue du travail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCD8" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="03A8FB07" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B2DD7D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Congé annuel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCDE" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="5CE7C2C0" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCDF" w14:textId="7FE9C408" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42271E62" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les 2 jours par mois de congé annuel accordés aux membres du personnel à temps plein (1⁄2) seront ajustés pour tenir compte de l’emploi à temps partiel en fonction de la proportion de travail convenue. Par exemple, pour les membres du personnel à temps partiel à 80 %, ils auront droit à deux jours complets de congé annuel par mois (80 % de 2 1⁄2 = 2). Un maximum de 48 jours complets de congé annuel peut être reporté à partir du 31 mars de chaque année (80 % de 60 jours = 48) ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCE0" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="71C57F3F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCE1" w14:textId="6D5015B1" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="00AB5DF7" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF986F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="275DBCE2" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel souhaitant obtenir un emploi à temps partiel à 80 % doivent d’abord porter son solde de congés annuels accumulés à 48 jours ou moins avant de passer à un emploi à temps partiel, afin de ne pas perdre de congés annuels accumulés au-delà du maximum de 48 jours auquel ils ont droit. Après un changement d’emploi à temps partiel, un membre du personnel ne peut pas utiliser ses congés annuels accumulés pour rester à plein traitement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B77C09A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C24AB77" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Congé de maladie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCE4" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="15D2ADB4" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCE5" w14:textId="183D0338" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5E9214" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="275DBCE6" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les mêmes dispositions régissant les congés de maladie pour les membres du personnel travaillant à temps plein s’appliquent aux membres du personnel travaillant à temps partiel. Pendant le congé de maladie, les membres du personnel travaillant à temps partiel recevront leur traitement et leurs allocations au prorata. Par exemple, les membres du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">personnel travaillant à temps partiel, avec un taux de travail s’élevant à 80 %, ont droit à cinq jours et demi de congé de maladie non certifié par année civile, ce qui représente 80 % des sept jours auxquels ont normalement droit les membres du personnel travaillant à temps plein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D16F23E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1457FA5C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Congé de maternité </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCE8" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0E2C59FE" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="18B9E0FF" w14:textId="76B229DF" w:rsidR="0065659E" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56850C16" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les membres du personnel travaillant à temps plein ont droit aux mêmes allocations de congé de maternité que celles accordées aux membres du personnel travaillant à temps partiel. Pendant le congé de maternité, les membres du personnel travaillant à temps partiel recevront leur traitement et leurs allocations au prorata.  En règle générale, les demandes de congé prolongé (annuel ou non rémunéré) jusqu’à 6 mois et d’horaires de travail flexibles à la suite d’un congé de maternité devraient être accordées.  S’il existe une raison impérieuse qui empêche le superviseur d’accéder à la demande, une justification écrite doit être approuvée par le Chef de Bureau et le Bureau concerné.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626B2A37" w14:textId="77777777" w:rsidR="0065659E" w:rsidRPr="00993499" w:rsidRDefault="0065659E" w:rsidP="00993499">
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="492D8547" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725ED419" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Congé de paternité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE424BC" w14:textId="77777777" w:rsidR="0065659E" w:rsidRPr="00993499" w:rsidRDefault="0065659E" w:rsidP="0065659E">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3AFBC515" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B719D6E" w14:textId="6B1E8257" w:rsidR="009C433E" w:rsidRDefault="009C433E" w:rsidP="006738B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le personnel travaillant à temps plein a droit aux mêmes allocations de congé de paternité que celles accordées aux membres du personnel travaillant à temps partiel. Pendant le congé de paternité, les membres du personnel travaillant à temps partiel recevront leur traitement et leurs allocations au prorata.  En règle générale, les demandes de congé prolongé (annuel ou non rémunéré) et de modalités de travail flexibles à la suite d’un congé de paternité devraient être accordées.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  S’il existe une raison impérieuse qui empêche le superviseur d’accéder à la demande, une justification écrite doit être approuvée par le Chef de Bureau et le Bureau concerné.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9EF834" w14:textId="44F294C1" w:rsidR="0065659E" w:rsidRPr="00993499" w:rsidRDefault="0065659E" w:rsidP="0065659E">
-[...42 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1BB819E7" w14:textId="77777777" w:rsidR="006738B0" w:rsidRPr="009C433E" w:rsidRDefault="006738B0" w:rsidP="000D7334">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B15894" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Congé d’adoption et de maternité de substitution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFAACED" w14:textId="77777777" w:rsidR="0065659E" w:rsidRPr="00993499" w:rsidRDefault="0065659E" w:rsidP="0065659E">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5EA01AE1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F33FFFB" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel travaillant à temps plein ont droit aux mêmes allocations de congé d’adoption et de maternité de substitution que celles accordées aux membres du personnel travaillant à temps partiel. Pendant le congé d’adoption et de maternité de substitution, les membres du personnel travaillant à temps partiel recevront leur traitement et leurs allocations au prorata.  </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En règle générale, les demandes de congé prolongé (annuel ou non rémunéré) et de modalités de travail flexibles à la suite d’un congé d’adoption ou de maternité de substitution devraient être accordées.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>S’il existe une raison impérieuse qui empêche le superviseur d’accéder à la demande, une justification écrite doit être approuvée par le Chef de Bureau et le Bureau concerné. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E73637A" w14:textId="77777777" w:rsidR="00CA46CF" w:rsidRPr="00993499" w:rsidRDefault="00CA46CF" w:rsidP="00993499">
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="48F01CA5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E87C553" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Voyage au lieu d’études des enfants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138803CF" w14:textId="77777777" w:rsidR="0065659E" w:rsidRPr="00993499" w:rsidRDefault="0065659E" w:rsidP="00993499">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79A9E3C1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059364D1" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fonctionnaires travaillant à temps partiel admissible à voyager pour rendre visite à ses enfants dans le lieu de leurs études bénéficient des mêmes conditions que les membres du personnel travaillant à temps plein, à la seule différence qu’ils perçoivent une partie calculée en fonction du volume de travail convenu ou sont invités à contribuer au coût </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">réel restant du billet qui serait dû aux membres du personnel travaillant à temps plein pour chaque voyage effectivement entrepris. Les documents de voyage émis (par exemple : l’ordre de mission) doivent refléter les dispositions pertinentes de l’accord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028F6997" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D27A28" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsque l’intéressé passe d’un emploi à temps plein à un emploi à temps partiel, le taux de remboursement occasionné par le premier voyage au titre des études après cette transition est établi en fonction de la période la plus longue pendant laquelle le membre du personnel a été employé à temps plein ou à temps partiel pendant l’année scolaire correspondante.  Par exemple, si l’année scolaire a une durée de 10 mois et que, pendant cette période, le membre du personnel a travaillé à temps plein pendant cinq mois et demi, celui-ci aura droit au remboursement intégral de ses frais de voyage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCF1" w14:textId="77777777" w:rsidR="00496DEF" w:rsidRPr="00993499" w:rsidRDefault="00496DEF">
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="6FA52221" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1B356A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Voyage de visite familiale ou de congé dans les foyers </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCF3" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="07DCECDE" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCF5" w14:textId="52EF4828" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4177AD75" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les fonctionnaires travaillant à temps partiel et autorisés à bénéficier d’un congé dans les foyers et/ou d’un voyage de visite familiale se verront accorder ces voyages et droits connexes sous les mêmes conditions et avec la même fréquence que le personnel travaillant à temps plein, sous réserve du droit d’en percevoir une partie calculée en fonction du volume de travail convenu ou de devoir contribuer au coût réel restant du billet qui serait dû au personnel travaillant à temps complet pour chaque voyage effectivement entrepris. Les documents de voyage émis (par exemple : l’ordre de mission) doivent refléter les dispositions pertinentes de l’accord. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCF6" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="27462CCF" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCF7" w14:textId="3CC2DA66" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A31C9BB" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="275DBCF8" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque l’intéressé(e) passe d’un emploi à temps plein à un emploi à temps partiel, le taux de remboursement occasionné par le premier congé dans les foyers/voyage de visite familiale après cette transition est établi en fonction de la période la plus longue pendant laquelle le membre du personnel a été employé à temps plein ou à temps partiel, entre le retour de son dernier congé dans les foyers et la date de départ de son prochain congé dans les foyers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7314DE2D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029C5CFC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Assurance maladie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCFA" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="43A7F41B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCFB" w14:textId="59AB8CB6" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4C915F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel travaillant à temps partiel seront admissibles à un régime d’assurance maladie complet, et ce, sous les mêmes conditions que les membres du personnel travaillant à temps plein, toutefois, ils seront tenus de payer la différence entre le coût d’une couverture complète et le pourcentage pris en charge par l’Organisation, au titre du régime d’assurance maladie qu’ils auront choisi. Le montant de la subvention versée par l’Organisation sera calculé au prorata du pourcentage de travail convenu et le membre du personnel devra payer lui-même/elle-même le montant restant de la prime. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCFC" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="1D71A0A9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2D413F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation à la caisse des pensions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBCFE" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="022CDD2A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBCFF" w14:textId="3F65075B" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2D4E7B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les membres du personnel travaillant à temps partiel a le droit de participer à la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="009C433E">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CCPPNU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="009C433E">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBD00" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au titre de l’article supplémentaire A du Règlement de la caisse. Le fait qu’un membre du personnel passe à un emploi à temps partiel n’interrompt pas sa participation. Le droit à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">prestations et le montant des prestations résultant d’un emploi à temps partiel sont réduits au prorata du ratio entre l’emploi à temps partiel et l’emploi à temps plein. Par exemple, le ratio d’une personne qui, après un an de travail, a accumulé à 80 % de travail à temps partiel correspondra à neuf mois et 18 jours de service ouvrant droit à pension. La rémunération considérée aux fins de la pension utilisée pour le calcul des prestations correspond à la rémunération considérée aux fins de la pension qui aurait été applicable pour un emploi à temps plein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B287D54" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD01" w14:textId="72121927" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5CFCA5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les personnes travaillant à temps partiel, participant à la Caisse commune des pensions à temps partiel et qui sont en Congé spécial sans traitement ont le droit de considérer ce congé sans traitement comme service ouvrant droit à la CCCPPNU, à condition que la Caisse reçoive la totalité des fonds de pension. Le montant total de ces cotisations correspondrait à celui qui aurait été dû aussi bien par le participant que par l’Organisation, si le premier avait poursuivi l’emploi à temps partiel pendant cette période. Conformément à l’article 25, paragraphe 1, point b) des Règlements de la Caisse, si l’intéressé(e) souhaite que sa période de congé spécial sans traitement soit prise en compte comme service ouvrant droit à la Caisse des pensions, l’intéressé(e) doit verser l’intégralité de ses cotisations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD02" w14:textId="48AFA70A" w:rsidR="00AE1622" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="685BFB77" w14:textId="77777777" w:rsidR="006738B0" w:rsidRDefault="009C433E" w:rsidP="006738B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...33 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AAF690" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="006738B0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ancienneté </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD04" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="00C1F5AA" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD05" w14:textId="6307C3D7" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFA3E45" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="275DBD06" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ce qui concerne l’ancienneté dans la classe, la période minimum de service ouvrant droit à pension est calculée au prorata pour les membres du personnel travaillant à temps partiel. Par exemple, une période de 15 mois de service avec un taux de 80 % comptera pour un an. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A33A9CB" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B05B616" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidature à un poste de classe supérieure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD08" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="55274A59" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD09" w14:textId="3832A82C" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5C28F3" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si des membres du personnel travaillant à temps partiel souhaitent pourvoir à un poste vacant d’une classe supérieure, ils doivent être informés du fait qu’ils doivent reprendre un emploi à temps plein pour être admissibles. Si l’intéressé(e) est sélectionné(e) pour un poste de classe supérieure, il/elle devra présenter une nouvelle demande pour poursuivre l’emploi à temps partiel après son affectation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD0B" w14:textId="0A6A7B07" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="6D9BCC57" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD0C" w14:textId="3BF0F10A" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="00BD4895">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="0CFB0C30" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appendice </w:t>
       </w:r>
-      <w:r w:rsidR="007D6B00">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>D allocations</w:t>
       </w:r>
-      <w:r w:rsidR="007D6B00">
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="275DBD0D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160F342E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD0E" w14:textId="7386AE39" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605178AA" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les prestations d’indemnisation payables au titre de l’appendice D</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="009C433E">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du Statut des Nations Unies en cas de décès, d’accident ou de maladie sont calculées au prorata du pourcentage de travail convenu par rapport aux montants déterminés, conformément aux dispositions 10.2 et 11.1, point c), respectivement, sauf qu’en cas de décès, les prestations sont calculées en fonction du service antérieur effectué à temps plein.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les paiements forfaitaires supplémentaires versés en cas de blessure ou de maladie, résultant d’une défiguration permanente ou de la perte permanente d’un membre ou d’une fonction, correspondent à la totalité des montants indiqués au point (c) de l’article 11.3 et à la totalité des montants déterminés, conformément au point (d) de l’article 11.3. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD0F" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="308EF530" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD10" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="77610DB2" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Voyages effectués en raison de la cessation de service</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD11" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="61576F02" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="275DBD12" w14:textId="4E331EDD" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724A779D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les fonctionnaires travaillant à temps partiel et remplissant les conditions requises à la cessation de service auprès de l’Organisation ont droit à un voyage aller-retour sous les mêmes conditions que les fonctionnaires travaillant à plein temps, à condition que les conditions appropriées en matière de service soient réunies. Ces fonctionnaires ont droit aux mêmes allocations en matière d’envois non accompagnés et de déménagement que les fonctionnaires travaillant à temps plein, à condition que leur période combinée de service effectuée à temps plein soit équivalente à la période de service nécessaire qui permettra aux fonctionnaires travaillant à plein temps de bénéficier de ces allocations. Une période de service effectuée à temps partiel sera comptée au prorata à ces fins, conformément au pourcentage de travail convenu.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD13" w14:textId="0BDB033C" w:rsidR="00AE1622" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="2DDBC4B6" w14:textId="6AC0A92D" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...42 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63164B90" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indemnité de licenciement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD15" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="695DBE28" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD16" w14:textId="707954D7" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00B317D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C55057B" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...65 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel travaillant à temps partiel perçoivent une indemnité de licenciement, conformément aux dispositions de l’annexe III du Statut du personnel des Nations Unies, sous les mêmes conditions que les membres du personnel travaillant à temps plein, sauf dans les cas où les périodes de service effectuées à temps partiel sont calculées au prorata en conséquence. Par exemple, pour les membres du personnel avec un taux de travail à temps partiel de 80 %, une période de 15 mois de service comptera pour une année de service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C030AC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C183365" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prime de rapatriement</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBD18" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17785561" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD19" w14:textId="08DC429F" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7019BD" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...42 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prime de rapatriement est versée aux membres du personnel travaillant à temps partiel sous les mêmes conditions que les membres du personnel travaillant à temps plein, conformément à l’annexe IV du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>èglement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du personnel, sauf dans les cas où les périodes d’emploi effectuées à temps partiel sont calculées au prorata. Par exemple, pour les membres du personnel travaillant à un poste avec un taux à temps partiel de 80 %, une période de 15 mois de service comptera pour une année de service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD1A" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="2D986E02" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...31 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC1106D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A00D4C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Versement en compensation de jours de congé annuels accumulés</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD1C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3F2B056F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD1D" w14:textId="551C5D64" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707C5195" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les fonctionnaires travaillant à temps partiel, qui arrêtent de travailler pour l’Organisation, le congé annuel peut être payé jusqu’à concurrence du nombre maximum autorisé, en fonction de leur emploi à temps partiel – soit 50 % ou 80 % du total des 60 jours accordés aux membres du personnel à temps plein. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD1E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="6C52AE4C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF58C7A" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Indemnisation en cas de décès </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBD20" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791AE953" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD21" w14:textId="3CAB68C0" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18762086" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour calculer une indemnisation en cas de décès, la période de service ouvrant emploi à temps partiel est comptée au prorata de la période d’emploi à temps plein. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD22" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="06CA6277" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="275DBD23" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D302209" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10" w:right="0" w:hanging="10"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Télétravail</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBD24" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A966C97" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D0B4F8" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Définition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD26" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="7CBB7F4F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD27" w14:textId="6D63FB96" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400FE526" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le télétravail permet aux membres du personnel d’exécuter leur horaire de travail régulier dans un lieu situé en dehors du bureau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD28" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3CD6A890" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120D7A47" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Options </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD2A" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="2A18A0BB" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD2B" w14:textId="2FB791CB" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDADC7C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="275DBD2C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aux fins de la mise en œuvre efficace d’un accord de télétravail, le membre du personnel et son bureau doivent être en mesure de prendre en charge la plate-forme de télécommunication/d’automatisation qui rend insignifiante la cessation de service sur le lieu de travail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20493D84" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD2D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C9BAD5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD propose actuellement deux types de télétravail qui servent désormais de modèles pour une application plus large : d’une part, un lieu dédié aux travaux en externe, pour effectuer un travail à temps plein en dehors du bureau ; ou d’autre part un travail périodique prévu en dehors du bureau, pour effectuer des travaux en externe de façon temporaire. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD2E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3A115AF7" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DB8A8D" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu dédié aux travaux en externe </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD30" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="6F5F0E60" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD31" w14:textId="3C9167A4" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00B317D6">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB759D5" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le télétravail effectué à temps plein est actuellement considéré comme le mode de télétravail le plus approprié en ce qui concerne le travail hautement spécialisé, à l’ère où le service est principalement assuré par des systèmes automatisés. Pour envisager la création d’un accord de télétravail à temps plein, les membres du personnel et leurs superviseurs doivent tout d’abord répondre à plusieurs questions : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B090EDA" w14:textId="77777777" w:rsidR="00B317D6" w:rsidRPr="00993499" w:rsidRDefault="00B317D6" w:rsidP="00993499">
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBD32" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="10FE1C05" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F85A4E9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La nature du travail rend-elle l’exécution facile en dehors du bureau ?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD33" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="45146838" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Est-il possible d’élaborer un plan de travail individuel qui précisera les résultats mesurables à atteindre dans les délais fixés ?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD34" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00496DEF">
+    <w:p w14:paraId="3AEF03A3" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le travail du membre du personnel peut-il être facilement intégré à celui de ses collègues du bureau ?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D79D28D" w14:textId="334E0FFD" w:rsidR="005E76A0" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="7E6B4F24" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="275DBD36" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les coûts du télétravail sont-ils acceptables pour le membre du personnel et le bureau ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C80A7E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16476BB4" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacte de télétravail (temps plein) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA126AD" w14:textId="691CE284" w:rsidR="005E76A0" w:rsidRPr="005224EE" w:rsidRDefault="007D6B00" w:rsidP="005224EE">
+    <w:p w14:paraId="4CFB8978" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD39" w14:textId="37A46CC7" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D59975" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le PNUD a mis en place une structure visant l’évaluation des conditions devant être remplies pour qu’un membre du personnel et son superviseur puissent conclure un accord officiel de télétravail. L’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009C433E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>accord de télétravail</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBD3A" w14:textId="11C6CBE7" w:rsidR="00AE1622" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contient un pacte structuré qui prend en considération chaque aspect pour lequel les conditions de l’accord de télétravail sont </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">énoncées. À la fin du pacte, le membre du personnel et le superviseur définissent les conditions de l’accord. Il est entendu par les deux parties que l’une ou l’autre peut mettre fin à l’accord à l’issue de la période convenue en retournant dans l’environnement de travail traditionnel, conformément au contrat de travail des membres du personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656D07AD" w14:textId="7C270B58" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="275DBD3B" w14:textId="2CEE909D" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CC6073" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le télétravail peut s’effectuer à partir d’un site aussi proche que la distance normale entre le bureau et le lieu de travail ou aussi loin que la distance d’un autre pays sur un autre continent. En fonction de cette distance, la création d’un accord de télétravail peut nécessiter un ajustement des conditions d’emploi des membres du personnel. Cela peut nécessiter un changement de lieu d’affectation aux fins des prestations pour lesquelles le point focal des ressources humaines du lieu d’affectation doit informer le chef d’équipe des ressources humaines du Service des avantages et prestations/Centre mondial de services partagés.  Si le contrat de télétravail à plein temps débute avant l’expiration d’un délai d’un an dans le lieu d’affectation, les indemnités liées à la mutation et à l’installation sont normalement calculées au prorata et recouvrées ou ajustées en conséquence.  La fin d’un contrat de télétravail à temps plein ne modifie pas le statut contractuel sous lequel un membre du personnel est employé. Lorsqu’il n’est pas nécessaire de changer de lieu d’affectation pour créer un lieu dédié aux travaux en externe, la conclusion d’un pacte de télétravail sera suffisante pour établir l’accord. Pour les membres du personnel recrutés sur le plan national, les accords de télétravail sont actuellement limités à d’autres lieux de travail dédiés ou à des localités proches. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD3C" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="159CE523" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0F1C86" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Besoins en matériel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD3E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="41C60BFC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD3F" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C68B13" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La responsabilité de comprendre et d’appliquer les techniques informatiques au travail quotidien incombe principalement à l’intéressé. Certes, l’Organisation facilite l’introduction des technologies d’automatisation sur le lieu de travail, mais la plupart des nouvelles applications informatiques ne feront pas l’objet d’une formation organisée de façon officielle. Par conséquent, la création d’un accord de télétravail présuppose la capacité du membre du personnel, du superviseur et des collègues à travailler efficacement sous l’environnement virtuel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD40" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0CD25184" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD41" w14:textId="0398C591" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="00D57F5E" w:rsidP="00993499">
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8DE0DC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D57F5E">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>L'Organisation peut rendre obligatoires certaines spécifications en matière de télécommunication et d'informatique nécessaires à la prise en charge d'un lieu de travail en télétravail hors du bureau. Ces spécifications couvrent l'équipement, les logiciels et l'interface de télécommunication qui sont minimalement nécessaires.</w:t>
       </w:r>
-      <w:r w:rsidR="007D6B00">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. La capacité de mettre en place et d’entretenir cette plate-forme doit être la préoccupation majeure des membres du personnel. Le coût du matériel informatique peut être totalement ou partiellement pris en charge par l’Organisation, en fonction de l’option de télétravail régissant l’accord de travail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD42" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0CF842B3" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B237A5C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Frais de matériel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD44" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0B19F125" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD45" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D44C41F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...12 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque le télétravail a été organisé au titre d’un emploi à temps plein, le coût du matériel informatique, comparé au coût du matériel qui serait normalement fourni par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">approprié et retourné à l’Organisation dès la fin de l’accord de télétravail. L’ordinateur doit être protégé par un mot de passe et il sera dédié uniquement aux travaux du PNUD. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="275DBD46" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:t xml:space="preserve">l’Organisation dans le cadre d’un contrat de travail standard, peut être appliqué, afin de faciliter le télétravail. Le membre du personnel devrait prendre en charge les frais supplémentaires afférents aux matériels périphériques tels que les imprimantes, les scanneurs, les appareils photo et les modems. Le matériel acheté par le PNUD susceptible de favoriser l’accord de télétravail doit être inscrit dans l’inventaire du matériel du bureau approprié et retourné à l’Organisation dès la fin de l’accord de télétravail. L’ordinateur doit être protégé par un mot de passe et il sera dédié uniquement aux travaux du PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5224D57E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="275DBD47" w14:textId="1B70A3E5" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1F22E7" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les frais de télécommunication liés à l’entretien d’un accord de télétravail sollicité par le membre du personnel sont à sa propre charge. Tout comme les frais de transport encourus par les membres du personnel qui font la navette pour se rendre au travail selon les conditions de travail standard, les frais de télétravail encourus devraient être considérés comme des coûts intrinsèques de ce type d’emploi. En ce qui concerne les frais de voyage occasionnels d’un membre du personnel sous contrat de télétravail, se rendant au bureau pour des consultations et une planification de son travail, il devrait être possible pour les bureaux de mettre en évidence les économies réalisées dans d’autres domaines (p. ex., les voyages en mission), susceptibles d’être utilisées pour compenser ces coûts. Les bureaux devraient savoir que le membre du personnel de télétravail devrait être présent au bureau pendant au moins une semaine par année, afin d’examiner les conditions de travail et prendre les dispositions nécessaires pour l’entretien ou la réintégration dans un bureau.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="275DBD48" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478AF9D8" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399FABF6" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Travaux périodiques prévus en dehors du bureau </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD4A" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3D94C3B3" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD4C" w14:textId="6A669A4D" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2480DF" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’autre forme de télétravail est une forme hybride d’emploi combinant le travail réalisé au sein d’un bureau standard et le travail périodique réalisé à partir d’un site alternatif. Au titre des accords officieux, les fonctionnaires sont autorisés à travailler occasionnellement à partir de leur domicile et sont inscrits sur la liste de présence comme s’ils étaient présents au travail.  Pour les besoins ponctuels, par exemple, travailler à domicile pour accomplir une mission particulière ou pour un besoin personnel imprévu de très courte durée, le PNUD laissera en place les approches informelles en vigueur. Ces approches reposent sur une communication étroite entre le membre du personnel et son superviseur pour faire en sorte que le travail occasionnel à domicile réponde aux engagements pris par le membre du personnel envers l’Organisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD4D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="0670B27F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7C708E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacte de télétravail (temps partiel) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD4F" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3CF6B6D3" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD50" w14:textId="5211A5B5" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD0A22E" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En vertu des conditions relatives au travail périodique prévu en dehors du bureau, un membre du personnel peut travailler à partir d’un lieu de travail alternatif jusqu’à deux jours par semaine. </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ce travail doit être soutenu par une plate-forme de télécommunications/automatisation qui permet au membre du personnel de se connecter pleinement au bureau</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="009C433E">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="275DBD51" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Un pacte de télétravail doit également être conclu entre le membre du personnel et le superviseur, comme prévu par l’accord de télétravail, qui comprend un exemple d’accord établissant l’horaire de travail en dehors du bureau. Ce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">calendrier devrait prévoir des horaires clairement définis pour le télétravail des membres du personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EA9D45" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD52" w14:textId="4A8CC876" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A042C0" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="275DBD53" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément aux conditions de travail hybride, l’Organisation sera tenue d’assurer l’entretien des installations de travail du membre du personnel dans son bureau. Certes, d’autres fonctionnaires, des assistantes temporaires ou des consultants peuvent utiliser ces installations pendant les périodes de télétravail prévues, mais il est peu probable que l’Organisation réalise des économies importantes susceptibles d’être utilisées pour l’aide à la couverture des coûts, en vue de la création d’une plate-forme de travail viable sur le site alternatif par le biais de ces accords de télétravail. Par conséquent, conformément à cet accord, le coût du matériel informatique et des connexions de télécommunication connexes est normalement pris en charge dans son intégralité par le membre du personnel, mais des exceptions peuvent être faites par le Chef de Bureau ou le Bureau. De même, les frais de télécommunication encourus en vue de soutenir les contrats de télétravail doivent également être pris en charge par le membre du personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2D7BB2" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEF1B22" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Durée </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD55" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="25F0A090" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD56" w14:textId="467E6A3F" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4C6ECC" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Comme pour le télétravail à temps plein, les conditions relatives au travail périodique prévu en dehors du bureau devraient être établies pour une période maximale d’un an. Ces conditions feront l’objet d’un examen et seront soumises à l’accord du membre du personnel et de son superviseur en vue d’une prorogation. À l’instar de l’approche adoptée en vue de rendre plus flexible l’organisation du travail, l’introduction du télétravail devrait tenir compte de l’impact sur le travail des collègues et des collaborateurs de la section/de l’unité/l’équipe de travail. Pour que le télétravail fonctionne efficacement, il convient d’établir des moyens de communication non seulement entre le membre du personnel et son superviseur, mais aussi entre le membre du personnel et ses pairs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD57" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="5E4345F6" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DFD940" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Considérations relatives aux coûts et aux responsabilités </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD59" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="079E5D8C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="009C433E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD5A" w14:textId="03A15A2E" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00" w:rsidP="00993499">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6177698C" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD ne sera pas responsable des dommages causés aux biens personnels du membre en plein exercice de ses fonctions officielles ou lors de l’utilisation de son matériel. Si le domicile du membre du personnel a été désigné comme lieu de télétravail, celui-ci devrait revoir ses polices d’assurance habitation, car l’utilisation de son domicile comme bureau peut ne pas être couverte par les contrats existants. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD5B" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="3D1907B6" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="275DBD5C" w14:textId="4470FB6E" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="00BB5001" w:rsidP="00993499">
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0449A185" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il incombe aux membres du personnel de fournir un environnement de travail raisonnablement sûr et sécurisé, afin de s’acquitter de leurs responsabilités. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275DBD5D" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+    <w:p w14:paraId="17C61AF9" w14:textId="77777777" w:rsidR="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="275DBD5E" w14:textId="77777777" w:rsidR="00377866" w:rsidRPr="00993499" w:rsidRDefault="007D6B00">
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F27122" w14:textId="77777777" w:rsidR="00D47541" w:rsidRDefault="00D47541" w:rsidP="000D7334">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A84BF64" w14:textId="77777777" w:rsidR="00D47541" w:rsidRPr="009C433E" w:rsidRDefault="00D47541" w:rsidP="000D7334">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26058A04" w14:textId="77777777" w:rsidR="009C433E" w:rsidRPr="009C433E" w:rsidRDefault="009C433E" w:rsidP="000D7334">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C433E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BAE010" w14:textId="77777777" w:rsidR="006738B0" w:rsidRPr="00880B43" w:rsidRDefault="006738B0" w:rsidP="006738B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54329277" w14:textId="77777777" w:rsidR="006738B0" w:rsidRPr="00880B43" w:rsidRDefault="006738B0" w:rsidP="006738B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3329B21A" w14:textId="77777777" w:rsidR="006738B0" w:rsidRDefault="006738B0" w:rsidP="006738B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A2653D" w14:textId="77777777" w:rsidR="006738B0" w:rsidRPr="00C804DA" w:rsidRDefault="006738B0" w:rsidP="006738B0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795725ED" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009C433E">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1123" w:right="1795" w:bottom="1331" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5710B7B5" w14:textId="77777777" w:rsidR="007D08CE" w:rsidRDefault="007D08CE">
+    <w:p w14:paraId="70C17CD8" w14:textId="77777777" w:rsidR="00E2450E" w:rsidRDefault="00E2450E" w:rsidP="006738B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26AB3C6F" w14:textId="77777777" w:rsidR="007D08CE" w:rsidRDefault="007D08CE">
+    <w:p w14:paraId="1720E772" w14:textId="77777777" w:rsidR="00E2450E" w:rsidRDefault="00E2450E" w:rsidP="006738B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="275DBD65" w14:textId="77777777" w:rsidR="00CA46CF" w:rsidRDefault="00CA46CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AB66224" w14:textId="77777777" w:rsidR="009C433E" w:rsidRDefault="009C433E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="275DBD66" w14:textId="77777777" w:rsidR="00CA46CF" w:rsidRDefault="00CA46CF">
+  <w:p w14:paraId="41DFFD55" w14:textId="77777777" w:rsidR="009C433E" w:rsidRDefault="009C433E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="275DBD67" w14:textId="7C14284F" w:rsidR="00CA46CF" w:rsidRDefault="00CA46CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19C0431F" w14:textId="214369F7" w:rsidR="009C433E" w:rsidRPr="000D7334" w:rsidRDefault="009C433E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002B7A2B">
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002B7A2B">
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="0040282E">
-      <w:t>14/10/2013</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 14/10/2013</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+    <w:r w:rsidR="006738B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r w:rsidR="006738B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="006738B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="000D7334">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-727455894"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E6B6612C-7C66-4FC1-8982-D49AE2427320}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="005224EE">
+        <w:r w:rsidRPr="000D7334">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="275DBD68" w14:textId="77777777" w:rsidR="00CA46CF" w:rsidRDefault="00CA46CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62D5F4E8" w14:textId="77777777" w:rsidR="009C433E" w:rsidRDefault="009C433E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="275DBD69" w14:textId="77777777" w:rsidR="00CA46CF" w:rsidRDefault="00CA46CF">
+  <w:p w14:paraId="45215A3F" w14:textId="77777777" w:rsidR="009C433E" w:rsidRDefault="009C433E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C029D96" w14:textId="77777777" w:rsidR="007D08CE" w:rsidRDefault="007D08CE">
+    <w:p w14:paraId="7B74DA54" w14:textId="77777777" w:rsidR="00E2450E" w:rsidRDefault="00E2450E" w:rsidP="006738B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2770F431" w14:textId="77777777" w:rsidR="007D08CE" w:rsidRDefault="007D08CE">
+    <w:p w14:paraId="1A0FC518" w14:textId="77777777" w:rsidR="00E2450E" w:rsidRDefault="00E2450E" w:rsidP="006738B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="275DBD64" w14:textId="34DCDDDC" w:rsidR="00CA46CF" w:rsidRDefault="00EC576E" w:rsidP="00496DEF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="344C379C" w14:textId="0822271E" w:rsidR="009C433E" w:rsidRDefault="006738B0" w:rsidP="00496DEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53F2DFD5" wp14:editId="2781BEC7">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7748B823" wp14:editId="5AC43AA5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-131445</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="2133724913" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="16111"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="589280"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B93ADD"/>
-[...422 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BCE114F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8420756"/>
     <w:lvl w:ilvl="0" w:tplc="3078B302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6764,51 +10131,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5025" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5745" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6465" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FDB0560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C52DD04"/>
     <w:lvl w:ilvl="0" w:tplc="3E663F1E">
       <w:start w:val="68"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6976,51 +10343,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F34A04C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="160A2250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F940CD4E"/>
     <w:lvl w:ilvl="0" w:tplc="E28220A2">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7188,51 +10555,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5156AF6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EFA11ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE92BE22"/>
     <w:lvl w:ilvl="0" w:tplc="D1C046BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7400,263 +10767,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1944A82C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="269315B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C723DBC"/>
     <w:lvl w:ilvl="0" w:tplc="E06E5B42">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7824,51 +10979,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76A28B88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29AD7C82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5166149A"/>
     <w:lvl w:ilvl="0" w:tplc="FE12BBD2">
       <w:start w:val="30"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8036,263 +11191,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7C462488">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30EC0152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E2A5D88"/>
     <w:lvl w:ilvl="0" w:tplc="A9CC6EB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8460,475 +11403,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A72CC176">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...423 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE0313C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="286E6CDE"/>
     <w:lvl w:ilvl="0" w:tplc="E9089120">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9096,1111 +11615,262 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4F362BB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E522759"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B795A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8EFA980C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="9BF6A100"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:color w:val="333333"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="341A574A">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
-[...21 lines deleted...]
-      <w:pPr>
         <w:ind w:left="2160"/>
-      </w:pPr>
-[...376 lines deleted...]
-        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5DCE01A0">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D41E3316">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2F42488A">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="299CCE80">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B7FCBFAA">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5058AD82">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CFF22A5E">
-[...22 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="A7145054">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...423 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71D42CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74380D8C"/>
     <w:lvl w:ilvl="0" w:tplc="01EC16E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10368,447 +12038,164 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4FD656B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...210 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1470854094">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2113279838">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1199199451">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1199199451">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="4" w16cid:durableId="2113161980">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2113161980">
+  <w:num w:numId="5" w16cid:durableId="584806425">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="220870827">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="584806425">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="7" w16cid:durableId="1418331562">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="220870827">
-[...14 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="604655271">
+  <w:num w:numId="8" w16cid:durableId="774444892">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1756971952">
-[...5 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="429735691">
+  <w:num w:numId="9" w16cid:durableId="365105006">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1418331562">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10" w16cid:durableId="995113812">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00377866"/>
-[...50 lines deleted...]
-    <w:rsid w:val="00F571BE"/>
+    <w:rsidRoot w:val="009C433E"/>
+    <w:rsid w:val="000D7334"/>
+    <w:rsid w:val="00180499"/>
+    <w:rsid w:val="006738B0"/>
+    <w:rsid w:val="00880AC2"/>
+    <w:rsid w:val="009C433E"/>
+    <w:rsid w:val="00BF2151"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D47541"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E2450E"/>
+    <w:rsid w:val="00FE56D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="275DBC39"/>
-  <w15:docId w15:val="{E6220FAA-33F2-4209-983E-C4C6F8526B77}"/>
+  <w14:docId w14:val="31B79182"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DCEF5313-F826-4295-BC61-F18A0F68DE56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10923,51 +12310,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11142,1793 +12529,928 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="370" w:hanging="10"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C433E"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00496DEF"/>
+    <w:rsid w:val="009C433E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00496DEF"/>
-[...55 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009C433E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0065659E"/>
+    <w:rsid w:val="006738B0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...25 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/UNJSPF_Web/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/UNJSPF_Web/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/Human-Resources---Prescriptive-Content/download/?d_id=1519891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sas.undp.org/Documents/Appendix_D_to_staff_rules.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/UNJSPF_Web/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/UNJSPF_Web/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/Human-Resources---Prescriptive-Content/download/?d_id=1519891" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5336" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sas.undp.org/Documents/Appendix_D_to_staff_rules.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...571 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6140</Words>
-  <Characters>35003</Characters>
+  <Words>6199</Words>
+  <Characters>35338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>291</Lines>
+  <Lines>294</Lines>
   <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41061</CharactersWithSpaces>
+  <CharactersWithSpaces>41455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>S B</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>