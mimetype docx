--- v0 (2025-10-10)
+++ v1 (2026-06-25)
@@ -1,5941 +1,10129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17124E11" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="42D6631B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Flexible Working Arrangements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D6B04F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="35A4D66E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC308B7" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this policy is to provide options for flexible working arrangements and alternative ways that best achieve overall programme objectives and optimal performance, while balancing the needs of staff members with the demands of work. This policy supersedes all other versions of policies and procedures on working arrangements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6959E7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="48320449" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3D3517DC" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DB3A03" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10" w:right="0" w:hanging="10"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guiding Principles</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="100C5B58" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124D6899" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB27173" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A facility, not an entitlement</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="0DFAE634" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB727A3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D32D62" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="33787068" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Flexible working arrangements must be applied consistently and equitably.  However, it is understood that flexible working arrangements may be more suitable to some jobs or functions than to others, and as such the decision on how best to implement flexible working arrangements remains at the discretion of the manager who is responsible for the results of the organizational unit. Therefore, the granting or continuation of an already approved flexible working arrangement is not an entitlement.  A flexible working arrangement may be deferred or cancelled at any time, if the manager considers that the urgent needs and priorities of work require staff members to return to a normal schedule of reporting to the office. The withdrawal or decline of a request for flexible working is not subject to UNDP’s grievance/appeals procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F40E89" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="2E7D179B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFF5646" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost neutrality</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="27B8F768" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519D8169" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FCC693" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="227A8C03" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The introduction and operation of flexible working arrangements do not normally represent additional costs for the Organization unless exceptionally approved by the Head of Office/Bureau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608DEACE" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="525A1406" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BF0836" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Performance and accountability </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAC6FC9" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0FAAFE40" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE88FAE" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="156A6281" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The organizational unit is accountable for maintaining its overall productivity levels, a mutual accountability exists under flexible working arrangements. Therefore, staff members must ensure that their level of productivity is sustained by choosing to work flexibly. The work plan of a unit and an individual must reflect the flexible working arrangements, including arrangements for an individual who will serve as a backup for a specific function. In addition, supervisors must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the backstopping element and reflect it in the performance assessment of the staff members concerned. Managers and staff members are expected to define clear deliverables prior to the start of a flexible working arrangement and keep lines of communication open throughout its duration, even on a telecommuting arrangement (See paragraph 64 and subsequent paragraphs). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDCC30D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2933B672" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="2023"/>
           <w:tab w:val="center" w:pos="4321"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Discussions with appropriate parties</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20876B09" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="3FEAFC65" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E18562" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The implementation of flexible working arrangements should always take place following detailed discussions on the work implications for all involved; this could mean intra-office discussions and, in some instances, also inter-office discussions. Office supervisors have a responsibility for consulting all parties concerned, especially other team members who work with the individual who is requesting flexible working arrangements.  The arrangements are subject to review on an on-going basis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10146664" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="4AC6E082" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...28 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9FC83F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Options </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B68B9CD" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="6ED1FDBD" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="75B70CDA" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0900283C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="345" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP offers the following flexible working arrangements: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA67E36" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="661440EA" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Flexitime </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2C343A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="320B36E9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Compressed working schedules </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53182738" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="734663AE" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time employment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9BD0C9" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="6E6AFEA6" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Telecommuting. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7172F4" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="19B80AA3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447CCB15" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Flexitime</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="325CE300" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0287C37E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D636A9A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Definition</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="25DD3341" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FD67C5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6982C888" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Flexitime is defined as flexible working hours at the beginning and/or end of the day, that are core hours established by respective offices during which all staff members must be present at work. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD831B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="5953ECAF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ABE944" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="28CE8CB7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75209A8F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED65D60" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The option for flexitime work is open to all categories of staff members. However, the needs of the Organization must come first, and flexitime is an option, not a right. In very small offices, flexitime may not be feasible; however, such decisions are at the discretion of each individual office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1895D3B7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="00C92EC7" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="7FDE0BDC" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4114485B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>work day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4228B083" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0874A5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff members must work a set number of hours per day, though this policy permits a flexible time schedule within the limits defined herein. All staff members, including those who opt to work under a flexitime arrangement, except those working on a part-time basis, must take a 30-minute lunch break according to parameters defined by the International Labour Organization (ILO). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156FBCBB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA7FCCA" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>9.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Core time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1999CDB1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C74BFF7" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="6C1031F9" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core time refers to the hours of the day when staff members must be at work. For example, the core hours established for UNDP headquarters in New York are 10:00am to 4:00pm. They are intended to guide managers in the organization of activities, such as meetings where input from all staff members is required. Outside core hours, staff members may complete functions not requiring interaction with other staff members; however, they are expected to work the number of hours per day established by respective offices, under the common workweek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F53734" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="4CE745D7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B53A2E1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Starting and ending times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229C552D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="1CD6A13F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627C651B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Starting and ending times can be varied to meet personal needs of staff members. However, this is not an entitlement but an agreement between managers and staff members, with an understanding of the impact on colleagues in the section/unit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752553BD" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="593F9AC4" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2916287D" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782148DC" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="56051E44" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flexitime example for New York: The official core hours are from 10:00am to 4:00pm daily. Examples of flexible hours could </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from 8:00am to 4:00pm (4:30pm during October, November and December) daily; or from 10:00am to 6:00pm (6:30pm during October, November and December) daily, established for a fixed and renewable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF52333" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5417FE" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resumption of normal working hours</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="554EF5F4" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37295B84" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0037938A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A8B48A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The supervisor or staff member may request that flexitime arrangements cease if the supervisor considers that the needs of the Organization necessitate a return to normal working hours, or the needs of the staff member change.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E235B9D" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0B22E6F5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0CBE75C4" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5502E9CB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="66AC4DF1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases where the supervisor requests a return to normal hours, the staff member will be given a reasonable time (maximum one month) to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to facilitate a return to regular, full-time working hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCFF1B3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237861E1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compressed working schedules</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="131F8F3A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4FC655" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B78A3A9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Definition</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="455E230F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2B831A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="03497EB5" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46516E43" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="715" w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Compressed working schedules permit staff members to increase the number of hours worked per day to:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABBE59F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="3CFFD6CF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">gain free time on other days; or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAFD342" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="3DE08E34" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">have a day off.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8DB014" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="6ABC33E9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51205560" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This can be accomplished by adding a small amount of work time to each working day, enabling the accumulation of enough hours to take every alternate Friday off, for example. Options to consider are outlined below: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D8BA8D" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="607814A5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BCF6CC" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The ‘10 in 9’ option</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="69A0658A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6154EFC9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="731F3273" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127FDFA5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under this option, a staff member works a two-week schedule of 10 days in nine days. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA285AA" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="4EB36673" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4ADD04A0" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536E3BBE" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Head of office – after consulting with the staff association – determines which day of the week will be the potential free day every other week. In duty stations where Friday is part of the weekend, the alternative day off would fall on the last day of the working week, or Country Offices might decide that the first working day of the week would serve as the most suitable day for supporting this programme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BC89FB" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="46F6CC6D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="49A230EA" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D5ABA" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Determining the time that must be added to each working day is simple. At headquarters, for example, staff members would have to work an additional 50 minutes per day.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70945AB8" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="6C5E3EF9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="00CEAFC1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A2D981" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="45FB2F13" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While all categories of staff members are eligible to participate, supervisors should ensure staggered use of the alternate Friday off/day off. Coverage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an essential part of smoothly integrating flexible working arrangements into the work of a section/unit. Discussions need to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the distribution of work among staff members. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607F1E3A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="176F3C6B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B7745C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Occasions may arise where the immediate demands of work prevent a staff member from enjoying a specific alternate day off. When this happens, there is no deferral of the day off to another day or the accrual of free days to be taken in the future. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184D15E4" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="23F7A65F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2748C481" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB63FC9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A lunch break should be used for its intended purpose. Therefore, staff members are not permitted to forfeit the lunch break in lieu of additional working hours. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A420E6" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="60B9E17A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2C65050A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560BEF0B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="028EB558" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managerial discipline is required to avoid scheduling meetings on staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>members’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheduled days off. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DE5E27" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1D215202" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CEB9E3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A compressed working schedule must be modelled on the following examples for a specified period and be agreed by the immediate supervisor: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E8DF9A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="60BE0A63" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A15865" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The ‘5 in 4 1/2’ option</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="637F08B6" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C91220" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C94425" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under this option, the staff member is allowed to work the total number of working hours of five days in four-and-a-half. Example: In an office where the total workweek comprises 35 working hours, the staff member works eight hours from Monday to Thursday and three hours on Friday. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F93075F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="61481635" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2588D622" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The ‘3 and 2’ option</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="1E72ADE8" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8B98E4" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7521B1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>25.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under this option, the staff member may leave up to three hours earlier two days per week. The six hours are compensated by adding two hours to the remaining three days of the week. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7B8B64" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0B9A6C5B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3B857F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The ‘2 and 2’ option</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="11596254" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7D39F3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B24C677" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>26.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under this option, the staff member may leave up to two hours earlier two days per week. The four hours are compensated by adding one hour and 20 minutes to the remaining three days of the week; or one hour-and-a-half to two of the remaining three days and one hour to the third day. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06ED1C03" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0CDE9CFF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5339AD57" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The ‘1 and 3’ option</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="707D7BCF" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BBC01D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC60CC0" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>27.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Under this option, the staff member may leave up to one hour earlier three days per week. The three hours are compensated by adding one hour and a half to the remaining two days of the week. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A47D515" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="07E3F107" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA253C3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The ‘1 1⁄2 and 3’ option</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="15E48944" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44743ED9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9BF0F6" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>28.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under this option, the staff member may leave up to one and a half hours earlier three days per week. The four and a half hours are compensated by adding two-and-a-quarter hours to the remaining two days of the week. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4E68ED" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0B77D6F3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7DE9FE" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Part-time employment</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="30E85FE0" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C867436" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D252BA2" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Definition</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="2080AEB9" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1607D4F9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45821652" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>29.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3291A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="29AC5F55" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part-time employment allows existing staff members to adjust their work schedule for a limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to less than 100 percent full-time work. Work can only be reduced to 50 percent to 80 percent of the established work time, as agreed between staff members and their supervisors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9F14AB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E8A589" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="4A2859AB" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F234232" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5F42CCA2" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AF78AB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time employment is available to all categories of existing staff members for a limited period, while occupying and serving in a specific post. Part-time employment may be granted for child-care responsibilities, illness in the family, pursuit of outside studies relevant to UNDP work, and other such situations.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECA394A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="14B4FF62" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1E579720" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB5FC1C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Bearing in mind that part-time work can only be considered in the context of the post’s description/duties, the Organization must be satisfied that: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3475971C" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="2695B024" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part-time work is justifiable; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7D6F4E" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="57931331" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="120" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">There is a structure in place for the staff member to carry out the agreed responsibilities of the post on a part-time basis; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2105FF8C" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="40542EE5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5F21F270" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The work of the Organization will not suffer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this part-time arrangement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7897D6D6" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="62891C8A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7419D32A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7146A6A2" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If at any time during the part-time arrangement the supervisor considers that the work is adversely affected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the arrangement, the supervisor will review the situation with the Head of office and will ask the staff member concerned to change to full-time employment, normally within one month. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC6E32D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1088186C" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720604FE" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3E226854" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Establishment of part-time employment depends on agreement between the staff member and supervisor and approval by the Head of office concerning the structure of work and the delivery of sufficient productivity to support the office work programme; each request to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part-time employment arrangements must be carefully reviewed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFA87B2" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0534A896" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contractual Status </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61965C7B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="50342BC7" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C804E5A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When a staff member avails of the part-time employment arrangement, offices will be allowed to monetize the remainder of the full-time position to fund additional capacity, as needed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="614AC376" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C396DF2" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A change to part-time employment shall not affect the staff member’s contractual status. Part-time staff members benefit from the same privileges and immunities and are subject to the same obligations and restrictions relating to outside activities under the relevant staff rules as full-time staff members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4467701B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="123B9BDB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D6EA37" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Holidays and Overtime </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762EAA38" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="36E408A9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4BD52522" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652D1C93" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members on part-time employment will be granted official holidays only when such holidays fall on a regular working day in their regular schedule. Part-time staff members may not change their regular schedule to take advantage of an official holiday. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E66445" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0EAE23CC" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="13F1B935" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A00E45" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7DE13593" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Service part-time staff members who are required to work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their regular schedule shall be remunerated at the straight time rate for additional hours worked up to the normal scheduled workday of full-time staff members. Thereafter, and for work required on the sixth or seventh day of the scheduled workweek or on an official holiday, they shall be compensated according to the conditions governing compensation for overtime work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5039A5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC03AD8" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Salary and Allowances </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBA70B7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="059E4A63" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="26D0B6E9" w14:textId="0B1EABB5" w:rsidR="0038528A" w:rsidRDefault="4383E6E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24986A3E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under a part-time work schedule, compensation is adjusted to the agreed proportion of work at the staff member’s grade level and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>step, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forms the basis for determining prorated salary and applicable allowances, except for health, dental and life insurance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">BES/GSSC </w:t>
       </w:r>
-      <w:r w:rsidRPr="0BE4DEC4">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">helps assess how entry into a part-time work schedule would affect the compensation package. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2CD050" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0630A1CC" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="757FD346" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BBB759" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Within-grade salary increments accrue under the same conditions and with the same periodicity as for full-time staff members. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72121151" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="46759990" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="157BE677" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2891070D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="32D65AFA" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under a part-time work schedule, a staff member who is temporarily assigned to a higher-level function is only eligible for Special Post Allowance if the staff member </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reverts back</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a full-time working schedule. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC83A1D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426A53CF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dependent child allowance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09845CEA" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="041E0DE9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="55A785B6" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100851BB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="3AA4ADE7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases where a part-time staff member or the staff member’s spouse receives a direct governmental grant in respect of dependent children, the total amount of the grant shall be deducted from the prorated amount of the dependency allowance payable to the staff member. If the government grant exceeds the amount of the prorated dependency allowance, this will not preclude the recognition of the children as dependants of the staff member for other purposes such as coverage by medical insurance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A341B3F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6BA707C3" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C060F16" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The earnings limit for the dependent spouse allowance shall not be prorated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ABD302" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="7F7D989A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10545571" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobility and hardship allowance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9381D1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0E5E8F85" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0EF5DC9B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB48F05" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The qualifying period of service shall be prorated for staff members in part-time employment. For example, 15 months of service at 80 percent will count as one year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD46645" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="15DFAB61" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BE65AE" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Education grant or special education grant </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66978A9C" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="634F9BF3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="70DA871B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001EAE05" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Payment to eligible part-time staff members shall be under the same terms and conditions as for full-time staff members in similar circumstances but prorated based on the agreed proportion of work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="3406A925" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E93B42D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rental subsidy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...7 lines deleted...]
-    <w:p w14:paraId="0E790F5E" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0374125F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F168E8" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Part-time staff members shall be entitled to rental subsidy under the same terms and conditions as full-time staff members, except that they will receive a prorated portion based on the agreed proportion of work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8FFF11" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="46524E11" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...24 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E89CE72" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Annual leave </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336B16C7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="67C1D74F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0339804E" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126DE11F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The 2 1⁄2 days per month of annual leave provided to full-time staff members will be adjusted for part-time employment based on the agreed proportion of work. For example, for staff members on an 80 percent part-time basis, they will be entitled to two full days of annual leave per month (80 percent of 2 1⁄2 = 2). A maximum of 48 full days of annual leave may be carried forward from 31 March of each year (80 percent of 60 days = 48); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597B45D8" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="1C621990" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="164BDF1E" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7B5EBC" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members seeking 80 percent part-time employment should first bring their accrued annual leave balance to 48 days or less before changing to part-time employment, so as not to lose any accrued annual leave beyond the 48-day maximum entitlement. Following a change to part-time employment, a staff member cannot use accrued annual leave to remain on full pay. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582CCBB7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="69EE3FB1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740E4AA1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sick leave </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7737F961" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="635200D1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4D9A04F3" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF6355B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The same provisions governing sick leave in respect of full-time staff members apply to part-time staff members. During sick leave, part-time staff members will receive their respective prorated salary and allowances. For example, staff members on 80 percent part-time employment are entitled to five and a half days of uncertified sick leave per calendar year — representing 80 percent of the normal seven-day entitlement for full-time staff members. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339FCE4D" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0F69BF53" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DD8FC4" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Maternity leave </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56156A73" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="5CE15062" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="368C1C77" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD594F2" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...30 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The maternity leave benefits granted to full-time staff members are also afforded to part-time staff members. During maternity leave, part-time staff members will receive their respective prorated salary and allowances.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As a general rule</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, requests for extended leave (either annual or unpaid) up to 6 months and flexible working hours following maternity leave should be granted.  In case there is a compelling reason that prevents the supervisor from granting the request, a written justification must be endorsed by the Head of Office and the respective Bureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBFDD7B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A0A229" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Paternity Leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A79B6B8" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6370AF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The paternity leave benefits granted to full-time staff members are also afforded to part-time staff members. During paternity leave, part-time staff members will receive their respective prorated salary and allowances.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As a general rule</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, requests for extended leave (either annual or unpaid) and flexible working arrangements following paternity leave should be granted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.  In case there is a compelling reason that prevents the supervisor from granting the request, a written justification must be endorsed by the Head of Office and the respective Bureau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...35 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2843F2CF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="002316CE">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C6C358" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Adoption and Surrogacy Leave </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5140E022" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E35809" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The adoption and surrogacy leave benefits granted to full-time staff members are also afforded to part-time staff members. During adoption or surrogacy leave, part-time staff members will receive their respective prorated salary and allowances.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As a general rule</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, requests for extended leave (either annual or unpaid) and flexible working arrangements following adoption or surrogacy leave should be granted.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In case there is a compelling reason that prevents the supervisor from granting the request, a written justification must be endorsed by the Head of the Office and the respective Bureau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...20 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="6CB52962" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0185D1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Education grant travel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E778E73" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA09E6F" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time staff members eligible for education grant travel for their children shall be granted such travel under the same conditions as full-time staff members, except that they shall receive a prorated portion of the lump sum based on the agreed proportion of work, or they shall be requested to contribute the remaining portion of the actual cost of the ticket which would be payable to full-time staff members for each travel actually undertaken. Travel documents raised (e.g. travel authorization) should reflect the relevant arrangement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BEAB4D5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6628252B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...30 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the time of changing from full-time to part-time employment, the rate of reimbursement for the first education grant travel following the change shall be established </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the longest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the staff member has been employed full-time or part-time during the relevant school year.  For example, if the school year has a duration of 10 months and within this period the staff member has worked full-time for five and a half months, the staff member will be entitled to the full costs of the travel expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D26E200" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B8EBBF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Home leave and family visit travel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714FDA4A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="1C38DEBF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3B1243CB" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC60F7E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time staff entitled to home leave and/or family visit travel shall be granted such travel and related entitlements under the same terms and conditions and with the same periodicity as full-time staff, except that they shall receive a prorated portion of the lump sum based on the agreed proportion of work, or they shall be requested to contribute the remaining portion of the actual cost of the ticket which would be payable to full-time staff for each travel actually undertaken. Travel documents raised (e.g. travel authorization) should reflect the relevant arrangement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0679C1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="654D20E6" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4F106CB6" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA55D27" w14:textId="07F234CF" w:rsidR="00F3291A" w:rsidRPr="00CE6BB9" w:rsidRDefault="00F3291A" w:rsidP="002316CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">At the time of changing from full-time to part-time employment, the rate of reimbursement for the first home leave/family visit travel following the change shall be established on the basis of the longest period of time the staff member has been employed full-time or part-time during the period between the staff member’s return from their last home leave and the departure date of the staff member’s next home leave. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637C29F4" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
-      <w:pPr>
+    <w:p w14:paraId="08F37790" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...24 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Medical insurance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7913A28A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="7F3E9358" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="423F17C8" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA7947A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="2F0EC2E1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part-time staff members shall be eligible for full medical insurance under the same terms and conditions specified as full-time staff members, except that they will be required to meet the difference in cost for full coverage under their selected medical plan and the proportion covered by the Organization. The amount of the subsidy paid by the Organization will be prorated based on the agreed proportion of work, and the staff member must pay the rest of the premium themselves. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF7C964" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F5B63A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pension fund participation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B642F88" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="7E5CB20C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="35340B16" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4527748A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time staff members are entitled to participation in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F3291A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNJSPF</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="35847AC3" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with supplementary Article A of the Regulations of the Fund. A change to part-time employment will not interrupt a staff member’s participation. The entitlement to and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of benefits resulting from part-time employment shall be reduced in the ratio which part-time employment bears to full-time employment. For example, the ratio for someone after one year of work at 80 percent part-time will count as nine months and 18 days of contributory service. The pensionable remuneration used for the calculation of benefits is the pensionable remuneration that would have been applicable for full-time employment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AEA77B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2172B8D8" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685BC8E3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time pension participants who are on special leave without pay shall be entitled to count such leave without pay as contributory service in the UNJSPF, provided full contributions are received by the Pension Fund. The total amount of these contributions would be the same as that which would have been payable by the participant and the Organization if the participant had continued in part-time employment during that period. In accordance with Article 25(b)(I) of the Regulations of the Fund, if the staff member wishes the time on SLWOP to count as contributory service in the Pension Fund, the staff member must pay these contributions in full. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1B62F3" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="243696F1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D49534C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Seniority in grade </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E74E7B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="610D69D7" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6AB1B6FE" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA25823" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="40612A33" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seniority in grade, the qualifying period of service shall be prorated in the case of staff members in part-time employment. For example, 15 months of service at 80 percent will count as one year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211C1A4C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E299872" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Application for a higher-level post </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E728875" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="2CCA2827" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="44EA9235" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627338BB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="75F80603" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If part-time staff members wish to apply for a vacancy at a higher grade, they must be advised that they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revert to full-time employment to be considered eligible. If selected for a higher-level post, the staff member will have to submit a new request to continue part-time employment following the staff member’s placement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79545298" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3870DCBF" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="32F18A4E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix D entitlements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="57E04963" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77539A30" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="35FFCB84" w14:textId="44D56C33" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4F2B0E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The compensation benefits payable under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor=":~:text=the%20United%20Nations.-,Appendix%20D%2C%20Rules%20governing%20compensation%20in%20the%20event%20of%20death,behalf%20of%20the%20United%20Nations.&amp;text=the%20United%20Nations-,Rules%20governing%20compensation%20in%20the%20event%20of%20death%2C%20injury%20or,behalf%20of%20the%20United%20Nations.">
-        <w:r w:rsidRPr="0B31B495">
+      <w:hyperlink r:id="rId8" w:anchor=":~:text=the%20United%20Nations.-,Appendix%20D%2C%20Rules%20governing%20compensation%20in%20the%20event%20of%20death,behalf%20of%20the%20United%20Nations.&amp;text=the%20United%20Nations-,Rules%20governing%20compensation%20in%20the%20event%20of%20death%2C%20injury%20or,behalf%20of%20the%20United%20Nations.">
+        <w:r w:rsidRPr="00F3291A">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appendix D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="0B31B495">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00F3291A">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0B31B495">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the UN Staff Rules in the event of death, injury or illness shall be prorated based on the agreed proportion of work of the amounts determined in accordance with Articles 10.2 and 11.1(c), respectively, except that in the event of death the benefits shall take previous full-time service into account on a prorated basis. The additional lump-sum payments made in the case of injury or illness resulting in permanent disfigurement or permanent loss of a member or function shall be the full amounts indicated in Article 11.3(c) and the full amounts determined in accordance with Article 11.3(d). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EEFD60" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="4133AF99" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015C42FE" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="76E44F8E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Separation from service travel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D23D007" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="2FCCE5A9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="61D9F905" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62934D99" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible part-time staff members separating from the Organization are entitled to return travel under the same conditions as full-time staff members, provided the appropriate service requirements have been satisfied. Such staff members shall be entitled to the same unaccompanied shipment and removal entitlements as full-time staff members, provided their combined period of full-time service is equivalent to the period of service required for full-time staff members to receive such entitlements. A period of part-time service will be counted on a prorated basis for these purposes at the agreed proportion of the work.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07256260" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="4814D22E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D00241" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Termination indemnity</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B840A6" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="03F365C3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5CEB0F74" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B939DC4" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time staff members shall be paid termination indemnity in accordance with the provisions of Annex III to the UN Staff Regulations under the same terms and conditions of full-time staff members, except that periods of service in part-time employment shall be prorated accordingly. For example, for staff members working at 80 percent part-time, 15 months of service shall be counted as one year of service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="59183D52" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F559D2" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Repatriation grant</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="0DD171FB" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C837767" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1C96F21E" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A88610B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Repatriation grant shall be paid to part-time staff members under the same terms and conditions as for full-time staff members in accordance with Annex IV of the Staff Rules, except that periods of service in part-time employment shall be prorated accordingly. For example, for staff members working at 80 percent part-time, 15 months of part-time service shall be counted as one year of service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFE44F5" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="06A0B616" w14:textId="71E09F12" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="002316CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...31 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E762196" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Commutation of accrued annual leave</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19ADC6D0" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="74F36F26" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1C8B059D" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CECA19" w14:textId="21BB865C" w:rsidR="00F3291A" w:rsidRPr="00CE6BB9" w:rsidRDefault="00F3291A" w:rsidP="002316CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For part-time staff members separating from the Organization, annual leave may be paid up to the maximum number allowed based on their part-time employment — i.e. whether 50 percent or 80 percent of the total 60 days granted to full-time staff members. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B8AB3B" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
-      <w:pPr>
+    <w:p w14:paraId="5C2BEAF6" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...24 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Death benefit </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="75DBCBFA" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE1BCF5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="768A6019" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1AB176" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0E165042" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calculating a death benefit, the period of service in part-time employment shall be counted at the prorated proportional rate as the period in full-time employment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2116C706" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="50DBF296" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DDEBC7" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10" w:right="0" w:hanging="10"/>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Telecommuting</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="4FC280CF" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AAE66B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C566865" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Definition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F22BBF" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="49EFCD26" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="56B28D01" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9DF85C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Telecommuting allows staff members to perform their regular work schedule in an alternate location away from the office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523978C1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="3A4D94D3" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D532D5B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Options </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF3D9A5" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0AFFD993" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="35AA362A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144A83E4" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">To effectively implement a telecommuting arrangement, both the staff member and the staff member’s office must be able to support the telecommunication/automation platform that makes the separation from the workplace insignificant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A711F4A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="09B2911B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="141AE4CF" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22757308" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP currently offers two types of telecommuting that now serve as the models for broader application: an alternate dedicated worksite, for full-time work performed outside the office; or scheduled periodic work away from the office, for work temporarily performed outside the office. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFE8F37" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="0ECAB28E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1130B15A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternate dedicated worksite </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA3CD39" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="14109347" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="69C2870F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEECC81" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Full-time telecommuting is currently considered most appropriate for highly specialized work where the service is delivered primarily through automated systems. To consider the creation of a full-time telecommuting arrangement, staff members and their supervisors must first address together several issues: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0038528A">
-[...7 lines deleted...]
-    <w:p w14:paraId="3CCEB7B0" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="1628562B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247E7947" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the nature of the work allow it to be easily done away from the office?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5641E889" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="22FF617A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1F7D3B87" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can an individual work plan be crafted which specifies measurable outputs to be achieved within fixed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>time-frames</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4B4024" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Can the work of the staff member be easily integrated with the work of colleagues in the office?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0914C2" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="73E86F1B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Are the costs of telecommuting sustainable for the staff member and the office?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ABC34F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="36FB4A55" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1037BE" w14:textId="77777777" w:rsidR="00CE6BB9" w:rsidRDefault="00CE6BB9" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73152C8B" w14:textId="77777777" w:rsidR="00CE6BB9" w:rsidRPr="00F3291A" w:rsidRDefault="00CE6BB9" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615F6B87" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Telecommuting compact (full time) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78492FB3" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+    <w:p w14:paraId="24AD1347" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...15 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC96097" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="002316CE">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="095370DD" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4" w:rsidP="009A6C80">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8B3382" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="002316CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP has established a structure for assessing the conditions that must be met for a staff member and the staff member’s supervisor to establish a formal telecommuting arrangement. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="0BE4DEC4">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F3291A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Telecommuting Agreement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0BE4DEC4">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> contains a structured compact that addresses each issue where the terms of the telecommuting arrangement are specified. At the end of the compact both staff member and supervisor establish the term of the arrangement. It is understood by both parties that either party may terminate the arrangement at the end of the agreed term with a return to the traditional working environment consistent with the staff member’s employment contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606C22D1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="2D43D3FA" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2CE03641" w14:textId="7FAAC0C9" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E27D7D1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3079E7C0" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telecommuting can take place from a site as close as the normal commuting distance from the office or as far as from another country on another continent. Depending on this distance, the creation of a telecommuting arrangement may require an adjustment in the staff member’s conditions of service. This may require a change of duty station for the purpose of entitlements for which the HR focal point at the duty station must inform the HR Team Lead in BES/GSSC.  If the full-time telecommuting arrangement commences before completion of one year in the duty station of assignment, the payments related to relocation and settling-in shall normally be prorated and recovered or adjusted accordingly.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entering into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a full-time telecommuting arrangement does not change the contractual status under which a staff member is employed. Where there is no change in duty station required to establish the alternate dedicated worksite, conclusion of the telecommuting compact would be sufficient to establish the arrangement. For nationally recruited staff members, telecommuting arrangements are currently restricted to alternate dedicated worksites within the country or within commuting distance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798F3707" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063EFA0A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment needs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9FA973" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="390AF3BA" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5FA00BB1" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7434F2D8" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="672EDC33" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The responsibility to comprehend and apply computer-based approaches to everyday work rests primarily with the individual. While the Organization facilitates the introduction of automation technologies to the workplace, formal organized training will not be a regular feature for most new computer applications. Therefore, the establishment of a telecommuting work arrangement pre-supposes the capacity of the staff member, supervisor and colleagues to work effectively in the virtual environment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E55453A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0AE4595F" w14:textId="30DBA12B" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184D862F" w14:textId="321E3936" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00CE6BB9" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="685F511E" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3291A" w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may mandate certain telecommunication/computer specifications necessary to support a telecommuting workplace away from the office. These specifications cover the equipment, software and telecommunication interface which are minimally necessary. The capability to set up and maintain this platform must rest with the staff member. The cost of the computer equipment may be fully or partially supported by the Organization, depending on which option for telecommuting governs the working arrangement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712170D1" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...24 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF20786" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Equipment costs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030C1E12" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="2217746D" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4CEE933F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DA3DC7" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Where telecommuting has been arranged as a full-time form of employment, the cost of computer equipment, up to the cost of equipment which would be normally provided by the Organization for a standard employment arrangement, can be applied to support telecommuting. The staff member should meet additional costs for peripheral equipment such as printers, scanners, cameras and modems. Equipment purchased by UNDP to support a telecommuting arrangement must be entered into the equipment inventory of the office concerned and returned to the Organization at the conclusion of the telecommuting arrangement. The computer must be password protected and dedicated to the work of UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A013F76" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="678106BC" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0A43F075" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEC357C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Telecommunication costs related to the maintenance of a telecommuting arrangement incurred by the staff member must be borne by the staff member. Much like the transportation costs incurred by staff members who commute to work under the standard working arrangements, the telecommuting costs incurred should be seen as intrinsic costs of this type of employment. With respect to the cost for occasional travel by a telecommuting staff member to the office for consultations and work planning, it should be possible for offices to demonstrate savings in other areas (e.g. mission travel), which may be used to offset these costs. Offices should be aware that a telecommuting staff member should be present in the office for at least one week per year to review the work arrangement and arrange for continuation or re-integration into the office.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0BE4DEC4">
-        <w:rPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="07DA2A13" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCCB210" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD7C563" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduled periodic work away from the office </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2262EFB7" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="02BC3BF0" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3D22F388" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5418EB" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="32E1FC6F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The other form of telecommuting is a hybrid form of employment that combines work within the standard office with periodic work from an alternate site. Under informal arrangements, staff members are permitted to work occasionally from home and are listed for attendance purposes as if present at work.  For the occasional need to work from home to support a particular assignment or for a very short unforeseen personal need, UNDP will leave the current informal approaches in place. These approaches depend on close communication between the staff member and supervisor to ensure that the occasional work from home meets the staff member’s commitments to the Organization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574CA1B9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E52970" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Telecommuting compact (part time) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA12C1A" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="3F73862E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="393CD550" w14:textId="45BB4886" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEF5A0B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2A337277" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under the arrangements for scheduled periodic work away from the office, a staff member may work from an alternative site up to two days per week. This work must be supported by a telecommunications/automation platform that allows the staff member to connect fully to the office. A telecommuting compact must also be established between the staff member and the supervisor for telecommuting as provided for in the Telecommuting Agreement, which includes a sample agreement that establishes the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">schedule for work away from the office. This schedule should provide for clearly established times when the staff member will be telecommuting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725E2ED6" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="575CCDE6" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2237B597" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">With a hybrid working arrangement, the Organization will be required to maintain working facilities in the office for the staff member. While other staff members, temporary assistance or consultants may use these facilities during the scheduled periods of telecommuting, it is unlikely that the Organization will realize any significant resource savings through this telecommuting arrangement which can be applied to assist in meeting the costs of creating a viable work platform at the alternate site. Therefore, under this arrangement, the cost for the computer equipment and related telecommunication connections are normally borne entirely by the staff member, but exceptions may be made by the Head of the Office/Bureau. Similarly, telecommunication costs incurred by the staff member in support of the telecommuting arrangements also must be met by the staff member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563F6820" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="4E3E206C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406E9C69" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DE32AF" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="6E73456E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7DC87782" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573B6C45" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7BC0AEE0" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As with full-time telecommuting, the arrangements for scheduled periodic work away from the office should be established for a maximum of one year. These arrangements will be subject to review and the agreement of both the staff member and the supervisor for extension. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the approach for introducing flexible work arrangements, the introduction of telecommuting should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the impact on the work of colleagues and co-workers in the section/unit/working team. For telecommuting to work effectively, means of communication not only between the staff member and supervisor but also with peers must be established. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB56EB5" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...24 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5464CED9" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="355" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Considerations pertaining to costs and liabilities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498AECBE" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="3A604468" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7958D31E" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2D2100" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP will not be liable for damages to the staff member’s personal property while the staff member is performing official duties or while using UNDP equipment. If the staff member’s home has been designated as the place for telecommuting, the staff member should review their home insurance policies, as the use of the home as an office may not be covered by existing contracts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5463077F" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="5057C0F6" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="75E9E956" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="0BE4DEC4">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51926D8A" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members are responsible for providing a reasonably safe and secure working environment to carry out their responsibilities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64908678" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+    <w:p w14:paraId="79812E9B" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="07CFA885" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE5EA97" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="00F3291A" w:rsidRDefault="00F3291A" w:rsidP="00F3291A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0128B2E2" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F3291A">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1123" w:right="1795" w:bottom="1331" w:left="1800" w:header="720" w:footer="726" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DF4F2C6" w14:textId="77777777" w:rsidR="009F611E" w:rsidRDefault="009F611E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="044B2C55" w14:textId="77777777" w:rsidR="008A2A01" w:rsidRDefault="008A2A01" w:rsidP="00CE6BB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E464491" w14:textId="77777777" w:rsidR="009F611E" w:rsidRDefault="009F611E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6EEF3468" w14:textId="77777777" w:rsidR="008A2A01" w:rsidRDefault="008A2A01" w:rsidP="00CE6BB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E23F7ED" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6742E66E" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRDefault="00F3291A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A500C8C" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+  <w:p w14:paraId="0C8F0812" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRDefault="00F3291A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60448318" w14:textId="19F3BB22" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2446F4EA" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRPr="002316CE" w:rsidRDefault="00F3291A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Effective Date: </w:t>
+    <w:r w:rsidRPr="002316CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 14/10/2013 </w:t>
     </w:r>
-    <w:r w:rsidR="00675D41" w:rsidRPr="00675D41">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002316CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-727455894"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E6B6612C-7C66-4FC1-8982-D49AE2427320}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidRPr="002316CE">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C8C9AAE" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="679A222C" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRDefault="00F3291A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="432B9427" w14:textId="77777777" w:rsidR="0038528A" w:rsidRDefault="00D226EF">
+  <w:p w14:paraId="1F1DCEBF" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRDefault="00F3291A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="115BB175" w14:textId="77777777" w:rsidR="009F611E" w:rsidRDefault="009F611E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="330FFAE2" w14:textId="77777777" w:rsidR="008A2A01" w:rsidRDefault="008A2A01" w:rsidP="00CE6BB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5580A100" w14:textId="77777777" w:rsidR="009F611E" w:rsidRDefault="009F611E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5048F890" w14:textId="77777777" w:rsidR="008A2A01" w:rsidRDefault="008A2A01" w:rsidP="00CE6BB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1299C43A" w14:textId="76F9A37F" w:rsidR="0038528A" w:rsidRDefault="00EC56BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71006615" w14:textId="77777777" w:rsidR="00F3291A" w:rsidRDefault="00F3291A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62024315" wp14:editId="598102A1">
-          <wp:extent cx="1069850" cy="1627635"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73E9E6EA" wp14:editId="615FF4D4">
+          <wp:extent cx="589280" cy="896511"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1069850" cy="1627635"/>
+                    <a:ext cx="595990" cy="906720"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FDB0560"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87CAFAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="71"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7544,255 +11732,218 @@
   <w:num w:numId="2" w16cid:durableId="17321110">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="705525077">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1035038077">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1313631771">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1421411491">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1945110492">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="693189024">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00377866"/>
-[...51 lines deleted...]
-    <w:rsid w:val="7E2D54BC"/>
+    <w:rsidRoot w:val="00F3291A"/>
+    <w:rsid w:val="002316CE"/>
+    <w:rsid w:val="008168A1"/>
+    <w:rsid w:val="008A2A01"/>
+    <w:rsid w:val="0099798E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE6BB9"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB4444"/>
+    <w:rsid w:val="00F3291A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62E83C98"/>
-  <w15:docId w15:val="{36041B30-1B03-493E-A76F-2DFA3E524771}"/>
+  <w14:docId w14:val="6A291D1F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{99D80712-18D8-40D0-AE9E-4445B30EB51D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7817,75 +11968,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8040,1940 +12194,921 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="370" w:hanging="10"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
+    <w:rsid w:val="00F3291A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...118 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F3291A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001C70A7"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CE6BB9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/148787?ln=en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sas.undp.org/Documents/Appendix_D_to_staff_rules.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/148787?ln=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5336" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sas.undp.org/Documents/Appendix_D_to_staff_rules.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...645 lines deleted...]
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
+  <Pages>15</Pages>
   <Words>5161</Words>
-  <Characters>29424</Characters>
+  <Characters>29419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>245</Lines>
   <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34516</CharactersWithSpaces>
+  <CharactersWithSpaces>34511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>S B</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...78 lines deleted...]
-</file>