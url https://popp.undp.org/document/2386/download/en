--- v0 (2025-10-03)
+++ v1 (2026-08-05)
@@ -1,3806 +1,1979 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004F2A2A" w:rsidRDefault="004F2A2A">
-      <w:pPr>
+    <w:p w14:paraId="580936FA" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex VII - SC Roster procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748F0BBB" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00B20621" w:rsidRPr="00C55F4D" w:rsidRDefault="00B20621" w:rsidP="00F76F03">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC1E8E4" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6010324A" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...156 lines deleted...]
-    <w:p w:rsidR="00B20621" w:rsidRPr="00C55F4D" w:rsidRDefault="00603C1E" w:rsidP="00F76F03">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68663B50" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rosters allow a Country Office to engage Service Contractors more quickly by using a pre-approved list of candidates to fill vacancies in a particular job family and at a specific level of responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FE64A0" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E670B92" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Establishing local SC Rosters </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7233916A" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5E843F" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Office can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...220 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a roster with: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28043EBA" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a) Recommended candidates responding to a generic vacancy announcement for a specific area of expertise and level of responsibilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E7373E" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b) Recommended candidate(s) from a specific vacancy announcement, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523F1EE9" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c) Recommended former SCs that have separated from UNDP with satisfactory service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25485A8D" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00041FED" w:rsidRPr="00DD74B5" w:rsidRDefault="00B54734" w:rsidP="00652C96">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C69F33" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recommended candidates responding to a generic vacancy announcement for a specific area of expertise and level of responsibilities:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00041FED" w:rsidRPr="00DD74B5">
-[...122 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An interview/desk review panel is established by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RR, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for reviewing and assessing candidates. Minutes should indicate the candidates recommended for the roster(s), including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...150 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>information for which type of function and the recommended level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Reference checks must be conducted by the office and if negative feedback is received, candidates will be considered unsuitable for the roster. The panel minutes, P11s (or CV), copies of relevant degrees, and the reference checks, are kept on a roster file. Candidates are notified on the outcome of the process.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035114">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C11E3" w:rsidRPr="00C55F4D" w:rsidRDefault="000C11E3" w:rsidP="000C11E3">
-[...7 lines deleted...]
-    <w:p w:rsidR="000C11E3" w:rsidRPr="00C55F4D" w:rsidRDefault="00041FED" w:rsidP="00041FED">
+    <w:p w14:paraId="55D64869" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A4B8AB" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...72 lines deleted...]
-    <w:p w:rsidR="00B20621" w:rsidRPr="00041FED" w:rsidRDefault="00041FED" w:rsidP="00041FED">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recommended candidate(s) from a specific vacancy announcement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The roster may also include names and relevant application documents of individuals who applied for a specific SC position in the UNDP office and who, after being screened were found to be viable candidates but were not selected. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024D2768" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025B9322" w14:textId="7226D2FF" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00035114">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Separated SC Holders with satisfactory service:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The roster may include SC holders who separated/resigned (but not as a result of a performance issue or misconduct or while under investigation - including for harassment, sexual harassment, abuse of authority or discrimination), and are recommended by the supervisor to be included in the roster in a similar area of expertise and at the same level of responsibility. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...225 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...189 lines deleted...]
-    <w:p w:rsidR="00EE233B" w:rsidRPr="00C55F4D" w:rsidRDefault="00EE233B" w:rsidP="001A66F1">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supervisors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be responsible to complete and submit (upon completion of the specific assignment) a service evaluation for the SC Holder. Submission of roster requests with uncompleted documents (service evaluation form) or missing information (type of function recommended for the roster and the Band) will not be considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E28293D" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C2D13F" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Selection of candidates from the roster</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE233B" w:rsidRPr="00C55F4D" w:rsidRDefault="00EE233B" w:rsidP="00B20621">
-[...5 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="0DE21E54" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...326 lines deleted...]
-    <w:p w:rsidR="005A15ED" w:rsidRPr="00C55F4D" w:rsidRDefault="003315EC" w:rsidP="001A66F1">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76735376" w14:textId="0AD29200" w:rsidR="00674EAB" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The hiring unit may recommend any candidate from the roster in the relevant area of expertise and at the same level of responsibility for the position to be filled. If the candidate was on the roster for more than 12 months, the HR unit requests the candidate for an updated P11 (or CV), any new jobs undertaken since the inclusion on the roster will warrant an additional reference check. Signed minutes, or a note to file must be prepared showing the basis on which the recommended roster candidate has been selected for approval by the Resident Representative. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP policy on family relationships applies to all selections from a roster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F94FECE" w14:textId="77777777" w:rsidR="00674EAB" w:rsidRPr="00035114" w:rsidRDefault="00674EAB" w:rsidP="00674EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B27188" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Additional notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BA6ACA" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719F8EF0" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality Assurance: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The roster is filled only with individuals who possess relevant experience and meet the minimum requirements to ensure quality services. Recommended candidates for the roster must agree to being placed in the roster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113B78F0" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319B4A75" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The candidates placed in the roster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will remain rostered for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...694 lines deleted...]
-    <w:p w:rsidR="009A4772" w:rsidRPr="00C55F4D" w:rsidRDefault="009A4772" w:rsidP="009A4772">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3 years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the date of approved minutes/last day of contract with satisfactory performance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>To add candidates to a roster, the supervisor should follow the roster procedures indicated above. Respective units may draft TORs and place advertisement for the roster (through the HR unit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8437FB" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44646AFB" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a roster candidate wishes to be considered for an advertised SC position, they will have to apply and undergo the normal UNDP recruitment procedure for the position and participate in the competitive process on the same basis as all other applicants. Inclusion in a UNDP roster will not give any preference to the candidate in the recruitment process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B68EE02" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637F9FDC" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A roster candidate may be removed from the roster if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3224B2A9" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...71 lines deleted...]
-    <w:p w:rsidR="009A4772" w:rsidRPr="00C55F4D" w:rsidRDefault="009A4772" w:rsidP="009A4772">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the individual informs UNDP of their decision to be removed from the roster;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E6BAE9" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP has obtained more than one negative performance feedback from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a  hiring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>units</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E64D3" w:rsidRDefault="009A4772" w:rsidP="009A4772">
+    <w:p w14:paraId="629D5B5A" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-    <w:p w:rsidR="009A4772" w:rsidRPr="00C55F4D" w:rsidRDefault="008E64D3" w:rsidP="009A4772">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the individual (roster candidate) declines more than 3 assignments in a calendar year; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C67C50" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the individual has been on the roster for more than three years.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9BE320" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D652934" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The data stored</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the rosters may be accessed by UNDP projects and respective project managers. It </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>the</w:t>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is considered to be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...31 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “for internal use only” and confidential, therefore it will not be disclosed or freely provided to third parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEA7CEB" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...56 lines deleted...]
-    <w:p w:rsidR="00194FF2" w:rsidRPr="00C55F4D" w:rsidRDefault="00194FF2" w:rsidP="001A66F1">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC712B8" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Roles and Responsibilities:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194FF2" w:rsidRPr="00C55F4D" w:rsidRDefault="00194FF2" w:rsidP="005A15ED">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="22260466" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27837195" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The hiring unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C55F4D">
-[...71 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for identifying possible candidates for the roster through a VA, or from staff who have already been employed and separated (as per above instructions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A92144" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6E1A21" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The HR Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be responsible for timely data collection (based on information received from the hiring unit) and maintaining the roster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19ED112C" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B88CC4" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...60 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Resident Representative</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-    <w:p w:rsidR="00C56C2F" w:rsidRPr="00C55F4D" w:rsidRDefault="00C56C2F" w:rsidP="003B5F5F">
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for approving candidates for inclusion in the roster and selected roster candidates for the SC position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682E57E4" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00035114" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EEACDB" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sample email to be sent by the HR unit to the candidate (who applied through a specific VA but not selected, and SC holder who separated) being considered for the roster – To be updated by the hiring unit as relevant (e.g. point 1 below may not be relevant for SC holder who separated/resigned).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636A1E08" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790EF5E4" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dear Ms./Mr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFC15A0" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD6873F" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730F59D8" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00674EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>You have been recommended for the roster for the possible Service Contract with UNDP ____ for function/s _______________ and would highly appreciate your confirmation. The candidates placed in the roster will remain rostered for 3 years. If you agree to be included in the roster, please provide us the following documents/information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF6AB21" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Names of referees (minimum 3 names, title and e-mail address, preferably current supervisor, otherwise previous supervisors) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480FEDF9" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Copies for school/academic degree and education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26295342" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signed UNDP P11 form (please see attached form). Please make sure that all work histories and salary levels are reflected and accurate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6BD0BD" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35339A42" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However, please note that if you wish to be considered for any position advertised, you will have to apply and undergo the established UNDP personnel recruitment procedures and participate in the competition on equal basis with all other applicants. The UNDP roster status will not give any advantage or privilege to the entered expert in this case.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B1A747" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156B0558" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>We would like nevertheless to take this opportunity to wish you every success in your future endeavours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B8BD70" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRPr="00674EAB" w:rsidRDefault="00F77A04" w:rsidP="00F77A04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...203 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>With best regards,</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D81DA4" w:rsidRPr="00C55F4D" w:rsidSect="00EF5875">
-[...3 lines deleted...]
-      <w:type w:val="nextColumn"/>
+    <w:p w14:paraId="25159B87" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00035114" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00035114" w:rsidSect="00035114">
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="630" w:right="851" w:bottom="851" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1107" w:bottom="990" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:other="15"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FF31D6" w:rsidRDefault="00FF31D6">
+    <w:p w14:paraId="5F1A4A6F" w14:textId="77777777" w:rsidR="00737F2B" w:rsidRDefault="00737F2B" w:rsidP="00674EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FF31D6" w:rsidRDefault="00FF31D6">
+    <w:p w14:paraId="237C54A2" w14:textId="77777777" w:rsidR="00737F2B" w:rsidRDefault="00737F2B" w:rsidP="00674EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00EE233B" w:rsidRDefault="00EE233B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B483B91" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRDefault="00F77A04">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EE233B" w:rsidRDefault="00EE233B">
+  <w:p w14:paraId="7D220742" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRDefault="00F77A04">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1277600147"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
-[...22 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
-[...22 lines deleted...]
-  </w:p>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="566D5A10" w14:textId="179C83CB" w:rsidR="00F77A04" w:rsidRDefault="00674EAB" w:rsidP="00035114">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00035114">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00035114">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00035114">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00035114">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00035114">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FF31D6" w:rsidRDefault="00FF31D6">
+    <w:p w14:paraId="6CA83CFF" w14:textId="77777777" w:rsidR="00737F2B" w:rsidRDefault="00737F2B" w:rsidP="00674EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FF31D6" w:rsidRDefault="00FF31D6">
+    <w:p w14:paraId="5D57590F" w14:textId="77777777" w:rsidR="00737F2B" w:rsidRDefault="00737F2B" w:rsidP="00674EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00EE233B" w:rsidRDefault="00EE233B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="712EFBA3" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRDefault="00F77A04">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
       <w:t>Chapter IV - Personnel Management</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EE233B" w:rsidRDefault="00EE233B">
+  <w:p w14:paraId="327899CC" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRDefault="00F77A04">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00EE233B" w:rsidRDefault="00EE233B">
+  <w:p w14:paraId="57B0EB11" w14:textId="77777777" w:rsidR="00F77A04" w:rsidRDefault="00F77A04">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -3838,188 +2011,72 @@
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E24DF8">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="110C3C6C"/>
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F246BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7447D9E"/>
     <w:lvl w:ilvl="0" w:tplc="8984356C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4065,140 +2122,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2C3FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6BC76D8"/>
     <w:lvl w:ilvl="0" w:tplc="0BE82AB6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4266,276 +2234,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD4646F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="872080EE"/>
     <w:lvl w:ilvl="0" w:tplc="4FBE83E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -4580,536 +2323,323 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1310594519">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="463814508">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...38 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="3" w16cid:durableId="728840087">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E0234C"/>
-[...163 lines deleted...]
-    <w:rsid w:val="00FF31D6"/>
+    <w:rsidRoot w:val="00F77A04"/>
+    <w:rsid w:val="00035114"/>
+    <w:rsid w:val="003E1B16"/>
+    <w:rsid w:val="00674EAB"/>
+    <w:rsid w:val="00737F2B"/>
+    <w:rsid w:val="00B61736"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F77A04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-CA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0955B20A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{67D17AB5-9604-4EE3-BF09-47F89227B914}"/>
+  <w15:docId w15:val="{01AC3E1F-BD7C-43FF-AB26-4D302EF8A581}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...12 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5258,598 +2788,794 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="1440"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F77A04"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F77A04"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F77A04"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F77A04"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F77A04"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77A04"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00674EAB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...187 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...41 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5956,642 +3682,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...549 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>979</Words>
-  <Characters>5584</Characters>
+  <Words>978</Words>
+  <Characters>5581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6550</CharactersWithSpaces>
+  <CharactersWithSpaces>6546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Chapter IV - PERSONNEL MANAGEMENT</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>undp</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>