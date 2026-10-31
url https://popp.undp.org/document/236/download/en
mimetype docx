--- v1 (2026-05-21)
+++ v2 (2026-10-31)
@@ -296,99 +296,51 @@
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, which takes a functional view of accountabilities, while this document outlines the actions undertaken within those functions.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Secondly, it serves as a single point of reference </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> administered by UNDP.  It provides newly appointed heads of UNDP offices with a baseline of their decision making and approval authorities in key business areas of UNDP in the normal course of business.  Therefore, in situations where exceptions need to be granted, Heads of UNDP offices that have been delegated authorities will be required to exercise their authorities based on considered professional judgment, </w:t>
+        <w:t xml:space="preserve">Secondly, it serves as a single point of reference of the authorities of the Administrator, Associate Administrator and those delegated to the heads of UNDP offices in headquarters and in country offices including those funds and programmes administered by UNDP.  It provides newly appointed heads of UNDP offices with a baseline of their decision making and approval authorities in key business areas of UNDP in the normal course of business.  Therefore, in situations where exceptions need to be granted, Heads of UNDP offices that have been delegated authorities will be required to exercise their authorities based on considered professional judgment, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>taking into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the overall interest of the organization. See </w:t>
       </w:r>
@@ -708,75 +660,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">and other internal documents. In addition, the roles, and responsibilities of UNDP offices as well as operational decision-making authorities of the heads of UNDP offices are documented in relevant chapters of the UNDP </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> and Operations Policies and Procedures as well as in specific documents such as the </w:t>
+        <w:t xml:space="preserve">and other internal documents. In addition, the roles, and responsibilities of UNDP offices as well as operational decision-making authorities of the heads of UNDP offices are documented in relevant chapters of the UNDP Programme and Operations Policies and Procedures as well as in specific documents such as the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="009C3B44">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ja-JP"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Internal Control Framework guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0563C1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -1156,75 +1084,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">As Chief Executive of UNDP, the Administrator is fully responsible and accountable to the Executive Board for all phases and aspects of UNDP activities as well as for the activities of the UNDP administered </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> and funds: UN Capital Development Fund (UNCDF), United Nations Volunteers (UNV) and the Special Unit for South-South Cooperation (SU-SSC). The Administrator is also the Chair of the United Nations Development Group (UNDG) and as such the Administrator is the senior manager of the Resident Coordinator System with overall responsibility for the coordination of the United Nations operational activities for development at country level. See </w:t>
+        <w:t xml:space="preserve">As Chief Executive of UNDP, the Administrator is fully responsible and accountable to the Executive Board for all phases and aspects of UNDP activities as well as for the activities of the UNDP administered programmes and funds: UN Capital Development Fund (UNCDF), United Nations Volunteers (UNV) and the Special Unit for South-South Cooperation (SU-SSC). The Administrator is also the Chair of the United Nations Development Group (UNDG) and as such the Administrator is the senior manager of the Resident Coordinator System with overall responsibility for the coordination of the United Nations operational activities for development at country level. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="009C3B44">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ja-JP"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1267,325 +1171,205 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Administrator is supported by the Associate Administrator who functions as the chief operating officer of UNDP responsible for overseeing UNDP’s programmatic and operational activities.  The Administrator nominates Assistant Secretary-Generals and UN Resident Coordinators for endorsement by the Secretary-General and makes direct appointments for all D2 and P7 level posts, including the appointment of the Head of the Ethics Office, Director of the Evaluation Office, Director of the Office of Audit and Investigations, Directors of Liaison Offices, and the Ombudsperson (the latter in consultation with the other funds and </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> served by the Ombudsperson office). The authority to appoint and manage staff of all categories below D2 level including P6 level posts is delegated by the Administrator to the Associate Administrator and to Heads of Offices within prescribed parameters established for the different levels and types of appointments.</w:t>
+        <w:t>The Administrator is supported by the Associate Administrator who functions as the chief operating officer of UNDP responsible for overseeing UNDP’s programmatic and operational activities.  The Administrator nominates Assistant Secretary-Generals and UN Resident Coordinators for endorsement by the Secretary-General and makes direct appointments for all D2 and P7 level posts, including the appointment of the Head of the Ethics Office, Director of the Evaluation Office, Director of the Office of Audit and Investigations, Directors of Liaison Offices, and the Ombudsperson (the latter in consultation with the other funds and programmes served by the Ombudsperson office). The authority to appoint and manage staff of all categories below D2 level including P6 level posts is delegated by the Administrator to the Associate Administrator and to Heads of Offices within prescribed parameters established for the different levels and types of appointments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4043F619" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A44F86C" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">For operational effectiveness reasons, the Administrator has delegated his/her authority to senior managers (along reporting lines) for budgeting and financial management, procurement and asset management, and global, regional and country </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> development. While remaining fully accountable to the Administrator for the exercise of all delegated authorities, Bureau Directors and heads of UNDP offices may in turn delegate certain authorities to managers in their offices on a temporary or standing basis in accordance with the procedures set forth herein.</w:t>
+        <w:t>For operational effectiveness reasons, the Administrator has delegated his/her authority to senior managers (along reporting lines) for budgeting and financial management, procurement and asset management, and global, regional and country programme development. While remaining fully accountable to the Administrator for the exercise of all delegated authorities, Bureau Directors and heads of UNDP offices may in turn delegate certain authorities to managers in their offices on a temporary or standing basis in accordance with the procedures set forth herein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FB0AD3" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43DAEDFC" w14:textId="70CC55F1" w:rsidR="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Administrator has also delegated to the Resident Representative of UNDP offices specific authorities which include (but are not limited to) the signature of UNDP country </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> and related documents, specific approval authority in procurement and contract matters, assets, </w:t>
+        <w:t xml:space="preserve">The Administrator has also delegated to the Resident Representative of UNDP offices specific authorities which include (but are not limited to) the signature of UNDP country programmes and related documents, specific approval authority in procurement and contract matters, assets, </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">finance and budget management matters as well as human resources management. These authorities are described in detail in the different chapters of UNDP POPP, the UNDP </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="009C3B44">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0563C1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ja-JP"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Internal Control Framework guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and other policy documents issued periodically by the central </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> in UNDP </w:t>
+        <w:t xml:space="preserve"> and other policy documents issued periodically by the central bureaux in UNDP </w:t>
       </w:r>
       <w:r w:rsidR="00957777" w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>headquarters</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. These authorities may be further delegated in full or selectively by the Resident Representative to Country Directors or Deputy Resident Representatives in accordance with the procedures set forth herein. Notwithstanding such delegation, the Resident Representative will remain accountable to the Administrator for all aspects of activities </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> in his/her office. </w:t>
+        <w:t xml:space="preserve">. These authorities may be further delegated in full or selectively by the Resident Representative to Country Directors or Deputy Resident Representatives in accordance with the procedures set forth herein. Notwithstanding such delegation, the Resident Representative will remain accountable to the Administrator for all aspects of activities carried in his/her office. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1285BBC1" w14:textId="77777777" w:rsidR="00957777" w:rsidRPr="009C3B44" w:rsidRDefault="00957777" w:rsidP="00047003">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E8B244" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
@@ -1881,123 +1665,51 @@
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Head of Office” refers to the head of either a UNDP headquarter office or UNDP country office, i.e. </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> Directors </w:t>
+        <w:t xml:space="preserve">“Head of Office” refers to the head of either a UNDP headquarter office or UNDP country office, i.e. Bureaux Directors, Resident Representatives, heads of UNDP liaison offices, and heads of UNDP administered funds and programmes. Heads of Regional Service Centers and Heads of Policy Centers receive their delegated authorities from the Regional or Central Bureaux Directors </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>as the case may be and/or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> from those directly delegated specific functional authorities by the Administrator (such as the Chief Procurement Officer, Chief Finance Officer, Treasurer etc.) and hence not included in this definition. Similarly, Country Directors receive their authorities from the Resident Representatives and are not considered heads of offices;</w:t>
       </w:r>
@@ -2263,75 +1975,51 @@
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The following guiding principles govern the policies and procedures for the delegation of authority </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> UNDP: </w:t>
+        <w:t xml:space="preserve">The following guiding principles govern the policies and procedures for the delegation of authority in UNDP: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FF2989" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CE95C7C" w14:textId="19D8A262" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -2780,123 +2468,51 @@
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delegator of the authority remains accountable for outcomes</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Delegation of authorities or responsibilities does not mean abdication of accountability. </w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>: Delegation of authorities or responsibilities does not mean abdication of accountability. Delegatees are accountable to their delegators for the proper use of authorities delegated. While authorities and responsibilities could be delegated, accountability is absolute and remains with the delegator (in this case, the heads of UNDP offices) who is ultimately accountable to the Administrator (through their reporting line) for the outcomes and/or decisions taken.  Delegatees should exercise discretion and risk-based judgment in making decisions within the purview of the delegated authority.  Likewise, delegators should exercise due care in the selection of their delegatees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8ADF91" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00AF69D0" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -3806,183 +3422,63 @@
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delegated authorities of heads of UNDP offices</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">: For effective management, the Administrator has delegated specific authorities to the heads of UNDP offices by virtue of their appointments.  For example, the Administrator has delegated to the Director of the Bureau </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Management Services </w:t>
+        <w:t xml:space="preserve">: For effective management, the Administrator has delegated specific authorities to the heads of UNDP offices by virtue of their appointments.  For example, the Administrator has delegated to the Director of the Bureau for Management Services </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">specific authorities as the Chief Procurement Officer of UNDP as well as specific authorities in the financial, budgetary, human </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> as well as Resident Representatives of UNDP country offices. When this policy comes into effect, the letter of appointment to be issued to newly appointed Head of UNDP Offices shall include a set of authorities associated with their appointment which authorizes the appointment holder to act in the normal</w:t>
+        <w:t>specific authorities as the Chief Procurement Officer of UNDP as well as specific authorities in the financial, budgetary, human resource and security management of UNDP.  In the same way, the Administrator has also delegated specific authority to the Directors of the Regional Bureaux, Directors of Central Bureaux, Heads of independent oversight offices of UNDP, Heads of UNDP administered funds and programmes as well as Resident Representatives of UNDP country offices. When this policy comes into effect, the letter of appointment to be issued to newly appointed Head of UNDP Offices shall include a set of authorities associated with their appointment which authorizes the appointment holder to act in the normal</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_ftnref1a"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
@@ -4125,75 +3621,51 @@
         </w:rPr>
         <w:t>Further delegation of certain authorities of heads of UNDP offices</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:  Heads</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of UNDP offices may choose to delegate select authorities to their deputies or others based on the nature of their responsibilities in the office.  Such delegation is typically along reporting lines.  For example, the Directors of the Regional </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> may, for operational efficiency reasons, decide to further delegate certain authorities to one or more of their deputy directors.  Similarly, the Resident Representative may likewise delegate select authorities to their Country Director and/or Deputy Resident Representative (depending on the office typology) in line with their responsibilities in the office. </w:t>
+        <w:t xml:space="preserve"> of UNDP offices may choose to delegate select authorities to their deputies or others based on the nature of their responsibilities in the office.  Such delegation is typically along reporting lines.  For example, the Directors of the Regional Bureaux may, for operational efficiency reasons, decide to further delegate certain authorities to one or more of their deputy directors.  Similarly, the Resident Representative may likewise delegate select authorities to their Country Director and/or Deputy Resident Representative (depending on the office typology) in line with their responsibilities in the office. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115BE5A4" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D858F23" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -4443,75 +3915,51 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The delegation letter should include the relevant sources of </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, the description of the authorities being delegated, the effective date of the delegation, any specific limitations imposed including restrictions on further delegation as well as references to existing delegation that will be modified by the action (where applicable); </w:t>
+        <w:t xml:space="preserve">The delegation letter should include the relevant sources of the authority, the description of the authorities being delegated, the effective date of the delegation, any specific limitations imposed including restrictions on further delegation as well as references to existing delegation that will be modified by the action (where applicable); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6DBD36" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70008C5E" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
@@ -4567,197 +4015,101 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">For an incumbent who is appointed a head of an office prior to the approval of this policy, the annexes to this paper should serve as the baseline authorities supplemented by formal notification of </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> of authorities issued and/or approved by the Administrator;</w:t>
+        <w:t>For an incumbent who is appointed a head of an office prior to the approval of this policy, the annexes to this paper should serve as the baseline authorities supplemented by formal notification of delegated of authorities issued and/or approved by the Administrator;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D458181" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E8625A0" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">While it is not typical, there will be occasions where National Officers are appointed as heads of a policy center or project office (as opposed to a country office).  This needs to be managed on a case-by-case basis. In principle, the authorities of national </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> includes (but not limited to) delegated authorities from the Chief Procurement Officer, Chief Finance Officer, and UNDP Treasurer, etc.  </w:t>
+        <w:t>While it is not typical, there will be occasions where National Officers are appointed as heads of a policy center or project office (as opposed to a country office).  This needs to be managed on a case-by-case basis. In principle, the authorities of national officer appointed as head of such centers are derived from formal delegation of authorities by the Bureaux Directors who appoint them and from specific offices that received their functional authorities from the Administrator.  The later includes (but not limited to) delegated authorities from the Chief Procurement Officer, Chief Finance Officer, and UNDP Treasurer, etc.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5E5D52" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E2EBF5F" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
@@ -4820,96 +4172,94 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: Consistent with current practice, all appointments of new heads of UNDP offices will be communicated by the Executive Office via an email on or before the effective date. This will be sent to all UNDP offices, Government counterparts and other parties directly or indirectly affected by such decision (as appropriate). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505C5E53" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029B6847" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
+    <w:p w14:paraId="029B6847" w14:textId="5CF5211C" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Execution of delegated authorities of head of UNDP office</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00316CC4" w:rsidRPr="009C3B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: The</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> head of office who has been vested with the delegated authorities of the Administrator is accountable to the same for </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">exercising due care and discretion in the use of those authorities.  The authorities delegated by the Administrator are specific to that appointee for that position and will automatically lapse when the incumbent leaves or no longer holds that position.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFC2245" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
@@ -5046,96 +4396,94 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. In the event where certain delegated authorities of the Head of offices have to be revised due to changes in policies and/or circumstances (such as higher delegation of authority for procurement contracts by the Chief Procurement Officer for normal course of business or for head of offices approved under the Fast Track procedure), the originating office of the delegator shall issue an addendum to the original Delegation of Authority letter issued in accordance with procedure set forth herein;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27713C3A" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E20368A" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
+    <w:p w14:paraId="3E20368A" w14:textId="0ECBD364" w:rsidR="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Succession of delegated authority</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00316CC4" w:rsidRPr="009C3B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: When</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the head of office is succeeded by another manager appointed by the Administrator, the successor will be issued a new letter of delegated authority by the Office of Human Resources, Bureau for Management Services together with the Letter of Appointment.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78411C24" w14:textId="77777777" w:rsidR="00957777" w:rsidRPr="009C3B44" w:rsidRDefault="00957777" w:rsidP="00047003">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -5233,75 +4581,51 @@
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:hyperlink r:id="rId22" w:anchor="_ftn2" w:history="1"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">away from the office, he/she may nominate an Officer-In-Charge who will be </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> the implied authorities of the delegator for the stated period of absence.  The Officer-in-Charge is authorized to: (</w:t>
+        <w:t>away from the office, he/she may nominate an Officer-In-Charge who will be delegated the implied authorities of the delegator for the stated period of absence.  The Officer-in-Charge is authorized to: (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) ensure continuity in unit operations and follow up on policies and strategies of the delegator; (ii) carry out the day-to-day administration of the unit; (iii) sign documents and represent the organization on behalf of the delegator and (iv) enjoy such further authority as the delegator may expressly delegate in his or her designation.</w:t>
       </w:r>
@@ -5331,314 +4655,205 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unless otherwise expressed in the notification letter, an Officer-in-Charge may not make strategic management decision that would </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> the administration of the unit beyond the period of nomination without consultation with the delegator. </w:t>
+        <w:t xml:space="preserve">Unless otherwise expressed in the notification letter, an Officer-in-Charge may not make strategic management decision that would impact the administration of the unit beyond the period of nomination without consultation with the delegator. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E330906" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26EDE27B" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">In the event that the head of office has yet to be appointed </w:t>
-[...11 lines deleted...]
-        <w:t>or where</w:t>
+        <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> it is anticipated that the new head of office will not take up his/her appointment officially shortly, the Administrator may decide to appoint a staff to the vacant post on </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> interim basis during the period as appropriate.  In such situation, the person appointed as Ad Interim will be formally vested with the implied authorities of the head of the office until the new head of office officially takes up his /her appointment. </w:t>
+        <w:t xml:space="preserve"> the head of office has yet to be appointed or where it is anticipated that the new head of office will not take up his/her appointment officially shortly, the Administrator may decide to appoint a staff to the vacant post on an ad interim basis during the period as appropriate.  In such situation, the person appointed as Ad Interim will be formally vested with the implied authorities of the head of the office until the new head of office officially takes up his /her appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F163E1C" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63597F34" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
+    <w:p w14:paraId="63597F34" w14:textId="58B29FD9" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">While the Officer-In-Charge designation is made by the head of the UNDP </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00316CC4" w:rsidRPr="009C3B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>office,</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the appointment of Ad Interim (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a.i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">) is the prerogative of the Administrator based on the recommendation of the Director of the Office of Human Resources, Bureau for Management Services, in consultation with the Directors of the respective </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> to appoint the Ad Interim for their country office in consultation with the Associate Administrator and the Director, Office of Human Resources, Bureau for Management Services. </w:t>
+        <w:t xml:space="preserve">) is the prerogative of the Administrator based on the recommendation of the Director of the Office of Human Resources, Bureau for Management Services, in consultation with the Directors of the respective Bureaux.  For Ad Interim posts in the UNDP country offices, the Administrator has further delegated his/her authority to the Directors of the Regional Bureaux to appoint the Ad Interim for their country office in consultation with the Associate Administrator and the Director, Office of Human Resources, Bureau for Management Services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B71CF38" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582795AC" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="00047003" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5887,127 +5102,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> the head of office decides to formally delegate select authorities vested in him/her to his/her staff, he/she should first decide on the scope and limit of the authorities to be delegated, and the effective date of delegation. He/she should decide if the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delegatee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> could further delegate the given authority with or without his/her prior consent.  For example, the Resident Representative (RR) may decide, for operational efficiency reasons, to delegate his vested authority to the Country Director to sign all UNDP </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> documents and to approve procurement contracts within specific thresholds of the RR’s authorities, without prior clearance. See </w:t>
+        <w:t xml:space="preserve"> could further delegate the given authority with or without his/her prior consent.  For example, the Resident Representative (RR) may decide, for operational efficiency reasons, to delegate his vested authority to the Country Director to sign all UNDP programme documents and to approve procurement contracts within specific thresholds of the RR’s authorities, without prior clearance. See </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="009C3B44">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ja-JP"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appendix 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for a suggested template of the Letter for the further delegation of authorities by the head of office. A record of such further delegation of authorities from the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> office shall be maintained by the Human Resource unit of the office concerned.</w:t>
+        <w:t xml:space="preserve"> for a suggested template of the Letter for the further delegation of authorities by the head of office. A record of such further delegation of authorities from the head of office shall be maintained by the Human Resource unit of the office concerned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0777C60A" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F52409" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -6407,95 +5574,93 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F81702F" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13B990A5" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
+    <w:p w14:paraId="13B990A5" w14:textId="5F3B0453" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Execution of further delegation of authorities</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00316CC4" w:rsidRPr="009C3B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: In</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> executing his/her delegated authorities, the signature blocks of all correspondence or formal documents shall reflect the nature of their authorities as OIC or Ad Interim.  Once the period of the delegated authority expires, the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delegatee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C3B44">
@@ -6581,122 +5746,94 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E3113C7" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD0A3D7" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
+    <w:p w14:paraId="6BD0A3D7" w14:textId="5AAA722A" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revocation of delegated authorities of </w:t>
-[...39 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Revocation of delegated authorities of head of offices</w:t>
+      </w:r>
+      <w:r w:rsidR="00316CC4" w:rsidRPr="009C3B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Authorities</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> delegated by the Head of Office may be revoked by the delegator at any time. The delegator shall communicate in writing to the delegate the decision (including the reasons) to revoke the delegated authorities. This should be communicated to parties affected by such decision (as appropriate).  A confidential record of the decision and reasons for the revocation shall be maintained by the Head of the Human Resource of the office;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2A5456" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -7206,75 +6343,51 @@
           </w:rPr>
           <w:t>Appendix 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">for sample </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> for the delegation of authorities to the UNDP Resident Representative and Director of the Bureaus respectively. </w:t>
+        <w:t xml:space="preserve">for sample letter for the delegation of authorities to the UNDP Resident Representative and Director of the Bureaus respectively. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B42A033" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06088B7D" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
@@ -7629,61 +6742,61 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ja-JP"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Appendix 6: Sample Letter for delegation of authorities to Bureau Director </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00047003" w:rsidSect="009C3B44">
       <w:headerReference w:type="default" r:id="rId35"/>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EDDE876" w14:textId="77777777" w:rsidR="006C2CE1" w:rsidRDefault="006C2CE1" w:rsidP="009C3B44">
+    <w:p w14:paraId="366BDD9F" w14:textId="77777777" w:rsidR="003072C9" w:rsidRDefault="003072C9" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FAE8998" w14:textId="77777777" w:rsidR="006C2CE1" w:rsidRDefault="006C2CE1" w:rsidP="009C3B44">
+    <w:p w14:paraId="2757B6A1" w14:textId="77777777" w:rsidR="003072C9" w:rsidRDefault="003072C9" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7732,66 +6845,68 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:id w:val="-1055381397"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="6ADE4F4B" w14:textId="61089EF8" w:rsidR="009C3B44" w:rsidRPr="00196A13" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
+          <w:p w14:paraId="6ADE4F4B" w14:textId="051B820C" w:rsidR="009C3B44" w:rsidRPr="00196A13" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="00047003">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00047003">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00047003">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -7924,108 +7039,83 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>07/04/2017</w:t>
             </w:r>
             <w:r w:rsidRPr="00047003">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Version #:</w:t>
             </w:r>
             <w:r w:rsidRPr="00957777">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00047003">
+            <w:r w:rsidR="00316CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:sdt>
-[...23 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F7BB847" w14:textId="77777777" w:rsidR="006C2CE1" w:rsidRDefault="006C2CE1" w:rsidP="009C3B44">
+    <w:p w14:paraId="64A42550" w14:textId="77777777" w:rsidR="003072C9" w:rsidRDefault="003072C9" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="185EE0C5" w14:textId="77777777" w:rsidR="006C2CE1" w:rsidRDefault="006C2CE1" w:rsidP="009C3B44">
+    <w:p w14:paraId="724DB909" w14:textId="77777777" w:rsidR="003072C9" w:rsidRDefault="003072C9" w:rsidP="009C3B44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="27C3DBFF" w14:textId="44408317" w:rsidR="009C3B44" w:rsidRPr="00047003" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047003">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00047003">
         <w:rPr>
@@ -8048,65 +7138,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> (DP/2008/16 Rev. 1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1FDB84CE" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E65705">
         <w:t>Please refer to UNDP Fast Track Procedure (FTP) for approved authorities granted to Head of Offices in crisis countries</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="43828B08" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
+    <w:p w14:paraId="43828B08" w14:textId="77777777" w:rsidR="009C3B44" w:rsidRPr="00316CC4" w:rsidRDefault="009C3B44" w:rsidP="009C3B44">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316CC4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>The policy provides flexibility for the Head of UNDP Office to define the period of temporary absence which will warrant a formal delegation of authority to the Officer-In-Charge or if the authorities should remain with him/her during the period of absence from the office. For practical purpose, a period of absence from the office for longer than 5 working days would be a useful benchmark.</w:t>
+      <w:r w:rsidRPr="00316CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The policy provides flexibility for the Head of UNDP Office to define the period of temporary absence which will warrant a formal delegation of authority to the Officer-In-Charge or if the authorities should remain with him/her during the period of absence from the office. For practical purpose, a period of absence from the office for longer than 5 working days would be a useful benchmark.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="646017F0" w14:textId="503BB321" w:rsidR="009C3B44" w:rsidRDefault="009C3B44" w:rsidP="00763B39">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F80E900" wp14:editId="1B0943C5">
           <wp:extent cx="498403" cy="759156"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -9819,52 +8913,55 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C3B44"/>
     <w:rsid w:val="00047003"/>
+    <w:rsid w:val="003072C9"/>
+    <w:rsid w:val="00316CC4"/>
     <w:rsid w:val="006C2CE1"/>
     <w:rsid w:val="00957777"/>
+    <w:rsid w:val="00975FF6"/>
     <w:rsid w:val="009C3B44"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00D45E89"/>
     <w:rsid w:val="00D47906"/>
     <w:rsid w:val="00D6071C"/>
     <w:rsid w:val="00DA504D"/>
     <w:rsid w:val="00F56F86"/>
     <w:rsid w:val="00F83995"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -11222,69 +10319,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>5049</Words>
-  <Characters>28782</Characters>
+  <Words>5102</Words>
+  <Characters>28726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>239</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>495</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33764</CharactersWithSpaces>
+  <CharactersWithSpaces>33719</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>