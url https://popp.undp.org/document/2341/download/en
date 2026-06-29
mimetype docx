--- v0 (2025-10-16)
+++ v1 (2026-06-29)
@@ -1,3754 +1,4611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01B0630B" w14:textId="1AB89636" w:rsidR="00C3621F" w:rsidRPr="001C3367" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
+    <w:p w14:paraId="168937ED" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29333233" w14:textId="66C181BD" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="00D41748" w:rsidP="00D41748">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5180"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (PIP)</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B0630C" w14:textId="77777777" w:rsidR="00E0172C" w:rsidRPr="001C3367" w:rsidRDefault="00E0172C" w:rsidP="001C3367">
-      <w:pPr>
+    <w:p w14:paraId="64ADDDBC" w14:textId="77777777" w:rsidR="00687F0A" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1730"/>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01B0630D" w14:textId="09316D52" w:rsidR="00C3621F" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
+    <w:p w14:paraId="5C6059B0" w14:textId="77777777" w:rsidR="00687F0A" w:rsidRDefault="00687F0A" w:rsidP="009C1954">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1730"/>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B157E9D" w14:textId="77777777" w:rsidR="00682F68" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1730"/>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C19A3B9" w14:textId="28DE1698" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="00682F68">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1730"/>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PERFORMANCE IMPROVEMENT PLAN (PIP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAAB7D6" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265B7F76" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3588F1" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">A Performance Improvement Plan (PIP) is a tool that aims to facilitate an improvement </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D34C6E" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="00C34F96" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t>in the</w:t>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009C1954">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:kern w:val="0"/>
+            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Performance Improvement Plan (PIP)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a tool that aims to facilitate the required improvement in the performance of a staff member. It serves to record: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> performance by a staff member. </w:t>
+    </w:p>
+    <w:p w14:paraId="3C2811B8" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identified shortcomings and improvements to be achieved</w:t>
       </w:r>
-      <w:r w:rsidR="00C34F96" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">It </w:t>
+    </w:p>
+    <w:p w14:paraId="683CA00D" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actions to be taken to fully meet the requirements of the job and performance objectives</w:t>
       </w:r>
-      <w:r w:rsidR="00E0172C" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t>serves to</w:t>
+    </w:p>
+    <w:p w14:paraId="78D4F540" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Timelines</w:t>
       </w:r>
-      <w:r w:rsidR="00C34F96" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> record </w:t>
+    </w:p>
+    <w:p w14:paraId="1CD192FC" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Support to be provided</w:t>
       </w:r>
-      <w:r w:rsidR="00E0172C" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t>identified issues in</w:t>
+    </w:p>
+    <w:p w14:paraId="2F009568" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Outcomes of periodic check-ins</w:t>
       </w:r>
-      <w:r w:rsidR="00C34F96" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> performance, agreed improvements, </w:t>
+    </w:p>
+    <w:p w14:paraId="447071AD" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Final review of the PIP implementation.</w:t>
       </w:r>
-      <w:r w:rsidR="0007097F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">actions to achieve the improvement, support to be provided, </w:t>
+    </w:p>
+    <w:p w14:paraId="4703A7DF" w14:textId="362CA689" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="00AA5E0D" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
-      <w:r w:rsidR="00C34F96" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">as well as outcomes of periodic check-ins and </w:t>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The supervisor should notify the supervisee in writing of the performance shortcomings</w:t>
       </w:r>
-      <w:r w:rsidR="00E0172C" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, discuss expected improvements and timelines, work with the supervisee on the creation of a Performance Improvement Plan (PIP), and </w:t>
       </w:r>
-      <w:r w:rsidR="00C34F96" w:rsidRPr="001C3367">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">final review of the PIP implementation. </w:t>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inform the supervisee of the consequences of non-compliance.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3367">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prior to notifying the supervisee of the need to create a PIP, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approval from the</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-        <w:t>As the PIP is developed, the s</w:t>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supervisor of the supervisor or the Head of Office must be obtained</w:t>
       </w:r>
-      <w:r w:rsidR="00C3621F" w:rsidRPr="001C3367">
-[...141 lines deleted...]
-        <w:t>She/he should also understand the consequences of not completing the PIP.</w:t>
+      <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If the person reports to the Head of Office, then the Head of Office would provide the final endorsement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B06310" w14:textId="77777777" w:rsidR="00E0172C" w:rsidRPr="001C3367" w:rsidRDefault="00E0172C" w:rsidP="001C3367">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="724BE2F6" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B06313" w14:textId="77777777" w:rsidR="00C3621F" w:rsidRPr="001C3367" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
+    <w:p w14:paraId="17D5FA58" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182DD7D2" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644EE61C" w14:textId="6D20A383" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (PIP)</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PIP Template </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B06314" w14:textId="77777777" w:rsidR="00C3621F" w:rsidRPr="001C3367" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
+    <w:p w14:paraId="71063C50" w14:textId="77777777" w:rsidR="006422B0" w:rsidRDefault="006422B0" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...12 lines deleted...]
-      </w:r>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A10D35" w14:textId="77777777" w:rsidR="00D41748" w:rsidRPr="009C1954" w:rsidRDefault="00D41748" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3235"/>
-        <w:gridCol w:w="6115"/>
+        <w:gridCol w:w="3116"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="3114"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C3621F" w:rsidRPr="001C3367" w14:paraId="01B06318" w14:textId="77777777" w:rsidTr="00E557B6">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="37B128B5" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DEABFE" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff member’s name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167917BA" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8FF5FD" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33DCC653" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="4DEBDA32" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22737754" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff member’s entry on duty in the current position: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B5A79C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="78491ABE" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1E97CA" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisor’s name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB2023D" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="040CC0B2" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="10F22D73" w14:textId="77777777" w:rsidTr="007F4188">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="332E4D12" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of supervisor’s notification of the need to create a PIP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidRPr="00A31E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2793E010" w14:textId="77777777" w:rsidR="00784825" w:rsidRPr="009C1954" w:rsidRDefault="00784825" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F079529" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="19D7701E" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C64974" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk200364460"/>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PIP #:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FCB538" w14:textId="15F1E637" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-509987578"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00116329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  First PIP                                      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01B06315" w14:textId="77777777" w:rsidR="00C3621F" w:rsidRPr="001C3367" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="03C0E32A" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="186653242"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Second PIP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="607E0F12" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:trPr>
+          <w:trHeight w:val="3399"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F4E8AA" w14:textId="1EC56B3B" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Reasons for PIP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidR="00A31E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668EC3AE" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF5E938" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="256177549"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisor considers that the supervisee’s continued performance may result in a </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>‘Partially meets performance expectations’ or ‘</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Does not meet performance expectations’ overall rating</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E00B840" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA93DD9" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="414215245"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Mid-Term Review (MTR) is captured as ‘Significant acceleration/improvement needed’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B69C6D" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F9BDF54" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-1499348286"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Annual Performance Review (APR) is assessed as ‘Partially meets performance expectations’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D3A2A3" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AE23BA5" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-289368160"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Annual Performance Review (APR) is assessed as ‘Does not meet performance expectations’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67130A46" w14:textId="77777777" w:rsidR="00FC46A4" w:rsidRPr="009C1954" w:rsidRDefault="00FC46A4" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C3621F" w:rsidRPr="001C3367" w14:paraId="01B0631B" w14:textId="77777777" w:rsidTr="00E557B6">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="732E73A8" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F15181A" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PIP Duration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474A933C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FF2CF5" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01B06319" w14:textId="77777777" w:rsidR="00C3621F" w:rsidRPr="001C3367" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
-[...120 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="626C6368" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>To:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B06323" w14:textId="3483404A" w:rsidR="00C3621F" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
+    <w:p w14:paraId="58DD541D" w14:textId="77777777" w:rsidR="006422B0" w:rsidRDefault="006422B0" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A462556" w14:textId="645886AA" w:rsidR="0007097F" w:rsidRPr="0007097F" w:rsidRDefault="0007097F" w:rsidP="001C3367">
+    <w:p w14:paraId="64D1D0D3" w14:textId="77777777" w:rsidR="006422B0" w:rsidRDefault="006422B0" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFF5882" w14:textId="77777777" w:rsidR="006422B0" w:rsidRDefault="006422B0" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>SECTION 1:  PLAN</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC60116" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EDA144" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E233993" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEF8654" w14:textId="77777777" w:rsidR="00AA5E0D" w:rsidRDefault="00AA5E0D" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5817DCEE" w14:textId="56DC0B54" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Plan</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="006422B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="355"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="728"/>
+        <w:gridCol w:w="2589"/>
+        <w:gridCol w:w="2349"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D6A82" w:rsidRPr="001C3367" w14:paraId="01B06328" w14:textId="52020A03" w:rsidTr="001D6A82">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="1D2CF7FD" w14:textId="77777777" w:rsidTr="008961B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDC913F" w14:textId="77777777" w:rsidR="001D6A82" w:rsidRPr="001C3367" w:rsidRDefault="001D6A82" w:rsidP="001C3367">
+          <w:p w14:paraId="26837BB1" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="00515C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk199431416"/>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>List the competencies/performance areas to be improved based on the requirements of the position. Based on these, describe the specific improvements required, and the actions to be taken to fully meet the job requirements. It is important that the improvements required and the actions are clear, measurable, and concrete.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="038A618B" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613271B6" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...96 lines deleted...]
-          <w:p w14:paraId="3346F693" w14:textId="77777777" w:rsidR="001D6A82" w:rsidRPr="001C3367" w:rsidRDefault="001D6A82" w:rsidP="001C3367">
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674133EC" w14:textId="568FDDE1" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Performance</w:t>
+            </w:r>
+            <w:r w:rsidR="009C0FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Areas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B71D8A6" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and/or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69913211" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competencies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>to be improved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2349" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023AA73F" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Specific Improvements Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2ED309" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Action(s) to be Taken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6262CE1F" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Timeline</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A82" w:rsidRPr="001C3367" w14:paraId="586988EC" w14:textId="446E24F1" w:rsidTr="001D6A82">
-[...4 lines deleted...]
-          <w:p w14:paraId="5048F0D8" w14:textId="77777777" w:rsidR="001D6A82" w:rsidRDefault="001D6A82" w:rsidP="00AB565E">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="252759AF" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:trPr>
+          <w:trHeight w:val="944"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCC2A6" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="00687F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6C92EA02" w14:textId="4DB267E7" w:rsidR="001D6A82" w:rsidRPr="001C3367" w:rsidRDefault="001D6A82" w:rsidP="00AB565E">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40543A23" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A4736D7" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="190FC60D" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D2DA297" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AC3215F" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2349" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE3FAED" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="371E1F87" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19AC582F" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BFCA43" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBF0EE1" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAAC3D4" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="269357A7" w14:textId="77777777" w:rsidTr="008961B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A854DB" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="00687F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="5B2835D1" w14:textId="77777777" w:rsidR="001D6A82" w:rsidRPr="001C3367" w:rsidRDefault="001D6A82" w:rsidP="00AB565E">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2589" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CC3DEF" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7370D4B6" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A9D309E" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B5F09D3" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="580890C2" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2349" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA649A7" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15646A15" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48465602" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D5E7546" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC5E382" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B5CD57" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="61191751" w14:textId="77777777" w:rsidTr="00A31E39">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D965B5C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="00687F0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...244 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...48 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="2589" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3BD362" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E290CEC" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37E1AE06" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67DDF26C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2349" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A9F5B2" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B438D0C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2986E7F7" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377DCA12" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBDD81F" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B06335" w14:textId="77777777" w:rsidR="00C3621F" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="59651284" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Add additional rows as needed.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01B06336" w14:textId="77777777" w:rsidR="001C3367" w:rsidRPr="001C3367" w:rsidRDefault="001C3367" w:rsidP="001C3367">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E6AD010" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Plan Implementation </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="355"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="9355"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E557B6" w:rsidRPr="001C3367" w14:paraId="01B0633A" w14:textId="77777777" w:rsidTr="001D6A82">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="0B89241E" w14:textId="77777777" w:rsidTr="00FF24FA">
+        <w:trPr>
+          <w:trHeight w:val="512"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...110 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="32BCAEC2" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Describe the support to be provided to the staff member to achieve the PIP objectives.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A82" w14:paraId="17B3B41C" w14:textId="77777777" w:rsidTr="00AB565E">
-[...113 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="6E287BBF" w14:textId="77777777" w:rsidTr="00FF24FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="273B4BFF" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40D52336" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BDB707C" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61CC1AAE" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRPr="009C1954" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A82" w:rsidRPr="001C3367" w14:paraId="723E229A" w14:textId="77777777" w:rsidTr="00AB565E">
-[...73 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="48BF3348" w14:textId="77777777" w:rsidTr="00FF24FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B5A53D" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Schedule regular check-ins (recommended weekly or every two weeks) with a written record of each meeting. This written record should be shared with the supervisee. Schedule the final evaluation no earlier than during the last week of the PIP period or immediately after it is completed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222035DD" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRPr="009C1954" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A82" w:rsidRPr="001C3367" w14:paraId="2A852E9B" w14:textId="77777777" w:rsidTr="00AB565E">
-[...153 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="236C330B" w14:textId="77777777" w:rsidTr="00FF24FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1F1C62" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B326AF7" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13278D57" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6942F078" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4690C387" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AA9E969" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B06347" w14:textId="33331CDF" w:rsidR="00C3621F" w:rsidRPr="001D6A82" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
+    <w:p w14:paraId="08EEF4EE" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD97E5C" w14:textId="77777777" w:rsidR="00687F0A" w:rsidRDefault="00687F0A" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546ED698" w14:textId="77777777" w:rsidR="00687F0A" w:rsidRDefault="00687F0A" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645F167F" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRPr="009C1954" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52371052" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E9BA61" w14:textId="77777777" w:rsidR="00AA5E0D" w:rsidRDefault="00AA5E0D" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757075A1" w14:textId="77777777" w:rsidR="00AA5E0D" w:rsidRDefault="00AA5E0D" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFA2D19" w14:textId="77777777" w:rsidR="00AA5E0D" w:rsidRPr="009C1954" w:rsidRDefault="00AA5E0D" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257A0D08" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-ZA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-        <w:t>2. PLAN IMPLEMENTATION</w:t>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B06348" w14:textId="77777777" w:rsidR="001C3367" w:rsidRPr="001C3367" w:rsidRDefault="001C3367" w:rsidP="001C3367">
+    <w:p w14:paraId="5652AD51" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="6415"/>
+        <w:gridCol w:w="2940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E557B6" w:rsidRPr="001C3367" w14:paraId="01B0634B" w14:textId="77777777" w:rsidTr="00A842A2">
-[...4 lines deleted...]
-          <w:p w14:paraId="01B06349" w14:textId="77777777" w:rsidR="00E557B6" w:rsidRPr="001C3367" w:rsidRDefault="00C063DA" w:rsidP="001C3367">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="0E64B57E" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCFEC38" w14:textId="1540A5F8" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Signatures</w:t>
+            </w:r>
+            <w:r w:rsidR="009C0FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FA5FA7C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the supervisor and the supervisee are unable to agree on the terms of the PIP, or the supervisee refuses to participate in the PIP discussions, a decision on the terms of the PIP will be made by the supervisor of the supervisor or Head of Office. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D872E3A" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The staff member’s failure to sign any part of the PIP, after being given an opportunity to do so, does not prevent the PIP from being implemented. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76055656" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If the supervisor of the staff member changes, this does not invalidate the process.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CE1767" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E557B6" w:rsidRPr="001C3367" w14:paraId="01B0634F" w14:textId="77777777" w:rsidTr="00274832">
-[...86 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="2C567573" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48936BE7" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Staff member:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9F618C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F6E0F87" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E557B6" w:rsidRPr="001C3367" w14:paraId="01B06354" w14:textId="77777777" w:rsidTr="00F35EAF">
-[...95 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="32E7E5DD" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:trPr>
+          <w:trHeight w:val="2523"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BE49A97" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Supervisor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C0B5637" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6256376E" w14:textId="51D788A3" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="007F4188">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1030304981"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The supervisor confirms that they clearly communicated to the staff member: “</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If improvement in performance is not achieved in line with the established expectations and within the established timeline set in the one or two consecutive PIP(s), or if the supervisee refuses to comply with the PIP, their appointment may be terminated or not renewed, in accordance with the applicable UN Staff Regulations and Rules and UNDP policies</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20996E40" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39274752" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="3FF50505" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6415" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="056A174C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="520C6113" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="4D038800" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35CE78F8" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="6E43FDAA" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8553E6" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supervisor of the Supervisor or Head of Office: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F0679C" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C3A954" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="337DA972" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4167503A" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Notification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="62B99B60" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DA5539" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HR Focal Point:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3104719B" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12871191" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date:  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B06355" w14:textId="77777777" w:rsidR="001B3697" w:rsidRDefault="001B3697" w:rsidP="001C3367">
+    <w:p w14:paraId="058A9875" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01B06356" w14:textId="77777777" w:rsidR="001C3367" w:rsidRPr="001C3367" w:rsidRDefault="001C3367" w:rsidP="001C3367">
+    <w:p w14:paraId="4F9A06EC" w14:textId="4DCCEEDA" w:rsidR="005D0999" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4. Outcomes of Periodic Check-ins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5340CC" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRPr="009C1954" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5665"/>
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="1582"/>
+        <w:gridCol w:w="7773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B3697" w:rsidRPr="001C3367" w14:paraId="01B06359" w14:textId="77777777" w:rsidTr="00A842A2">
-[...2 lines deleted...]
-            <w:tcW w:w="9350" w:type="dxa"/>
+      <w:tr w:rsidR="00326053" w:rsidRPr="009C1954" w14:paraId="1B8B30A6" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01B06357" w14:textId="77777777" w:rsidR="001B3697" w:rsidRPr="001C3367" w:rsidRDefault="00C34F96" w:rsidP="001C3367">
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5033DABB" w14:textId="77777777" w:rsidR="00326053" w:rsidRDefault="00A31E39" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00326053" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>o be completed by the supervisor even if the S/M is not compliant with the process. This fulfills the supervisor’s obligations under the PMD policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040DABF9" w14:textId="78022B45" w:rsidR="00116329" w:rsidRPr="009C1954" w:rsidRDefault="00116329" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3697" w:rsidRPr="001C3367" w14:paraId="01B0635C" w14:textId="77777777" w:rsidTr="00C34F96">
-[...46 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="395EA44C" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D604D4" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C748073" w14:textId="77777777" w:rsidR="00325D40" w:rsidRPr="00603CF7" w:rsidRDefault="00325D40" w:rsidP="00325D40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3E841F85" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB9F75F" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1253F159" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3697" w:rsidRPr="001C3367" w14:paraId="01B0635F" w14:textId="77777777" w:rsidTr="00C34F96">
-[...38 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00325D40" w:rsidRPr="009C1954" w14:paraId="076533B8" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C70A401" w14:textId="77777777" w:rsidR="00325D40" w:rsidRDefault="00325D40" w:rsidP="00325D40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...43 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="231EDDBE" w14:textId="77777777" w:rsidR="00325D40" w:rsidRPr="00603CF7" w:rsidRDefault="00325D40" w:rsidP="00325D40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="314971C7" w14:textId="77777777" w:rsidR="00325D40" w:rsidRPr="009C1954" w:rsidRDefault="00325D40" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="699EAD24" w14:textId="77777777" w:rsidR="00325D40" w:rsidRPr="009C1954" w:rsidRDefault="00325D40" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B06363" w14:textId="46CF6757" w:rsidR="00C3621F" w:rsidRDefault="000A0831" w:rsidP="001C3367">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">* The staff member understands that failure to successfully complete the agreed upon PIP may lead to non-renewal or termination of appointment for unsatisfactory </w:t>
+    <w:p w14:paraId="1B5D88DA" w14:textId="38358467" w:rsidR="00325D40" w:rsidRDefault="00D41748" w:rsidP="00D41748">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Add additional rows as needed.</w:t>
       </w:r>
-      <w:r w:rsidR="001A70F1">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00325D40">
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B06364" w14:textId="77777777" w:rsidR="001C3367" w:rsidRDefault="001C3367" w:rsidP="001C3367">
+    <w:p w14:paraId="3B2526DC" w14:textId="77777777" w:rsidR="00325D40" w:rsidRDefault="00325D40"/>
+    <w:p w14:paraId="7F024E07" w14:textId="77777777" w:rsidR="00325D40" w:rsidRDefault="00325D40"/>
+    <w:p w14:paraId="428A6ECC" w14:textId="77777777" w:rsidR="00325D40" w:rsidRDefault="00325D40"/>
+    <w:p w14:paraId="7AEE4EA8" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5. PIP Implementation Final Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (to be completed by the supervisor)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01B06365" w14:textId="77777777" w:rsidR="001C3367" w:rsidRPr="001C3367" w:rsidRDefault="001C3367" w:rsidP="001C3367">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="234C6F61" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3505"/>
-        <w:gridCol w:w="5845"/>
+        <w:gridCol w:w="9355"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B0363E" w:rsidRPr="001C3367" w14:paraId="01B06368" w14:textId="77777777" w:rsidTr="00A842A2">
-[...83 lines deleted...]
-      <w:tr w:rsidR="00C34F96" w:rsidRPr="001C3367" w14:paraId="01B0636D" w14:textId="77777777" w:rsidTr="00C34F96">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="3A3479D2" w14:textId="77777777" w:rsidTr="001D0E96">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3505" w:type="dxa"/>
-[...70 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4659A8E4" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-203093236"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Improvement in performance is achieved</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in line with the established expectations and within the established timeline set in the PIP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B105B2" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34F96" w:rsidRPr="001C3367" w14:paraId="01B06372" w14:textId="77777777" w:rsidTr="00C34F96">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="78563DF2" w14:textId="77777777" w:rsidTr="001D0E96">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3505" w:type="dxa"/>
-[...70 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A324662" w14:textId="242EA215" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1680003310"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Improvement in performance is not achieved</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in line with the established expectations and within the established timeline set in the PIP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C2CFF4" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DB09FE0" w14:textId="3E1E46F1" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="007F138A" w:rsidP="009C1954">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-666670"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Second PIP will be required </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1954" w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF24537" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34F96" w:rsidRPr="001C3367" w14:paraId="01B06377" w14:textId="77777777" w:rsidTr="00C34F96">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="75DC48EC" w14:textId="77777777" w:rsidTr="001D0E96">
         <w:trPr>
-          <w:trHeight w:val="296"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3505" w:type="dxa"/>
-[...70 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F936D7E" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Provide a summary of the PIP's final outcome.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="49DEB718" w14:textId="77777777" w:rsidTr="001D0E96">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE670E2" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09855E5A" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BEA2417" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1077715B" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51447238" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="1DFA94DF" w14:textId="77777777" w:rsidTr="001D0E96">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B20AD61" w14:textId="2B6D1F57" w:rsidR="009C1954" w:rsidRPr="00A31E39" w:rsidRDefault="009C1954" w:rsidP="00A31E39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00A31E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Supervisee Comments (Optional)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="569E9D04" w14:textId="77777777" w:rsidR="00A31E39" w:rsidRPr="009C1954" w:rsidRDefault="00A31E39" w:rsidP="00A31E39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="41B66D2E" w14:textId="77777777" w:rsidTr="001D0E96">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312DFEE3" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01936E95" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10060CE5" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53295A99" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="748587C4" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B06378" w14:textId="77777777" w:rsidR="00C3621F" w:rsidRDefault="00C3621F" w:rsidP="001C3367">
+    <w:p w14:paraId="65D4D5AA" w14:textId="77777777" w:rsidR="00603CF7" w:rsidRPr="009C1954" w:rsidRDefault="00603CF7" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9265" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="5498"/>
+        <w:gridCol w:w="3767"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C34F96" w:rsidRPr="001C3367" w14:paraId="01B0637C" w14:textId="77777777" w:rsidTr="00A842A2">
-[...4 lines deleted...]
-          <w:p w14:paraId="01B0637A" w14:textId="77777777" w:rsidR="00C34F96" w:rsidRPr="001C3367" w:rsidRDefault="00C34F96" w:rsidP="001C3367">
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="2D661C02" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76622E7B" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="01B0637B" w14:textId="77777777" w:rsidR="00C34F96" w:rsidRPr="001C3367" w:rsidRDefault="00C34F96" w:rsidP="001C3367">
+              </w:rPr>
+              <w:t>Signatures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F9E2723" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61502655" w14:textId="46ECE53F" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The staff member’s failure to sign the outcome of the PIP, after being given an opportunity to do so, does not prevent the PIP from being finalized. </w:t>
+            </w:r>
+            <w:r w:rsidR="0010477A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If the supervisor who initiated the PIP is no longer supervising the staff member, it is appropriate for the supervisor’s supervisor to sign this outcome.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADB62B2" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34F96" w:rsidRPr="001C3367" w14:paraId="01B0637E" w14:textId="77777777" w:rsidTr="00A842A2">
-[...96 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="22B644E0" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="414D4E4B" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Staff member:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC17DB8" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1300D9F5" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00531DC6" w:rsidRPr="001C3367" w14:paraId="6EED8441" w14:textId="77777777" w:rsidTr="00A842A2">
-[...319 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="009C1954" w:rsidRPr="009C1954" w14:paraId="140FDF24" w14:textId="77777777" w:rsidTr="009929F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730CD2C0" w14:textId="77777777" w:rsidR="00A471E3" w:rsidRDefault="009C1954" w:rsidP="00A471E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Supervisor: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(Recommended to discuss the final review with your own supervisor. Please share a signed copy with your HR Focal Point.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5CFB93" w14:textId="0092D223" w:rsidR="00A471E3" w:rsidRPr="009C1954" w:rsidRDefault="00A471E3" w:rsidP="00A471E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692C1F99" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1954">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC531AF" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B06387" w14:textId="77777777" w:rsidR="00C34F96" w:rsidRDefault="00C34F96" w:rsidP="001C3367">
-[...179 lines deleted...]
-    <w:sectPr w:rsidR="00C34F96" w:rsidRPr="00C3621F">
+    <w:p w14:paraId="020ACDA9" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="00325D40"/>
+    <w:sectPr w:rsidR="009C1954" w:rsidSect="00D41748">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1080" w:right="1440" w:bottom="1560" w:left="1440" w:header="270" w:footer="907" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11847137" w14:textId="77777777" w:rsidR="003B70E8" w:rsidRDefault="003B70E8" w:rsidP="000A0831">
+    <w:p w14:paraId="4DD3BEDA" w14:textId="77777777" w:rsidR="007F138A" w:rsidRDefault="007F138A" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="669BACA5" w14:textId="77777777" w:rsidR="003B70E8" w:rsidRDefault="003B70E8" w:rsidP="000A0831">
+    <w:p w14:paraId="6CDBA9F0" w14:textId="77777777" w:rsidR="007F138A" w:rsidRDefault="007F138A" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  <w:font w:name="Segoe UI">
+  <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:id w:val="807975039"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="21934981" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="00D41748" w:rsidRDefault="009C1954" w:rsidP="00AA5E0D">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="both"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00D41748">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last updated: June 2026                                                                                                                                         </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D41748">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00D41748">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00D41748">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00D41748">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D41748">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00D41748">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">     </w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-826591855"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="32269A08" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0DEFF0AA" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="003B3138">
+      <w:t>Last updated: June 2025</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                                                                                                                                              </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A671A79" w14:textId="77777777" w:rsidR="003B70E8" w:rsidRDefault="003B70E8" w:rsidP="000A0831">
+    <w:p w14:paraId="4FCFF3D7" w14:textId="77777777" w:rsidR="007F138A" w:rsidRDefault="007F138A" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B335B0B" w14:textId="77777777" w:rsidR="003B70E8" w:rsidRDefault="003B70E8" w:rsidP="000A0831">
+    <w:p w14:paraId="275BBDC1" w14:textId="77777777" w:rsidR="007F138A" w:rsidRDefault="007F138A" w:rsidP="009C1954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="66D2B12D" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="003054D1" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31E39">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A31E39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The creation of a PIP should be initiated by the supervisors and finalized within ten working days from the supervisor’s notification of the need to create a PIP.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3BE3E8EF" w14:textId="0F942E16" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31E39">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A31E39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the PIP is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">initiated mid-cycle or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>as a result of a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Partially meets performance expectations'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rating, the supervisee can have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>maximum of two consecutive PIP(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0188">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93597">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the PIP is initiated as a result of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>'Does not meet performance expectations'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rating, the supervisee can have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>maximum of one PIP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a duration of between 3 and 6 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316BEDA5" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="00E7537D" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="14889E19" w14:textId="346E2F21" w:rsidR="009C1954" w:rsidRPr="009C1954" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31E39">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A31E39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>PIPs are generally of 3 months each and can be up to 6 months (time remaining in the contract is to be taken into account in determining the duration of the PIP).  Ideally, PIPs should be the same length, but it is most important that the PIPs are of sufficient length to show that the PIPs were genuine opportunities to improve. A too-short second PIP might be seen as insufficient as a second opportunity to improve and therefore not in compliance with the PMD policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5825DFAD" w14:textId="77777777" w:rsidR="009C1954" w:rsidRPr="00C175EB" w:rsidRDefault="009C1954" w:rsidP="009C1954">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1954">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="01B0639D" w14:textId="06310885" w:rsidR="000A0831" w:rsidRDefault="00531DC6" w:rsidP="0007097F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4002CB56" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="008961B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:ind w:left="8640"/>
     </w:pPr>
     <w:r>
-      <w:t>Final, 1 March 2020</w:t>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B48F1A9" wp14:editId="06723442">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5541010</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>207010</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="545465" cy="1128395"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1293080780" name="Picture 2" descr="signature_166259432"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Picture 2" descr="signature_166259432"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="545465" cy="1128395"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C303DD5" w14:textId="77777777" w:rsidR="009C1954" w:rsidRDefault="009C1954" w:rsidP="008961B7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="8640"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1023DBAB" wp14:editId="4AAEE226">
+          <wp:extent cx="545465" cy="1128395"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:docPr id="1873038722" name="Picture 2" descr="signature_166259432"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="Picture 2" descr="signature_166259432"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="545465" cy="1128395"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01041AFE"/>
+    <w:nsid w:val="22794418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9CC01D6"/>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="91000EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="DAF0D17E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="413" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1133" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1853" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2573" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3293" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4013" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="893589779">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C3621F"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00F24A09"/>
+    <w:rsidRoot w:val="009C1954"/>
+    <w:rsid w:val="00050686"/>
+    <w:rsid w:val="00052FBF"/>
+    <w:rsid w:val="000E2100"/>
+    <w:rsid w:val="0010477A"/>
+    <w:rsid w:val="00116329"/>
+    <w:rsid w:val="001D0E96"/>
+    <w:rsid w:val="00236797"/>
+    <w:rsid w:val="00291A36"/>
+    <w:rsid w:val="002F34DE"/>
+    <w:rsid w:val="00325D40"/>
+    <w:rsid w:val="00326053"/>
+    <w:rsid w:val="00510866"/>
+    <w:rsid w:val="00515C12"/>
+    <w:rsid w:val="005A0D0E"/>
+    <w:rsid w:val="005D0999"/>
+    <w:rsid w:val="005D128E"/>
+    <w:rsid w:val="005E55F2"/>
+    <w:rsid w:val="00603CF7"/>
+    <w:rsid w:val="00623E31"/>
+    <w:rsid w:val="00631EF5"/>
+    <w:rsid w:val="006422B0"/>
+    <w:rsid w:val="00644A43"/>
+    <w:rsid w:val="00654D56"/>
+    <w:rsid w:val="00682F68"/>
+    <w:rsid w:val="00687F0A"/>
+    <w:rsid w:val="006B135D"/>
+    <w:rsid w:val="00784825"/>
+    <w:rsid w:val="007F138A"/>
+    <w:rsid w:val="007F4188"/>
+    <w:rsid w:val="008961B7"/>
+    <w:rsid w:val="008E0188"/>
+    <w:rsid w:val="009929F4"/>
+    <w:rsid w:val="009C0FAF"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rsid w:val="00A158FF"/>
+    <w:rsid w:val="00A23A0C"/>
+    <w:rsid w:val="00A31E39"/>
+    <w:rsid w:val="00A471E3"/>
+    <w:rsid w:val="00A85071"/>
+    <w:rsid w:val="00AA5E0D"/>
+    <w:rsid w:val="00B54B36"/>
+    <w:rsid w:val="00B70B74"/>
+    <w:rsid w:val="00BB5DA8"/>
+    <w:rsid w:val="00C93597"/>
+    <w:rsid w:val="00D41748"/>
+    <w:rsid w:val="00DA5723"/>
+    <w:rsid w:val="00DE671A"/>
+    <w:rsid w:val="00E56985"/>
+    <w:rsid w:val="00EC3D1E"/>
+    <w:rsid w:val="00F14250"/>
+    <w:rsid w:val="00F1583E"/>
+    <w:rsid w:val="00F96C13"/>
+    <w:rsid w:val="00FC46A4"/>
+    <w:rsid w:val="00FE1AA0"/>
+    <w:rsid w:val="00FE3032"/>
+    <w:rsid w:val="00FF24FA"/>
+    <w:rsid w:val="62DAB847"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="01B0630B"/>
+  <w14:docId w14:val="19CE8F2E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B81392B8-92D8-4280-A96F-68623998CC6D}"/>
+  <w15:docId w15:val="{E7C64BF0-14F3-4E34-A945-7949D8919B7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4081,246 +4938,806 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C1954"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C1954"/>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00C3621F"/>
+    <w:rsid w:val="009C1954"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...26 lines deleted...]
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...28 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00531DC6"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C1954"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C1954"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00531DC6"/>
+    <w:rsid w:val="009C1954"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C1954"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006422B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2341" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4328,51 +5745,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4439,65 +5856,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4518,399 +5935,265 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...53 lines deleted...]
-    <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100370A46997637594ABECB9751C4CE75D6" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf8ae0cd0180caa80257f87a7567aef6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="49e500f3-2407-4d24-9988-936ec6144c2a" xmlns:ns3="b1b3de8f-213a-4c21-ad39-4b5d786f3107" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0e60c6feb2c1fcada91cc09d05490a5" ns2:_="" ns3:_="">
+    <xsd:import namespace="49e500f3-2407-4d24-9988-936ec6144c2a"/>
+    <xsd:import namespace="b1b3de8f-213a-4c21-ad39-4b5d786f3107"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
-[...26 lines deleted...]
-                <xsd:element ref="ns3:POPPIsArchived" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:TranslatedLang" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="49e500f3-2407-4d24-9988-936ec6144c2a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_Exempt" ma:index="30" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TranslatedLang" ma:index="26" nillable="true" ma:displayName="Translated Language" ma:internalName="TranslatedLang">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8264c5cc-ec60-4b56-8111-ce635d3d139a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b1b3de8f-213a-4c21-ad39-4b5d786f3107" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="UNDP_POPP_TITLE_EN" ma:index="1" nillable="true" ma:displayName="Title_EN" ma:indexed="true" ma:internalName="UNDP_POPP_TITLE_EN">
-[...6 lines deleted...]
-    <xsd:element name="UNDP_POPP_FOCALPOINT" ma:index="3" nillable="true" ma:displayName="Focal Point" ma:SharePointGroup="0" ma:internalName="UNDP_POPP_FOCALPOINT" ma:showField="ImnName">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_DOCUMENT_TYPE" ma:index="5" ma:displayName="Document TYPE" ma:default="Template" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_TYPE" ma:readOnly="false">
-[...29 lines deleted...]
-    <xsd:element name="UNDP_POPP_VERSION_COMMENTS" ma:index="9" nillable="true" ma:displayName="Version Comments" ma:internalName="UNDP_POPP_VERSION_COMMENTS">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FILEVERSION" ma:index="10" nillable="true" ma:displayName="FileVersionID" ma:decimals="0" ma:internalName="UNDP_POPP_FILEVERSION">
-[...21 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4fb7be32-2cae-415d-9155-05f4c9a5242d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b1b3de8f-213a-4c21-ad39-4b5d786f3107">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...100 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4955,212 +6238,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:Policy>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="49e500f3-2407-4d24-9988-936ec6144c2a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TranslatedLang xmlns="49e500f3-2407-4d24-9988-936ec6144c2a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b1b3de8f-213a-4c21-ad39-4b5d786f3107" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{971DFF5C-7428-41F1-99C2-55512DB12A6E}"/>
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B5414C-08E4-4BDB-81E8-775E16DAAED4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409371D4-6746-4654-9024-C60C861D0DC0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="49e500f3-2407-4d24-9988-936ec6144c2a"/>
+    <ds:schemaRef ds:uri="b1b3de8f-213a-4c21-ad39-4b5d786f3107"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="bf4c0e24-4363-4a2c-98c4-ba38f29833df"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0B9AFA-E033-48FA-BF24-5CBAD97A959C}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71E949C-9DF4-4ACF-8C2D-91CF95869D05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0144B3A-9742-4C0B-8ED6-6E51A01ACAEF}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF17768-CE71-45A8-8960-C65BAD4CB133}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="49e500f3-2407-4d24-9988-936ec6144c2a"/>
+    <ds:schemaRef ds:uri="b1b3de8f-213a-4c21-ad39-4b5d786f3107"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2189</Characters>
+  <Pages>5</Pages>
+  <Words>815</Words>
+  <Characters>4288</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>285</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2567</CharactersWithSpaces>
+  <CharactersWithSpaces>5011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Irina Stavenscaia</dc:creator>
+  <dc:creator>John Oni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
+    <vt:lpwstr>0x010100370A46997637594ABECB9751C4CE75D6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="POPPBusinessProcess">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>