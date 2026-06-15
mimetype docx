--- v0 (2025-10-10)
+++ v1 (2026-06-15)
@@ -1,2927 +1,3609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4776"/>
         <w:gridCol w:w="5929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w:rsidTr="0061165E">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="7B0EB8D0" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRPr="00F53710" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F989165" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I.  Position Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w:rsidTr="0061165E">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="01A7A080" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4776" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E36246" w:rsidRDefault="006C56A7" w:rsidP="00F53710">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E36246">
+          <w:p w14:paraId="7ED4FDB1" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Job Title: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C157280" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800" w:hanging="1800"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Position Number:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD6746F" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800" w:hanging="1800"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Department:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>UNDP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573DC1A8" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1800" w:hanging="1800"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reports to:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="120"/>
+          <w:p w14:paraId="773B2345" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1800" w:hanging="1800"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidR="00E36246">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Direct Reports:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">on Status: </w:t>
+          <w:p w14:paraId="32C4F4B8" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Position Status: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
                 <w:alias w:val="Position Status"/>
                 <w:tag w:val="Position Status"/>
                 <w:id w:val="-1888947581"/>
                 <w:placeholder>
-                  <w:docPart w:val="F478F696CB8947A1B0EF0222C0C6D277"/>
+                  <w:docPart w:val="1F683888E4CD4D64AE3C2A641337F599"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item"/>
                   <w:listItem w:displayText="Rotational" w:value="Rotational"/>
                   <w:listItem w:displayText="Non-Rotational" w:value="Non-Rotational"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006F5B7C" w:rsidRPr="004938D4">
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:color w:val="808080"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00117950" w:rsidRDefault="00117950" w:rsidP="00F53710">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Yes</w:t>
+          <w:p w14:paraId="48ED0AFD" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Job Family: Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="48CB6513" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade Level: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
                 <w:alias w:val="Grade Level"/>
                 <w:tag w:val="Grade Level"/>
                 <w:id w:val="-150301157"/>
                 <w:placeholder>
-                  <w:docPart w:val="9AB8656F90794CA09569BFB819EE0F42"/>
+                  <w:docPart w:val="657C57A4114845D39CC52C7D870A5BA1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item"/>
                   <w:listItem w:displayText="G1" w:value="G1"/>
                   <w:listItem w:displayText="G2" w:value="G2"/>
                   <w:listItem w:displayText="G3" w:value="G3"/>
                   <w:listItem w:displayText="G4" w:value="G4"/>
                   <w:listItem w:displayText="G5" w:value="G5"/>
                   <w:listItem w:displayText="G6" w:value="G6"/>
                   <w:listItem w:displayText="G7" w:value="G7"/>
                   <w:listItem w:displayText="NOA" w:value="NOA"/>
                   <w:listItem w:displayText="NOB" w:value="NOB"/>
                   <w:listItem w:displayText="NOC" w:value="NOC"/>
                   <w:listItem w:displayText="NOD" w:value="NOD"/>
                   <w:listItem w:displayText="NOE" w:value="NOE"/>
                   <w:listItem w:displayText="P1" w:value="P1"/>
                   <w:listItem w:displayText="P2" w:value="P2"/>
                   <w:listItem w:displayText="P3" w:value="P3"/>
                   <w:listItem w:displayText="P4" w:value="P4"/>
                   <w:listItem w:displayText="P5" w:value="P5"/>
                   <w:listItem w:displayText="P6" w:value="P6"/>
                   <w:listItem w:displayText="P7" w:value="P7"/>
                   <w:listItem w:displayText="D1" w:value="D1"/>
                   <w:listItem w:displayText="D2" w:value="D2"/>
                   <w:listItem w:displayText="ASG" w:value="ASG"/>
                   <w:listItem w:displayText="Associate Adminstrator" w:value="Associate Adminstrator"/>
                   <w:listItem w:displayText="Administrator" w:value="Administrator"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0011678E" w:rsidRPr="004938D4">
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:color w:val="808080"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="00E12AF8" w:rsidP="00F53710">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="120"/>
+          <w:p w14:paraId="3DF16996" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2052" w:hanging="2052"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:spacing w:before="60" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duty Station: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716C779B" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2059" w:hanging="2059"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Family Duty Station as of Date of Issuance: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C56A7" w:rsidRDefault="006C56A7" w:rsidP="000800C3">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="120"/>
+          <w:p w14:paraId="69356686" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2052" w:hanging="2052"/>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:spacing w:before="60" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date of Issuance:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AB0E34" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2052" w:hanging="2052"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Closing Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000800C3" w:rsidRPr="00370032" w:rsidRDefault="004E7A44" w:rsidP="00EE04BE">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D4CAD77" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duration and Type of Assignment: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
                 <w:id w:val="2082871228"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_1081868575"/>
+                  <w:docPart w:val="01732BFF71F2440E89AECF81C767733E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Less than a year; Temporary Appointment" w:value="Less than a year; Temporary Appointment"/>
                   <w:listItem w:displayText="More than a year; Fixed Term Appointment" w:value="More than a year; Fixed Term Appointment"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="004D3D3F" w:rsidRPr="00E53410">
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:color w:val="808080"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="16C50221" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10682"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w:rsidTr="00025CCC">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="610B8B72" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRPr="00F53710" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1EEF653D" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Job Purpose and Organizational Context</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>II. Job Purpose and Organizational Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="53B0AEB7" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EE502F" w:rsidRDefault="00EE502F" w:rsidP="0011678E"/>
+          <w:p w14:paraId="12F1720A" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D"/>
+    <w:p w14:paraId="3C2B8E74" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10682"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB17C3" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="487FCCCC" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB17C3" w:rsidRPr="00F53710" w:rsidRDefault="00AB17C3" w:rsidP="00F53710">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E04C829" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:t>Responsibilities</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>III. Duties and Responsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751811" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="662842CF" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00751811" w:rsidRDefault="00F53710" w:rsidP="00F53710">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="69E08A58" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> how to do the job. </w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In this section list the primary responsibilities of the position (Typically five).  As needed add additional context below the responsibilities.  Tip: Focus on what the job </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>entails</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not how to do the job. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB17C3" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="7B50FCE4" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0011678E" w:rsidRPr="0011678E" w:rsidRDefault="001A27FD" w:rsidP="0011678E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3197EE2B" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Knowledge management</w:t>
             </w:r>
-            <w:r w:rsidRPr="0011678E">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w:rsidR="002E5224" w:rsidRPr="00657C66" w:rsidRDefault="002E5224" w:rsidP="00EE0E7B">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (for example…)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C98C1D6" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB17C3" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="0F9CB96F" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D661A5" w:rsidRDefault="00885E4F" w:rsidP="00D661A5">
+          <w:p w14:paraId="6D02A1F9" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
-            <w:r w:rsidR="00D661A5" w:rsidRPr="00D661A5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...59 lines deleted...]
-          <w:p w:rsidR="00D661A5" w:rsidRPr="0011678E" w:rsidRDefault="00D661A5" w:rsidP="0011678E">
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UN coordination (for example…)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="190CC412" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19CAAEB3" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB17C3" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="4F07D5A4" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB17C3" w:rsidRDefault="00885E4F" w:rsidP="00476F4C">
+          <w:p w14:paraId="0A8297D7" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
-            <w:r w:rsidR="00D661A5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D661A5" w:rsidRPr="00476F4C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:t>for example…)</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Other tasks that may be required (for example…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00904691" w:rsidRPr="00F53710" w:rsidRDefault="00904691">
+    <w:p w14:paraId="7A9BD9CE" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2407"/>
         <w:gridCol w:w="8393"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005146FE" w:rsidRPr="00F53710" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="463AFC3F" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005146FE" w:rsidRPr="00F53710" w:rsidRDefault="005146FE" w:rsidP="00F53710">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="47FF9CE3" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IV. Competencies and Selection Criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005146FE" w:rsidRPr="00F53710" w:rsidRDefault="005146FE" w:rsidP="00F53710">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="34327D6B" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8393" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005146FE" w:rsidRPr="00F53710" w:rsidRDefault="005146FE" w:rsidP="00F53710">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="10023A41" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Description of Competency at Level Required</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00964A6F" w:rsidRPr="00F53710" w:rsidRDefault="00964A6F" w:rsidP="00F53710">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="408194EC" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(For more comprehensive descriptions please see the competency inventory)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB732F" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="713B691A" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0061165E" w:rsidRDefault="00F53710" w:rsidP="0061165E">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5FEBE6E9" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In this section list </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
-            <w:r w:rsidR="00BB732F">
-[...27 lines deleted...]
-              <w:r w:rsidR="0061165E" w:rsidRPr="00C306E0">
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> core competencies as well as the most relevant technical/functional competencies the role will require along with the appropriate level.  A Detailed list of competencies can be accessed through the following link: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7806534E" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00561EC6">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>https://intranet.undp.org/unit/ohr/competency-framework/SitePages/Home.aspx</w:t>
+                <w:t>https://undp.sharepoint.com/teams/OHR-Portal/SitePages/Competency/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B6CF4C" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005146FE" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="4BC291FA" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005146FE" w:rsidRPr="00F67584" w:rsidRDefault="005146FE" w:rsidP="00F53710">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0F3C0A20" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Core</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8393" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005146FE" w:rsidRDefault="005146FE" w:rsidP="00224A27"/>
+          <w:p w14:paraId="0D5D34E3" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005146FE" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="6403C860" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005146FE" w:rsidRDefault="005146FE" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0266EF6D" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Innovation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41FBE6A3" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ability to make new and useful ideas work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-1669867815"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_1082065159"/>
+              <w:docPart w:val="499F0D33555E4946B380748495B72F9C"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Assesses work with critical eye" w:value="Level 1: Assesses work with critical eye"/>
               <w:listItem w:displayText="Level 2: Analyzes complex technical materials (including data) and makes concise, relevant recommendations" w:value="Level 2: Analyzes complex technical materials (including data) and makes concise, relevant recommendations"/>
               <w:listItem w:displayText="Level 3: Adapts deliverables to meet client needs" w:value="Level 3: Adapts deliverables to meet client needs"/>
               <w:listItem w:displayText="Level 4: Adept with complex concepts and challenges convention purposefully" w:value="Level 4: Adept with complex concepts and challenges convention purposefully"/>
               <w:listItem w:displayText="Level 5: Creates new and relevant ideas and leads others to implement them" w:value="Level 5: Creates new and relevant ideas and leads others to implement them"/>
               <w:listItem w:displayText="Level 6: Exercises stakeholder-centered design approaches for office / programme / division" w:value="Level 6: Exercises stakeholder-centered design approaches for office / programme / division"/>
               <w:listItem w:displayText="Level 7: Promotes stakeholder-centered design and appropriate risk-taking approaches for office / programme / division" w:value="Level 7: Promotes stakeholder-centered design and appropriate risk-taking approaches for office / programme / division"/>
               <w:listItem w:displayText="Level 8: Champions organizational agility, stakeholder-focused service approaches, and organizational learning throughout UNDP’s institutional engagement" w:value="Level 8: Champions organizational agility, stakeholder-focused service approaches, and organizational learning throughout UNDP’s institutional engagement"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="005146FE" w:rsidRPr="007C7A88" w:rsidRDefault="009B5587" w:rsidP="00224A27">
+              <w:p w14:paraId="77CBE457" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="7AB670BA" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="002B04F0" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Leadership</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0D691A8C" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ability to persuade others to follow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-344633226"/>
             <w:placeholder>
-              <w:docPart w:val="5FEB667D70644C8783279B835B1CBFB4"/>
+              <w:docPart w:val="1EBBE4914E6F40F5BF505948318C0171"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Takes responsibility for and ensures high quality of own work" w:value="Level 1: Takes responsibility for and ensures high quality of own work"/>
               <w:listItem w:displayText="Level 2: Proactively identifies new opportunities and challenges" w:value="Level 2: Proactively identifies new opportunities and challenges"/>
               <w:listItem w:displayText="Level 3: Proactively seeks and recognizes contributions of others" w:value="Level 3: Proactively seeks and recognizes contributions of others"/>
               <w:listItem w:displayText="Level 4: Generates commitment, excitement and excellence in others" w:value="Level 4: Generates commitment, excitement and excellence in others"/>
               <w:listItem w:displayText="Level 5: Plans and acts transparently, actively works to remove barriers" w:value="Level 5: Plans and acts transparently, actively works to remove barriers"/>
               <w:listItem w:displayText="Level 6: Ensures teams are resourced for success  and empowered to deliver" w:value="Level 6: Ensures teams are resourced for success  and empowered to deliver"/>
               <w:listItem w:displayText="Level 7: Positions the organization as a center of expertise and influence Inspires others to reach new heights " w:value="Level 7: Positions the organization as a center of expertise and influence Inspires others to reach new heights "/>
               <w:listItem w:displayText="Level 8: Typifies the values and integrity of UNDP " w:value="Level 8: Typifies the values and integrity of UNDP "/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00851BFC" w:rsidP="00C6488C">
+              <w:p w14:paraId="142C188C" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="19AF33B9" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="440F98F8" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>People Management</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="256C48D3" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ability to improve performance and satisfaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="1995912775"/>
             <w:placeholder>
-              <w:docPart w:val="F601001A33594E708B37F621633D2B50"/>
+              <w:docPart w:val="B12474D22E014D86AFAE3A8168DE5D8B"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Understands personal and team roles, responsibilities and objectives" w:value="Level 1: Understands personal and team roles, responsibilities and objectives"/>
               <w:listItem w:displayText="Level 2: Takes ownership of responsibilities" w:value="Level 2: Takes ownership of responsibilities"/>
               <w:listItem w:displayText="Level 3: Appropriately involves team in different stages of work and decision-making" w:value="Level 3: Appropriately involves team in different stages of work and decision-making"/>
               <w:listItem w:displayText="Level 4: Models independent thinking and action " w:value="Level 4: Models independent thinking and action "/>
               <w:listItem w:displayText="Level 5: Models high professional standards and motivates excellence in others" w:value="Level 5: Models high professional standards and motivates excellence in others"/>
               <w:listItem w:displayText="Level 6: Guides substantive specialists / teams and expands credibility and innovation capacity" w:value="Level 6: Guides substantive specialists / teams and expands credibility and innovation capacity"/>
               <w:listItem w:displayText="Level 7: Empowers team managers to act independently and takes people management decisions" w:value="Level 7: Empowers team managers to act independently and takes people management decisions"/>
               <w:listItem w:displayText="Level 8: Creates atmosphere of trust to build acceptance and seek diverse views, cultures and individual needs across the organization" w:value="Level 8: Creates atmosphere of trust to build acceptance and seek diverse views, cultures and individual needs across the organization"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00A83867" w:rsidP="00C6488C">
+              <w:p w14:paraId="46327B41" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="0D360D07" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="71600224" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Communication</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="00460FAC" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0B3F194A" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ability to listen, adapt, persuade and transform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-2051137580"/>
             <w:placeholder>
-              <w:docPart w:val="EB721057DF6D46F69F96C1D03A1EB2AF"/>
+              <w:docPart w:val="8ADAC2E1DBCD400B8FF31FBAEEB3F15A"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Reliably and consistently listens and interprets information and instruction correctly" w:value="Level 1: Reliably and consistently listens and interprets information and instruction correctly"/>
               <w:listItem w:displayText="Level 2: Understands, explains and shares information on assigned tasks with accuracy and clarity" w:value="Level 2: Understands, explains and shares information on assigned tasks with accuracy and clarity"/>
               <w:listItem w:displayText="Level 3: Expresses information and views with adaptive reasoning and appreciation for complexity and variation " w:value="Level 3: Expresses information and views with adaptive reasoning and appreciation for complexity and variation "/>
               <w:listItem w:displayText="Level 4: Synthesizes information to communicate independent analysis" w:value="Level 4: Synthesizes information to communicate independent analysis"/>
               <w:listItem w:displayText="Level 5: Gains trust of peers, partners, clients by presenting complex concepts in practical terms to others" w:value="Level 5: Gains trust of peers, partners, clients by presenting complex concepts in practical terms to others"/>
               <w:listItem w:displayText="Level 6: Creates confidence among stakeholders by delivering authoritative positions, compelling analysis, and contextual acumen" w:value="Level 6: Creates confidence among stakeholders by delivering authoritative positions, compelling analysis, and contextual acumen"/>
               <w:listItem w:displayText="Level 7: Reconciles contrasting positions and ambiguous circumstances by communicating a clear path for resolution and progress" w:value="Level 7: Reconciles contrasting positions and ambiguous circumstances by communicating a clear path for resolution and progress"/>
               <w:listItem w:displayText="Level 8: Articulates ideas for transformational change, which are actionable" w:value="Level 8: Articulates ideas for transformational change, which are actionable"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00851BFC" w:rsidP="00C6488C">
+              <w:p w14:paraId="0EB9E941" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="00B9CCE8" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6D9E71AC" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Delivery</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="00460FAC" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="727BD329" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> while exercising good judgement</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ability to get things done while exercising good judgement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="147412566"/>
             <w:placeholder>
-              <w:docPart w:val="8F4AD5B7894447859843831F66B19AC8"/>
+              <w:docPart w:val="A396E8FD21D1405CB950D274ECCFE476"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Meets goals and timelines for team deliverables" w:value="Level 1: Meets goals and timelines for team deliverables"/>
               <w:listItem w:displayText="Level 2: Meets goals and timelines for delivery of products or services;     " w:value="Level 2: Meets goals and timelines for delivery of products or services;     "/>
               <w:listItem w:displayText="Level 3: Takes responsibility for addressing critical situations and delivering core value" w:value="Level 3: Takes responsibility for addressing critical situations and delivering core value"/>
               <w:listItem w:displayText="Level 4: Meets goals and quality criteria for delivery of products or services" w:value="Level 4: Meets goals and quality criteria for delivery of products or services"/>
               <w:listItem w:displayText="Level 5: Critically assesses value and relevance of existing policy / practice and contributes to enhanced delivery of products, services, and innovative solutions" w:value="Level 5: Critically assesses value and relevance of existing policy / practice and contributes to enhanced delivery of products, services, and innovative solutions"/>
               <w:listItem w:displayText="Level 6: Accepts accountability for the outcomes of programme delivery and facilitates improvement and innovation in the delivery of products and services" w:value="Level 6: Accepts accountability for the outcomes of programme delivery and facilitates improvement and innovation in the delivery of products and services"/>
               <w:listItem w:displayText="Level 7: Sets strategic goals and builds the means to achieve optimal service delivery and organizational excellence" w:value="Level 7: Sets strategic goals and builds the means to achieve optimal service delivery and organizational excellence"/>
               <w:listItem w:displayText="Level 8: Creates a professional performance culture to deliver outcomes across the organization and continuously improve and adapt" w:value="Level 8: Creates a professional performance culture to deliver outcomes across the organization and continuously improve and adapt"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="0099265B" w:rsidP="00C6488C">
+              <w:p w14:paraId="1360B985" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00481243" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="7C096035" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00481243" w:rsidRPr="005146FE" w:rsidRDefault="00481243" w:rsidP="00F53710">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="72F68C7C" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Technical/Functional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8393" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A2DD5" w:rsidRDefault="00651ECF" w:rsidP="00C91EEF">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="777877B1" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Detailed list of competencies can be accessed through </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="009A2DD5" w:rsidRPr="00C306E0">
+          </w:p>
+          <w:p w14:paraId="6394B669" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00561EC6">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>https://intranet.undp.org/unit/ohr/competency-framework/SitePages/Home.aspx</w:t>
+                <w:t>https://undp.sharepoint.com/teams/OHR-Portal/SitePages/Competency/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B26D6C0" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and hiring managers are encouraged to familiarize themselves </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> themselves for more information</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> more information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="254553C8" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D0F87" w:rsidRDefault="006D0F87" w:rsidP="006D0F87">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0EBCD701" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="006D0F87" w:rsidP="006D0F87">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D90FDAD" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-1217811041"/>
             <w:placeholder>
-              <w:docPart w:val="9E324EBA3CFD4C409232C1B8C885BDC1"/>
+              <w:docPart w:val="6D76BE25103B4186B772F4BA719C638E"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop)" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop)"/>
               <w:listItem w:displayText="Level 2: Execute &amp; Learn: Execute &amp; Learn: Perform defined tasks" w:value="Level 2: Execute &amp; Learn: Execute &amp; Learn: Perform defined tasks"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00405CD9" w:rsidP="00C6488C">
+              <w:p w14:paraId="3E60DE84" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="79301356" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6FABF3B9" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="007720E4" w:rsidRDefault="00B65463" w:rsidP="00224A27">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="32B1F8C5" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-1643658439"/>
             <w:placeholder>
-              <w:docPart w:val="D201A0283794433893C36D4493383B2C"/>
+              <w:docPart w:val="DF9ADD77BBB4473188082EC2D64FF398"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop"/>
               <w:listItem w:displayText="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work" w:value="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5:Originate: Catalyzes new ideas, methods, and applications"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00395101" w:rsidP="00C6488C">
+              <w:p w14:paraId="70A15B14" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="4E7F7F8B" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4462BADC" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1AA76410" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-2131923119"/>
             <w:placeholder>
-              <w:docPart w:val="1DC8332093C2459C996A62796F55F54D"/>
+              <w:docPart w:val="861BBFE999E04A7B977DFC9731EC8EBE"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop"/>
               <w:listItem w:displayText="Level 2:Execute &amp; Learn:Performs defined tasks efficiently and deepens knowledge of area of work" w:value="Level 2:Execute &amp; Learn:Performs defined tasks efficiently and deepens knowledge of area of work"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5:Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5:Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7:Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7:Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8:Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8:Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00901784" w:rsidP="00C6488C">
+              <w:p w14:paraId="22B680FF" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="6BDC370E" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0C4CC739" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7883935F" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="1474254420"/>
             <w:placeholder>
-              <w:docPart w:val="0B79074CB40D4C108BB861B452B08035"/>
+              <w:docPart w:val="BEA2BBDFBFEA4BDFBB03065E04D124FA"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop"/>
               <w:listItem w:displayText="Level 2: Technical Assistance: Performs defined tasks efficiently and deepens knowledge of area of work" w:value="Level 2: Technical Assistance: Performs defined tasks efficiently and deepens knowledge of area of work"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7:Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7:Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8:Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8:Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00775AC9" w:rsidP="00C6488C">
+              <w:p w14:paraId="6AB99028" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="5664154E" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7A38FCD5" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7748752E" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="1607311641"/>
             <w:placeholder>
-              <w:docPart w:val="F5DAAFC0820E410D8FF2B59F0BAB5917"/>
+              <w:docPart w:val="FB03AE06D8C64616AFF11C82C3DA240A"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop"/>
               <w:listItem w:displayText="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work" w:value="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00775AC9" w:rsidP="00C6488C">
+              <w:p w14:paraId="31C46504" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="7BE7DB20" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006D0F87" w:rsidRDefault="006D0F87" w:rsidP="006D0F87">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="58923CC8" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="007720E4" w:rsidRDefault="006D0F87" w:rsidP="006D0F87">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D32B0A0" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="1017737879"/>
             <w:placeholder>
-              <w:docPart w:val="7F0D1A9E454243D49DCC1D770101E3C3"/>
+              <w:docPart w:val="C04E2D5CE4C641DCB20A8426941F948F"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop"/>
               <w:listItem w:displayText="Level 2: Execute &amp; Learn:Performs defined tasks efficiently and deepens knowledge of area of work" w:value="Level 2: Execute &amp; Learn:Performs defined tasks efficiently and deepens knowledge of area of work"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00F1531A" w:rsidP="00C6488C">
+              <w:p w14:paraId="1CAEE084" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="48B12BF5" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="08CE5D27" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6FD864D3" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-574351201"/>
             <w:placeholder>
-              <w:docPart w:val="71C617FEDC834508ACDEBDA67FC9FE75"/>
+              <w:docPart w:val="EE1E316A417840BB8222E73B0232A61A"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop"/>
               <w:listItem w:displayText="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work" w:value="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower: Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8: Role Model &amp; Resolve:Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8: Role Model &amp; Resolve:Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00F1531A" w:rsidP="00C6488C">
+              <w:p w14:paraId="5BA0F3AD" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B65463" w:rsidTr="004323A1">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="39362C76" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B65463" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4FF0365C" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B65463" w:rsidRPr="005146FE" w:rsidRDefault="00B65463" w:rsidP="007720E4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4D6257E4" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Competency Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:alias w:val="Competency Level"/>
             <w:tag w:val="Level"/>
             <w:id w:val="-1182357885"/>
             <w:placeholder>
-              <w:docPart w:val="90570CDE73434B7CAF0841C50AEFE1C4"/>
+              <w:docPart w:val="3568D39439D6485A9DDF3BFDF4F4808D"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop" w:value="Level 1: Replicate Reliably: Carry out work, as directed, and demonstrate motivation to develop"/>
               <w:listItem w:displayText="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work" w:value="Level 2: Execute &amp; Learn: Performs defined tasks efficiently and deepens knowledge of area of work"/>
               <w:listItem w:displayText="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work" w:value="Level 3: Implement &amp; Manage: Exercises skills and knowledge independently, demonstrating ability to manage self and team responsibilities, in area of work"/>
               <w:listItem w:displayText="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise" w:value="Level 4: Apply &amp; Adapt: Contributes skills and knowledge with demonstrated ability to advance innovation and continuous improvement, in professional area of expertise"/>
               <w:listItem w:displayText="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise" w:value="Level 5: Originate: Catalyzes new ideas, methods, and applications to pave a path for innovation and continuous improvement in professional area of expertise"/>
               <w:listItem w:displayText="Level 6: Integrate &amp; Empower:Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise" w:value="Level 6: Integrate &amp; Empower:Leads integral work of teams utilizing expertise, vision, problem-solving capability, and collaborative energy in professional area of expertise"/>
               <w:listItem w:displayText="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession" w:value="Level 7: Navigate &amp; Guide: Charts a course for a systems approach to continuous learning, adaptation, and excellence, creating institutional imperatives to realize progress within across the relevant profession"/>
               <w:listItem w:displayText="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles" w:value="Level 8: Role Model &amp; Resolve: Creates an environment to facilitate full institutional potential and governs UNDP’s strategic and political investments in line with organizational values and principles"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8393" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00B65463" w:rsidRPr="007C7A88" w:rsidRDefault="00097D51" w:rsidP="00C6488C">
+              <w:p w14:paraId="50D291F4" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
                 <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00561EC6">
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
+                    <w14:ligatures w14:val="none"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00827325" w:rsidRDefault="00827325"/>
+    <w:p w14:paraId="6E547724" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2859"/>
         <w:gridCol w:w="7823"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F151D" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="706C81D9" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="00401B2F" w:rsidP="00F53710">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="396B9CD6" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>. Recruitment Qualifications</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>V. Recruitment Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="0E14BEB6" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0DBE664F" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Education:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E11F39" w:rsidRDefault="00476F4C" w:rsidP="00476F4C">
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5C679D92" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r w:rsidR="007271C6">
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Master's degree in social policy, public policy, politics, economics, development studies or a related area</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="66CC7FE9" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4CE50955" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Experience:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="00F53710" w:rsidP="00F53710">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="09A3EB15" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>List out:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E312E9" w:rsidRDefault="00E312E9" w:rsidP="00D26E32"/>
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="707E3900" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="355DB3EE" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t>competency section.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Please do not duplicate what has been covered in the responsibilities &amp; competency section.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F151D" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="1C277D49" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F151D" w:rsidRDefault="005F151D" w:rsidP="00F53710">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4E53EE4D" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Language Requirements:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0078496E" w:rsidRDefault="004D3D3F" w:rsidP="004D3D3F">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="04E9E5F4" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proficiency in English. Working knowledge of other UN language desirable </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C56A7" w:rsidTr="00827325">
+      <w:tr w:rsidR="00561EC6" w:rsidRPr="00561EC6" w14:paraId="51E5B17C" w14:textId="77777777" w:rsidTr="001B36F2">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C56A7" w:rsidRDefault="006C56A7" w:rsidP="00F53710">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31FE237A" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C56A7" w:rsidRDefault="00F53710" w:rsidP="00F53710">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7DA3BD82" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Describe any additional qualifications:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C5C66" w:rsidRDefault="002C5C66" w:rsidP="00EE0E7B">
+          <w:p w14:paraId="0DAA1B4B" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-            </w:pPr>
-            <w:r>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Non-Smoking environment </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C56A7" w:rsidRDefault="006C56A7"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="73D6C673" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="00561EC6" w:rsidRDefault="00561EC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6361EF78" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00561EC6">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="465" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00713E1D" w:rsidRDefault="00713E1D" w:rsidP="00412C63">
+    <w:p w14:paraId="048DA7D9" w14:textId="77777777" w:rsidR="006D3BC6" w:rsidRDefault="006D3BC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00713E1D" w:rsidRDefault="00713E1D" w:rsidP="00412C63">
+    <w:p w14:paraId="71E5F908" w14:textId="77777777" w:rsidR="006D3BC6" w:rsidRDefault="006D3BC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:id w:val="-923958002"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="009B51F5" w:rsidRPr="009B51F5" w:rsidRDefault="009B51F5">
+      <w:p w14:paraId="3FCD58EA" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRPr="009B51F5" w:rsidRDefault="00561EC6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009B51F5">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009B51F5">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="009B51F5">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004D3D3F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="009B51F5">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="009B51F5" w:rsidRDefault="009B51F5">
+  <w:p w14:paraId="43D8F102" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRDefault="00561EC6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00713E1D" w:rsidRDefault="00713E1D" w:rsidP="00412C63">
+    <w:p w14:paraId="6BC06752" w14:textId="77777777" w:rsidR="006D3BC6" w:rsidRDefault="006D3BC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00713E1D" w:rsidRDefault="00713E1D" w:rsidP="00412C63">
+    <w:p w14:paraId="2EDF1970" w14:textId="77777777" w:rsidR="006D3BC6" w:rsidRDefault="006D3BC6" w:rsidP="00561EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10621" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1534"/>
       <w:gridCol w:w="9087"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00037023" w:rsidTr="0061165E">
+    <w:tr w:rsidR="00561EC6" w14:paraId="46717E90" w14:textId="77777777" w:rsidTr="00D03F41">
       <w:trPr>
         <w:cantSplit/>
-        <w:trHeight w:val="1124"/>
+        <w:trHeight w:val="1260"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1534" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00037023" w:rsidRDefault="004D3D3F">
+        <w:p w14:paraId="118812E8" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRDefault="00561EC6">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005F6ADA">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="24"/>
+              <w:color w:val="333333"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49688E6E" wp14:editId="4B2CEF52">
-[...2 lines deleted...]
-                <wp:docPr id="3" name="Picture 1" descr="C:\Documents and Settings\sshamapande\Desktop\UNDP\one pager\LOGO TAGline.jpg"/>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="377BBF9B" wp14:editId="2BE415E1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>268605</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>80010</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="304800" cy="602377"/>
+                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1" descr="C:\Documents and Settings\sshamapande\Desktop\UNDP\one pager\LOGO TAGline.jpg"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
-                      <pic:blipFill>
-[...4 lines deleted...]
-                        </a:stretch>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect r="-18" b="14306"/>
+                        <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="423752" cy="798466"/>
+                          <a:ext cx="304800" cy="602377"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="9525">
+                        <a:ln>
                           <a:noFill/>
-                          <a:miter lim="800000"/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          </a:ext>
+                        </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+              </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9087" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w:rsidR="00037023" w:rsidRDefault="00037023">
+        <w:p w14:paraId="52D560D4" w14:textId="77777777" w:rsidR="00D03F41" w:rsidRDefault="00D03F41">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00037023" w:rsidRDefault="00037023">
+        <w:p w14:paraId="2D4C4B7F" w14:textId="3CCB0040" w:rsidR="00561EC6" w:rsidRDefault="00561EC6">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00037023" w:rsidRDefault="00037023">
+        <w:p w14:paraId="080BC42C" w14:textId="69BAC2AB" w:rsidR="00561EC6" w:rsidRPr="00D03F41" w:rsidRDefault="00561EC6">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>JOB DESCRIPTION</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00037023" w:rsidRDefault="00037023"/>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00412C63" w:rsidRDefault="00412C63">
+  <w:p w14:paraId="0B112518" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRDefault="00561EC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00412C63" w:rsidRDefault="00412C63">
+  <w:p w14:paraId="2BC8C7D6" w14:textId="77777777" w:rsidR="00561EC6" w:rsidRDefault="00561EC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...28 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F9B33D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1A09218"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -2969,314 +3651,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244A5581"/>
-[...262 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="481F13F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BD2A25A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3322,51 +3740,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B7D23FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ABEEFB0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3435,51 +3853,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA778CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19981BBA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3548,1944 +3966,149 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="1293248296">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="488133269">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="1691492682">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="4" w16cid:durableId="162087910">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B1DC0"/>
-[...360 lines deleted...]
-    <w:rsid w:val="00FF66EC"/>
+    <w:rsidRoot w:val="00561EC6"/>
+    <w:rsid w:val="003E1B16"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rsid w:val="005F564C"/>
+    <w:rsid w:val="006D3BC6"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D03F41"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{C70606E9-D3AB-4B4E-9635-FB2968331F33}"/>
+  <w14:docId w14:val="13DFFDDD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EE1864AF-0510-4523-A23F-E7ED499DA152}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-      </w:rPr>
-[...1435 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5596,51 +4219,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5813,1706 +4436,2053 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00561EC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OHR-Portal/SitePages/Competency/Home.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OHR-Portal/SitePages/Competency/Home.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1F683888E4CD4D64AE3C2A641337F599"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6E7A48D1-A51E-429A-AF8A-79712560DB47}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="1F683888E4CD4D64AE3C2A641337F599"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="657C57A4114845D39CC52C7D870A5BA1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3EF1588C-E5BF-4231-B319-25EACC12775D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="657C57A4114845D39CC52C7D870A5BA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01732BFF71F2440E89AECF81C767733E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{75167756-E01B-4077-A1F8-644340E82076}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="01732BFF71F2440E89AECF81C767733E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E53410">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="499F0D33555E4946B380748495B72F9C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{03DD8068-D08F-4BE5-B589-B072B903006F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="499F0D33555E4946B380748495B72F9C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EBBE4914E6F40F5BF505948318C0171"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C9E69E2E-E3DF-4F4F-A115-62D18B672982}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="1EBBE4914E6F40F5BF505948318C0171"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B12474D22E014D86AFAE3A8168DE5D8B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{57DD79A9-A63C-408E-9D5A-39573E2A4F62}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="B12474D22E014D86AFAE3A8168DE5D8B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8ADAC2E1DBCD400B8FF31FBAEEB3F15A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74CF75EB-581D-426B-B6A8-0081FF660C9E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="8ADAC2E1DBCD400B8FF31FBAEEB3F15A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A396E8FD21D1405CB950D274ECCFE476"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{823E2D21-DCD4-4E2B-8D94-19273962E0C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="A396E8FD21D1405CB950D274ECCFE476"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6D76BE25103B4186B772F4BA719C638E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8EFADD34-0924-4C99-803A-F148E1DFD894}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="6D76BE25103B4186B772F4BA719C638E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DF9ADD77BBB4473188082EC2D64FF398"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2FED0CD7-CA54-4926-9C03-440282D6533E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="DF9ADD77BBB4473188082EC2D64FF398"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="861BBFE999E04A7B977DFC9731EC8EBE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CA6E0DAB-026C-425D-9B21-EB1E739C1185}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="861BBFE999E04A7B977DFC9731EC8EBE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BEA2BBDFBFEA4BDFBB03065E04D124FA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BCD838AF-7D00-46A3-8C16-2EBADF2D9A62}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="BEA2BBDFBFEA4BDFBB03065E04D124FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB03AE06D8C64616AFF11C82C3DA240A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E937463B-7004-4B06-BA27-D8A371E0FBA5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="FB03AE06D8C64616AFF11C82C3DA240A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C04E2D5CE4C641DCB20A8426941F948F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9088FAB-ACFB-42B8-A3F0-0EF2EB0A8B2B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="C04E2D5CE4C641DCB20A8426941F948F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EE1E316A417840BB8222E73B0232A61A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A086A7FA-D9A8-46D4-9941-E9B507067F2E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="EE1E316A417840BB8222E73B0232A61A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3568D39439D6485A9DDF3BFDF4F4808D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{52B1E1F7-2293-48A0-B2A8-F4AA246FF943}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842EA0" w:rsidRDefault="005A5ACA" w:rsidP="005A5ACA">
+          <w:pPr>
+            <w:pStyle w:val="3568D39439D6485A9DDF3BFDF4F4808D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004938D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="005A5ACA"/>
+    <w:rsid w:val="00226108"/>
+    <w:rsid w:val="003E1B16"/>
+    <w:rsid w:val="005A5ACA"/>
+    <w:rsid w:val="00842EA0"/>
+    <w:rsid w:val="00C54D5B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00183943"/>
+    <w:rsid w:val="005A5ACA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="856E4F24A48E4A4E9D9B66584FC4CC68">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F683888E4CD4D64AE3C2A641337F599">
+    <w:name w:val="1F683888E4CD4D64AE3C2A641337F599"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="856E4F24A48E4A4E9D9B66584FC4CC681">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="657C57A4114845D39CC52C7D870A5BA1">
+    <w:name w:val="657C57A4114845D39CC52C7D870A5BA1"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B86298D73EB54459A76E45BE05E08777">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01732BFF71F2440E89AECF81C767733E">
+    <w:name w:val="01732BFF71F2440E89AECF81C767733E"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C415E13E25E1421687A1BCA2A85359F0">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="499F0D33555E4946B380748495B72F9C">
+    <w:name w:val="499F0D33555E4946B380748495B72F9C"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F44FDBD249046468A897D14F6A290A2">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EBBE4914E6F40F5BF505948318C0171">
+    <w:name w:val="1EBBE4914E6F40F5BF505948318C0171"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="252E8087A9414C6983AD4EE73272AF55">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B12474D22E014D86AFAE3A8168DE5D8B">
+    <w:name w:val="B12474D22E014D86AFAE3A8168DE5D8B"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9268E4495C54165A8FEBC6C6ED78373">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8ADAC2E1DBCD400B8FF31FBAEEB3F15A">
+    <w:name w:val="8ADAC2E1DBCD400B8FF31FBAEEB3F15A"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01E1D480DF734A02A72E323FC670A8D6">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A396E8FD21D1405CB950D274ECCFE476">
+    <w:name w:val="A396E8FD21D1405CB950D274ECCFE476"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A17B88CC9E74D64906972A64B9C1679">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D76BE25103B4186B772F4BA719C638E">
+    <w:name w:val="6D76BE25103B4186B772F4BA719C638E"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B92B333F00734458AF409514C26354AB">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF9ADD77BBB4473188082EC2D64FF398">
+    <w:name w:val="DF9ADD77BBB4473188082EC2D64FF398"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C1156AD9016420BABB5FE2BCABF0536">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="861BBFE999E04A7B977DFC9731EC8EBE">
+    <w:name w:val="861BBFE999E04A7B977DFC9731EC8EBE"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04003D672E7B49E988AA791023A81BDC">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEA2BBDFBFEA4BDFBB03065E04D124FA">
+    <w:name w:val="BEA2BBDFBFEA4BDFBB03065E04D124FA"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADE522CE6EB24E53B6D419E1ED631999">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB03AE06D8C64616AFF11C82C3DA240A">
+    <w:name w:val="FB03AE06D8C64616AFF11C82C3DA240A"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="970DA4A2D86A431281AC8F67B6B8B97D">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04E2D5CE4C641DCB20A8426941F948F">
+    <w:name w:val="C04E2D5CE4C641DCB20A8426941F948F"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="136AAF1AB3C54CF984A596194502FDDF">
-[...1 lines deleted...]
-    <w:rsid w:val="00B64214"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE1E316A417840BB8222E73B0232A61A">
+    <w:name w:val="EE1E316A417840BB8222E73B0232A61A"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58BCC8770D5E4E6BAE21A80259E67B42">
-[...649 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3568D39439D6485A9DDF3BFDF4F4808D">
+    <w:name w:val="3568D39439D6485A9DDF3BFDF4F4808D"/>
+    <w:rsid w:val="005A5ACA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...560 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AEDDC86-5DD8-4469-8CC9-399779F4A78F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>436</Words>
+  <Words>437</Words>
   <Characters>2491</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2922</CharactersWithSpaces>
+  <CharactersWithSpaces>2923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>UNDP</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>