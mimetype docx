--- v0 (2025-10-10)
+++ v1 (2026-06-13)
@@ -1,12106 +1,14894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14400" w:type="dxa"/>
-        <w:tblInd w:w="-995" w:type="dxa"/>
+        <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="11070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3375057A" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="341F63DD" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AREA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3346E276" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SNo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="416AA627" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DOCUMENT/INFORMATION REQUESTED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="4AF78844" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2B5FF4F6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1B453A77" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="49E0AA71" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="33D0FD00" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15338308" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Programme and Project management including NIM,DIM&amp;TF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="743673B7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Atlas project status  award report showing active, cancelled, suspended, operational and financial closed projects 31 Aug 2015</w:t>
+          <w:p w14:paraId="68021AF4" w14:textId="2C8CBA57" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas project </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>status award</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report showing active, cancelled, suspended, operational and financial closed projects 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="081DCA22" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7386B43A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11BCFD00" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1A429A15" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>For all operational closed projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="60140CF1" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="79E03E29" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABD937F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Final project review report 31 Aug 2015</w:t>
+          <w:p w14:paraId="45D0387E" w14:textId="2DD55766" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Final project review report 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="50D19D1B" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7C416B37" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74BB0BDF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Minutes of the meeting by the Project Board Jan to Aug 2015</w:t>
+          <w:p w14:paraId="46C3639F" w14:textId="6C86BBF1" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Minutes of the meeting by the Project Board Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2E218587" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1485068D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E591EB9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Reports of assets transferred to another projects or assets disposed or those held in custody of UNDP COs  Jan to Aug 2015</w:t>
+          <w:p w14:paraId="4BFC6E55" w14:textId="07E50F3B" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reports of assets transferred to another projects or assets disposed or those held in custody of UNDP COs  Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0005757F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="570C4CEE" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF02BD8" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Project balance reports 31 Aug 2015</w:t>
+          <w:p w14:paraId="51CEA7BA" w14:textId="7985F584" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Project balance reports 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="53151FA1" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6C794454" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="033F3764" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Evaluation reports Jan to Aug 2015</w:t>
+          <w:p w14:paraId="2B3CB5BF" w14:textId="2328B3CE" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Evaluation reports Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="16D2942E" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6C6B39A7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="688FB786" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6C807342" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>For all financial closed projects:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5F0F4AF8" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="278B5D16" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="287EED8F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Reports showing final reconciliation of expenditures incurred in the final period  31 Aug 2015</w:t>
+          <w:p w14:paraId="286C5540" w14:textId="6B869A35" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reports showing final reconciliation of expenditures incurred in the final period  31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="668DA86B" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="68BBFA50" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7EB053" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Final Combined Delivery Reports 31 Aug 2015</w:t>
+          <w:p w14:paraId="2D3F0ACA" w14:textId="25D6E22F" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Final Combined Delivery Reports 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6C768618" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6383042F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34446DD2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Project completion checklists Jan to Aug 2015</w:t>
+          <w:p w14:paraId="4035D699" w14:textId="3FAFF386" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Project completion checklists Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0A33AC16" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0330BF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DIM/DEX : (Direct Implementation Modalities/Direct Execution)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0771C3C4" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="326FE868" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="720F818D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7B5D7459" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B45688D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Reports shows all projects (active DIM/DEX) with budget and expenditure lines for the period of Jan to August 2015</w:t>
+          <w:p w14:paraId="40C8CA8E" w14:textId="5C1E3C56" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reports </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>show</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all projects (active DIM/DEX) with budget and expenditure lines for the period of Jan to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2190D75B" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="57E9E180" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="427CDF44" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4B8DFF88" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Minutes of the meeting by project appraisal committee (PAC) Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3E97B32F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4CA27475" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5A8167" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1E22F82E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signed quarterly combined deliver report (1st &amp; 2nd quarter of 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="69301CA5" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5CC1EDEF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D1DE31" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Quarter  project progress reports (1st &amp; 2nd quarter of 2015)</w:t>
+          <w:p w14:paraId="0C45B4A7" w14:textId="0EFD9539" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="00591288" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quarter project</w:t>
+            </w:r>
+            <w:r w:rsidR="008C02B8" w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> progress reports (1st &amp; 2nd quarter of 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="274FDA66" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="75C7C5B2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF8431D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4E337658" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM projects banks accounts </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="05BE40A6" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3D7A3905" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14EA56FA" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7D176658" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of Signed Project Documents (samples of projects will be provided later)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="31EA478A" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6EC2CB63" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42017FD0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4E91294D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of signed Annual Work Plans for agreed Expenditures for 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3537233D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03C74770" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NIM/NEX: (National Implementation Modalities/Direct Execution)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0C400C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6401D437" w14:textId="3152675A" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="61F6CCAC" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1F4FAC29" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8C61EF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Reports shows all projects (active NIM/NEX) with budget and expenditure lines for the period of Jan to Aug 2015</w:t>
+          <w:p w14:paraId="7A95DAC6" w14:textId="4153B1A6" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reports </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>show</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all projects (active NIM/NEX) with budget and expenditure lines for the period of Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="71B3F1E2" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5416CE4E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F56ECA" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="27A7F6CE" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reports showing advances to the projects for the period of Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0563C4A7" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1F535C05" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFDFB77" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="39A4E14B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aging analysis of the outstanding advances to projects under direct cash transfer 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="797C00A4" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5F7BFC4E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="328B1AAC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1D8B0643" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signed quarterly combined deliver report (1st and 2nd quarter of 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="57AACC0E" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="25319EA6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9FFE93" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="43F6370D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signed Project Document (current)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="30BEA567" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4E632939" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D315E60" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="79FE6D93" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signed Annual Work Plan for agreed Expenditure for 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="32F5F20F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1CDC23C8" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Trust Funds </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="44556E72" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1C7AED7F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6A9CADE3" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="205409E2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="530BF42C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>List and details of  Trust Funds with Budget and Expenditure to date 2015</w:t>
+          <w:p w14:paraId="0CA32A5B" w14:textId="42D311DC" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List and details </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of Trust</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Funds with Budget and Expenditure to date 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3A3BB9B6" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="17C7CC96" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="67005847" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="13478811" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Documents for the Trust funds </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="59471EF7" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2050442D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="425429A5" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Active, Inactive, Operationally and financially closed trust funds in  the country office between January to August 2015</w:t>
+          <w:p w14:paraId="31CE7ABB" w14:textId="3660F59F" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Active, Inactive, Operationally and financially closed trust funds </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> country office between January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="548771BA" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="187BCB11" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6029FCC7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="45D34193" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Terms of Reference and Trust fund agreements of 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0A969270" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6B22D7CA" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="32BD5DD0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="25C4D11A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of unapplied deposits for the Trust fund as at 31 August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7B8616FD" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4D7C8ACF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3DE602E9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Signed Quarterly combined delivery report (1st ,  and 2nd Quarterly of  2015)</w:t>
+          <w:p w14:paraId="3C0A8B12" w14:textId="397554AC" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Signed Quarterly combined delivery report (1</w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>st, and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2nd Quarterly of 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0DA06FFA" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="622CE5DD" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6F7B3629" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="64D9ABCB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Trust fund expenditure report from January to August, 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="25FEA73F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5EF48C81" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="66BF2407" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4DD6015A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Trust fund report which are sent to executive board, donors and comptroller Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6E170807" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3562F5A7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3076D25F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="59716405" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Details of unutilized funds for the closed projects (Trust fund projects) as at 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7D5FE2AB" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="049BEA2F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6C73C771" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="30B726FF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>list and details of trust fund assets procured during Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5A17F6BE" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6287B8C0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0BC776B2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7E212F13" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>list and details of trust funds assets disposed during Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="173EB458" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6461C730" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1623796C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="69F5D6CF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List and details of trust fund project assets transferred to implementing partners Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6F472D9E" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5B995215" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="23EEDFB9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> for all projects under the trust funds as at 31 Aug 2015</w:t>
+          <w:p w14:paraId="1E098BDC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Statement of Assets and Equipment for all projects under the trust funds as at 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="36878CBB" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="18ADF72B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="64EFEE55" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Audited reports of  projects under trust fund (for the year 2013)</w:t>
+          <w:p w14:paraId="6397182E" w14:textId="1B12E0B1" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audited reports </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of projects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> under trust </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>funds</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (for the year 2013)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="1FB7D809" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="092EAA9E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5E542A37" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Trust fund quarterly progress reports ( 1st ,  and 2nd Quarterly of  2015)</w:t>
+          <w:p w14:paraId="5DE4705F" w14:textId="17C6B077" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trust fund quarterly progress reports </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">st,  and 2nd Quarterly </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of 2015</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7AB4DF20" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6AE79DD8" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="529F59BC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="46425B49" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fund balance report (Statement of cash Position as from 1st January 2015 to August 2015) for projects under trust fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7794F81C" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Approach to Cash Transfer Modality</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07E0C624" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Harmonised Approach to Cash Transfer Modality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551DFBC3" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7A5059E1" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="26C1AFF7" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="28FF2F40" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60C48570" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6E3FF5B2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation of the conduct of macro assessment -latest report </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="69113137" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6F886BC6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9B6AFC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="686440A7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation of the conduct of micro assessment -latest report </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="12BFC21F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5399F00F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="539B4A90" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="07884B5C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Audit plan of implementing partners’ in 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="395C1319" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6186CD7E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B863763" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="370797EC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The current Common Country Assessment by UNCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="123E814C" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1C55822C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="176F8E87" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2DBBA1E4" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The current Country Programme Action Plan (CPAP) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="1D43DA77" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="02F2EF72" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD889AF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5A26CAED" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HACT Task force minutes of the meetings if any during Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="67476242" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4F20BE14" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3628DD9B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="58CA6311" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Third party service provider Terms of Reference for a Macro/Micro Assessments conducted in 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7A7EBECA" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="38916B13" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC57D5D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5C671ADF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Assurance Plan for 2015 or for projects existing up to 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="143559A9" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6B6A4D28" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="681EE872" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="04C8536E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">UNCT showing the certifications done in 2015 on the following:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="38AB1D01" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5DBD72CC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E9E41C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Capacity assessment,</w:t>
+          <w:p w14:paraId="72E0E481" w14:textId="3C6C95B4" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Capacity assessment,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5FA7DA93" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="178477D2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF57F91" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">·         Risk rating allocation and </w:t>
+          <w:p w14:paraId="182BB412" w14:textId="2CB7F761" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk rating allocation and </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="15F1C484" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4579108B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="507C87DA" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">·         Agreement entered into with the government </w:t>
+          <w:p w14:paraId="54748A7D" w14:textId="289A07AD" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agreement entered into with the government </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="68A05200" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770CAD07" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cash &amp; Treasury Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C56E4C6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6C9343E3" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of bank accounts closed in 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="128D0C1D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6976B1A0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="098928FC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6DF60790" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of bank accounts operating in 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6AFF40E4" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="48165E1F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D259DD6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4724D4A9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bank reconciliations statements for all bank accounts (B2B STATEMENTS) from January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6490E2B1" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5D696170" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECBF435" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="61646C05" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Certificates of bank balances for all bank accounts as at 31 August 2015.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="4ADBB70F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="25558934" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7D4EC1" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2B432B2A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Petty Cash list Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0FF313E8" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6A0A9B41" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33F30087" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0C6814CF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reconciliations of Petty Cash Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="1445DF33" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7B4F626D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7FE3D0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="585371E9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Petty cash disbursement vouchers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0F172D76" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="57905C0D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58284539" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1BF48821" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of Bank Signatories &amp; Specimen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5938686A" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0737C8AF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="021A99A0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="51843D81" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The petty cash vouchers with supporting documentation Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0DBD1E31" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="640A8039" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01E6031F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="70126BC3" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Appointment letter of custodian of petty cash applicable for 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0F4A8730" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2B3BFC11" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3741EFD8" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="779AF8DF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Certificate of physical petty cash count Aug 2015 or latest period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="20A12629" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3930FFCC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Core &amp; Non-Core Contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27D21A44" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="42465E6C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3CF8454D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6141ACF6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9550CE" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>List of all contribution received during Jan to Aug 2015</w:t>
+          <w:p w14:paraId="0E49B6D8" w14:textId="38253D9B" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List of all </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>contributions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> received during Jan to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="4A8D956E" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1B8763BB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3409BEB9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="74E6851D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contribution agreements (non-core) in 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="4722F000" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="34AA8C61" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD842E7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3C8B4D58" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of Contribution refunded to Donors 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="73B7B913" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="225E1156" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCBC1D9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> not uploaded to GSSC as at 31 Aug 2015</w:t>
+          <w:p w14:paraId="5CD85EBF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>List of Pending Contracts i.e. not uploaded to GSSC as at 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="4B964B3E" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6A43F91F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB917C4" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="73D19D8E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pledges or letter of agreements (core contributions) 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="579B9882" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5FD170B3" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00DD6171" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="47EFDA6E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Analysis of Unapplied Deposit with Aging analysis as at 31 Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="10C93260" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0736A3C6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56358FA9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>General ledger receipt of noncore resources from  January to August, 2015</w:t>
+          <w:p w14:paraId="5FD53117" w14:textId="07B94146" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General ledger receipt of noncore resources </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>from January</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to August, 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5FFFAA80" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="119E3963" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement and Contract Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0C3A64" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="36290DB5" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="741848CF" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6E3CD0DB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E255207" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="68C8A2BE" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> CO Procurement Consolidated and Individuals Plan for 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7ADE10A5" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="62AE1BB7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6A38AF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="220D7F6C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approved Vendor list for 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2D5E064F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="343195E9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D50CACF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Register of Bid opening  Jan to Aug 2015</w:t>
+          <w:p w14:paraId="4F8145C2" w14:textId="6909C55D" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Register of Bid </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>opening Jan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to Aug 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0100A91C" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0B24CE95" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E15E15A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="48730E84" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of direct contracts January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="11516038" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="116451C5" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50A1A7B1" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="64AB0E53" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of Individual contracts January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6405652C" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="79E5048E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61ECAEF9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="50017C2B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Minutes of RACP and RCPO for the approval of the contracts January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="659B248F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3E0723DF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32F80884" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="706B7602" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Minutes of the CAP or ACP meetings which approves direct contracting January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7A393B0A" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0BD66947" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B918EC7" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5A1F34CB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Purchase cards January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6D25167D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="009AF309" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="536A523F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="30E21AA6" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The list of LTA contracts January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="32438428" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42DC9E7D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24B8FC9A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="67BF5598" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A list of contracts that had been waived during the year (Direct contracting) January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3DBD1447" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6331C780" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07BF5298" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> and/or other UN staff against vendors for FY 2013 and 2015</w:t>
+          <w:p w14:paraId="51D04392" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Complaints from requisitioners and/or other UN staff against vendors for FY 2013 and 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="329C5A33" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19BFB246" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Property, Plant and Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A26F008" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="72D3637B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="4E2AE4A9" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="333D1B63" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A507C08" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>List and details of  PP&amp;E (Management and Project Assets) acquired during from January to 31 August 2015</w:t>
+          <w:p w14:paraId="0CB31B4C" w14:textId="36E55DB2" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List and details </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of PP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>&amp;E (Management and Project Assets) acquired during from January to 31 August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="13BD04A7" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5E930E1F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A919639" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4E3CF62D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of lost assets from January to 31 August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="21E8FA1B" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="55682826" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17D91D76" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...24 lines deleted...]
-              <w:t>) on the assets and buildings January to August 2015</w:t>
+          <w:p w14:paraId="7F4C01AB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Insurance policy OR contract entered between UNDP and any other Company(ies) on the assets and buildings January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="0C536E99" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="01CF9064" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12E2F0BF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="273A8D82" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Country Office ISR report as at 30 June and 31 August 2015 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5175AA78" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="77C6AA29" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7AEB25" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="559BB4D8" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CO physical count certificates for assets as at 30 June 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="715BB4EE" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2A199BEE" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="337FC73D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>List and details of disposed PP&amp;E (Management and Project Assets)  from January to 31 August 2015</w:t>
+          <w:p w14:paraId="480B3777" w14:textId="1848587F" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List and details of disposed PP&amp;E (Management and Project </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Assets) from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January to 31 August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3837CBCA" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="66391375" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36AC593B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0CE7EB3A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of UNDSS (United Nations Department of Safety and Security) assets held by UNDP in the following manner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2624D296" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4F91D54E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B0F1C5" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Those Purchased through fund provided by the UNDSS to UNDP</w:t>
+          <w:p w14:paraId="2737E3A4" w14:textId="2A77CA05" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Those Purchased through fund provided by the UNDSS to UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3DB47D1B" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6DAF8D52" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02CD71E9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>·         Those Purchased by UN and shipped to UNDP</w:t>
+          <w:p w14:paraId="1E97B982" w14:textId="508DD90A" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Those Purchased by UN and shipped to UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="00B880FE" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="50304D39" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="680F6A6E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...22 lines deleted...]
-              <w:t>progress and completed)</w:t>
+          <w:p w14:paraId="3272FF4A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>List of Leasehold improvements (LHI) done from January to August 2015 (in progress and completed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2EB9D1B3" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41395236" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F13B576" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="42255EFC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List and details of the UNDP Common Premises and Equipment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="00B54B5A">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5B7A5700" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="29AE85F0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27550DB9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">List and details  of assets transferred from one project to another (between January 2015 – August 2015) </w:t>
+          <w:p w14:paraId="04FC3B44" w14:textId="6CCC2973" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List and </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>details of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> assets transferred from one project to another (between January 2015 – August 2015) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2574A113" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6876C9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inventory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A1EA6A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0FAAC5D8" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="03A7AC0C" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="065412D3" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6262CF9D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Inventory control reports and the Inventory Certification reports for the 1st&amp; 2nd Quarter of 2015 )</w:t>
+          <w:p w14:paraId="03C3A543" w14:textId="6F5F124B" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventory control reports and the Inventory Certification reports for the 1st&amp; 2nd Quarter of </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="78F0FDAC" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="527FFE62" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134ECE05" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>List of inventory in transit for the 2nd quarter of  2015</w:t>
+          <w:p w14:paraId="5142562E" w14:textId="2D4DA848" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List of inventory in transit for the 2nd quarter </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>of 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="3482413D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="50409CF4" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D22504" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Inventory In Note (Goods Receiving Notes  report) showing the receipts of inventory and inspected goods (Inspection report) January to August 2015</w:t>
+          <w:p w14:paraId="6DE2E544" w14:textId="173D8E54" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventory In Note (Goods Receiving </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Notes report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>) showing the receipts of inventory and inspected goods (Inspection report) January to August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="1E88186D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="040D8B6B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16AA3B93" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Quarterly  Inventory control reports (1st,  and 2nd Quarter of  2015)</w:t>
+          <w:p w14:paraId="1BBC369E" w14:textId="15E1BF4A" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="00591288" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quarterly Inventory</w:t>
+            </w:r>
+            <w:r w:rsidR="008C02B8" w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> control reports (1s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>st, and</w:t>
+            </w:r>
+            <w:r w:rsidR="008C02B8" w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2nd Quarter of 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="65266466" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="661DDCF2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B21778" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Quarterly reconciliation between stock cards and physical count results  (1st  and 2nd Quarter of 2015)</w:t>
+          <w:p w14:paraId="253B0B1F" w14:textId="53E5F521" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Quarterly reconciliation between stock cards and physical count results (1st and 2nd Quarter of 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="103D285D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0CE6897B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0334E0CB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Quarterly valuation report of inventory  (1st  and 2nd  Quarter of 2015)</w:t>
+          <w:p w14:paraId="1EA08C90" w14:textId="11E69FDC" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly valuation report of </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ist andy (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1st and 2nd Quarter of 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="52BC4C5E" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15423D2C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>HR, Payroll and Leave Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29317C1B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6A72D758" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="73D9D785" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1CCAA697" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2565ACAC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="489E16B4" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>List of terminated - separated staff from January to 31 August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2E8A5BA5" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="072E0B3F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C72222B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Overtime approval forms up to August  2015</w:t>
+          <w:p w14:paraId="11957A88" w14:textId="578F6BED" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overtime approval forms up to </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="69B909DB" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0CEA912D" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD022B9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="54D0CF99" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly prepared overtime report (Approved by RR and CD) for country office from Jan – 31 August 2015 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="560A62C1" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7ABBF843" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18301D26" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="08DB098F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Overtime Compensation forms for CO- staff January to 31 August 2015 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="055E8F9D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="677B5B9B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02762CD1" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0AA209CC" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The list of Staff who were recruited during January to 31 August 2015 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="1A392B18" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="17B81C7F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D29EDA3" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1C8E4D53" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Monthly leave balance reports (Jan to 31 August 2015) and leave score cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="7F5BD35A" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1E36E534" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B03B92F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="18E409E2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Overtime payment reports January to 31 August 2015 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="5B66520D" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="00C82301" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F381DB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Job post announcements (advertised during the  period of January to 31 August 2015)</w:t>
+          <w:p w14:paraId="50C973A5" w14:textId="342C34FF" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Job post announcements (advertised during </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>the period</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of January to 31 August 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="27E1E977" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7F669B6E" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E65BB95" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>Contract expiration and extension reports for the period of January to 31 August 2015</w:t>
+          <w:p w14:paraId="3FD9F6E8" w14:textId="1EF9E292" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contract expiration and extension </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the period of January to 31 August 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="25322234" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="20C64323" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="710A6570" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>The payroll run for eight months (January to August 2015); showing the gross amount, net amount paid and any other deductions</w:t>
+          <w:p w14:paraId="36E25DB8" w14:textId="7375BCE6" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The payroll </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>runs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for eight months (January to August 2015); showing the gross amount, net amount paid and any other deductions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6BF0CFA1" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F56EDE0" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Common Shared Services and Cost recovery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14F05AB5" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="63D48B4C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="28F49FFB" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="105A3858" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70304E53" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0839B580" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Memorandum of Understanding with Agencies utilizing UNDP Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="40BE4C0A" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4BAA27AA" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59C08989" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4A69325F" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Extra Budgetary Status Report for the five years (2009, 2010,2011,2013, 2014 &amp; 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="39CE4BBD" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5F77FA31" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Original budget and final budget for 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="18C60C7C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="00D9ACFE" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>budget performance report 31 Aug (or latest)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="31F87EC3" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3A3C65BB" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IS Audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3A179498" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="35AC6702" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country Office Current Disaster Recovery Plans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="01C15377" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2523B9CF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="669C122A" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0C71B88B" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country Office ICT operational Plan in line with OIST strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="60F9B187" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="70AB9AB9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="025BA8A5" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="116168AF" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Documentation of Country Office ICT Assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="6125FD37" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="661C8279" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6EC65484" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="49A52FC2" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country office ICT Risks Profile and their mitigation strategies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidTr="006B70BA">
+      <w:tr w:rsidR="008C02B8" w:rsidRPr="00591288" w14:paraId="2B1BC87F" w14:textId="77777777" w:rsidTr="00326829">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="09701BB9" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2CE43B89" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006B70BA" w:rsidRPr="006B70BA" w:rsidRDefault="006B70BA" w:rsidP="006B70BA">
-[...10 lines deleted...]
-              <w:t>A list of approved ARGUS requestors and approvers at  CO</w:t>
+          <w:p w14:paraId="4ACCBA81" w14:textId="06DCB6CC" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A list of approved ARGUS requestors and approvers </w:t>
+            </w:r>
+            <w:r w:rsidR="00591288" w:rsidRPr="00591288">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>at CO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C01E3" w:rsidRDefault="00B3199F"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="63E77D9C" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="008C02B8" w:rsidRDefault="008C02B8" w:rsidP="008C02B8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0E509C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="008C02B8">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B3199F" w:rsidRDefault="00B3199F" w:rsidP="006B70BA">
+    <w:p w14:paraId="17C9A394" w14:textId="77777777" w:rsidR="00754B9B" w:rsidRDefault="00754B9B" w:rsidP="00591288">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B3199F" w:rsidRDefault="00B3199F" w:rsidP="006B70BA">
+    <w:p w14:paraId="4E64F673" w14:textId="77777777" w:rsidR="00754B9B" w:rsidRDefault="00754B9B" w:rsidP="00591288">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:id w:val="38952823"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="006B70BA" w:rsidRDefault="006B70BA">
+      <w:p w14:paraId="7E5C8C06" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00326829">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00326829">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00326829">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B54B5A">
+        <w:r w:rsidRPr="00326829">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00326829">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="006B70BA" w:rsidRDefault="006B70BA">
+  <w:p w14:paraId="3F74B9FE" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRDefault="008C02B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B3199F" w:rsidRDefault="00B3199F" w:rsidP="006B70BA">
+    <w:p w14:paraId="4DA9A562" w14:textId="77777777" w:rsidR="00754B9B" w:rsidRDefault="00754B9B" w:rsidP="00591288">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B3199F" w:rsidRDefault="00B3199F" w:rsidP="006B70BA">
+    <w:p w14:paraId="5F35CA2F" w14:textId="77777777" w:rsidR="00754B9B" w:rsidRDefault="00754B9B" w:rsidP="00591288">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006B70BA" w:rsidRDefault="006B70BA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42CAC2D5" w14:textId="77777777" w:rsidR="008C02B8" w:rsidRPr="00326829" w:rsidRDefault="008C02B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006B70BA">
+    <w:r w:rsidRPr="00326829">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">AUDIT OF UNDP FOR 2015 </w:t>
-[...55 lines deleted...]
-      <w:t>NCE SCHEDULE FOR COUNTRY OFFICES</w:t>
+      <w:t>AUDIT OF UNDP FOR 2015 –UN BoA- ASSISTANCE SCHEDULE FOR COUNTRY OFFICES</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B70BA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B54B5A"/>
+    <w:rsidRoot w:val="008C02B8"/>
+    <w:rsid w:val="00326829"/>
+    <w:rsid w:val="00444C1C"/>
+    <w:rsid w:val="00501357"/>
+    <w:rsid w:val="00591288"/>
+    <w:rsid w:val="00754B9B"/>
+    <w:rsid w:val="00806384"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5390606F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CD959FD6-78B2-4DA7-BB42-B88ACFEDFCE2}"/>
+  <w15:docId w15:val="{980B380F-50BE-4E1C-93E1-A2075C21E739}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12428,266 +15216,813 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B70BA"/>
+    <w:rsid w:val="008C02B8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B70BA"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B70BA"/>
+    <w:rsid w:val="008C02B8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B70BA"/>
+    <w:rsid w:val="008C02B8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591288"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12798,622 +16133,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...490 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24F94FC1-6475-4050-8ADB-AD724043B245}"/>
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A3D1C5-90BD-4B4C-84F1-391C7C40AD14}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98D65FFA-E60A-4FC0-81F6-CA69AB49F74D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1378</Words>
-  <Characters>7860</Characters>
+  <Words>1354</Words>
+  <Characters>7723</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
+  <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9220</CharactersWithSpaces>
+  <CharactersWithSpaces>9059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mary Mugambi</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>