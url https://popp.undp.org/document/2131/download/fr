--- v0 (2025-10-14)
+++ v1 (2026-05-24)
@@ -1,5043 +1,9348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C1A9B63" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+    <w:p w14:paraId="28A77184" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestion des cartes d’achat d’entreprise du PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C7E1BB" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="3ABA8CA0" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B1AE65" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programme des cartes d’achat d’entreprise</w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a pour but de simplifier les processus de demande, d'achat et de paiement pour les transactions qui se situent dans les limites de la politique de micro-achat, et de permettre à l'utilisateur d'effectuer des achats en ligne. Le programme est conçu pour accroître l’efficacité et réduire la paperasserie nécessaire pour traiter l’approvisionnement de faible valeur associé aux bons de commande, aux transactions de petite caisse, aux demandes de vérification et aux remboursements de dépenses. L’objectif du Programme est donc de :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387C0B1E" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Réduire l’effort et le coût de traitement des achats de faible valeur ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144696F4" w14:textId="3D397B9B" w:rsidR="00CB6C6B" w:rsidRPr="00970BFB" w:rsidRDefault="006B7810" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09C3611B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Assurer la transparence en utilisant les achats en ligne ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7319CBB4" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27710F2B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Obtenir une livraison plus rapide des biens et/ou des services requis ; et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA8BA04" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="375FAD9A" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Simplifier le processus de paiement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F50E95" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="6C93C3A3" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC5241F" w14:textId="1C7883AB" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD a conclu un accord avec CITIBANK N.A pour l’émission de cartes d’achat d’entreprise </w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:r w:rsidR="00C81490" w:rsidRPr="00A91179">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD au personnel des Opérations du PNUD (habituellement la personne qui détient le compte de carte d’achat et qui est responsable d’approuver les achats de faible valeur au sein du bureau). Bien que chaque carte soit émise au nom du titulaire, la carte reste la propriété du PNUD et ne doit être utilisée que pour des achats officiels. Même si le nom du titulaire de la carte apparaît sur la carte, cela n’a pas d’incidence sur les antécédents de crédit du titulaire de la carte et n’oblige pas le titulaire à utiliser des renseignements personnels pour activer la carte.  Par exemple, à la place du numéro de sécurité sociale ou d’autres détails d’identification, l’ID de l’employé de l’ONU est normalement utilisé pour activer la carte. Les détenteurs du budget doivent autoriser les achats ayant une incidence sur leur budget soit par e-mail soit en signant le reçu en ligne.  Les enregistrements des achats, les documents de sauvegarde, les relevés mensuels et les journaux de paiement doivent être sauvegardés dans le dossier du titulaire de la carte sur le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C81490" w:rsidRPr="00C81490">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SharePoint P Card.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D62529" w:rsidRPr="00C81490">
-[...18 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le journal de fonds et le rapprochement mensuel doivent être approuvés par le titulaire de la carte et le paiement par l’agent approbateur des Unités opérationnelles dans Quantum. Dans les cas où le titulaire de la carte de crédit est le même que l’agent approbateur, un autre directeur de l’unité doit approuver le rapprochement et le registre.  Pour les petites unités comptant un maximum de trois membres du personnel lorsque cela n’est pas possible, il faut demander l’approbation du directeur responsable de l’unité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5507A648" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2182FD16" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le Bureau de l’approvisionnement et des opérations, Bureau des opérations (OSO)), Bureau des services de gestion (BMS) est l’administrateur du programme de cartes d’achat du PNUD (y compris toutes les cartes attribuées à d’autres agences comme ONU Femmes ou UNCDF par le biais du PNUD) et approuve les demandes de nouvelles cartes en autorisant CITIBANK à délivrer une carte d’achat au demandeur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30471FAF" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="34345DE5" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3934022B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Limites et restrictions financières</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D86333" w14:textId="60BB5DB2" w:rsidR="00937909" w:rsidRDefault="00CF046D" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CED36B3" w14:textId="6DF35CDF" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CF046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La limite standard par transaction est liée au POPP Méthodes de passation de marchés. La limite standard de micro-achat est de 5 000 USD, mais certains bureaux peuvent avoir augmenté le seuil de micro-achat à 10 000 USD dans le cadre de l'augmentation de leur délégation de pouvoir d'achat. (Voir la section 19 du POPP sur </w:t>
       </w:r>
-      <w:r w:rsidRPr="008328D1">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00BB7ECD" w:rsidRPr="008328D1">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Méthodes d’approvisionnement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00124F23">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00124F23" w:rsidRPr="008328D1">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>POPP</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00EA0A8D">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00EA0A8D">
+    </w:p>
+    <w:p w14:paraId="05C3579E" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D95196" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4408E9" w14:textId="1DBB41D5" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5868" w:type="dxa"/>
         <w:tblInd w:w="990" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3798"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00937909" w:rsidRPr="00171382" w14:paraId="73AB9108" w14:textId="77777777" w:rsidTr="00140C1E">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="6BB5F101" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D6249FB" w14:textId="77777777" w:rsidR="00937909" w:rsidRPr="00171382" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="1C168B98" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EBD13B3" w14:textId="77777777" w:rsidR="00937909" w:rsidRPr="00171382" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="27F5FB7F" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46A99AFC" w14:textId="77777777" w:rsidR="00937909" w:rsidRPr="00171382" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="22BDF03C" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937909" w:rsidRPr="00171382" w14:paraId="0DC7B5A5" w14:textId="77777777" w:rsidTr="00140C1E">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="09250E57" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17E7D7CB" w14:textId="00869524" w:rsidR="00937909" w:rsidRPr="00126E12" w:rsidRDefault="00796AA5" w:rsidP="00140C1E">
+          <w:p w14:paraId="3DEBB0F2" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008328D1">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Limite des m</w:t>
+              <w:t xml:space="preserve">Limite des micro-achats pour un </w:t>
             </w:r>
-            <w:r w:rsidR="0022747B" w:rsidRPr="008328D1">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Bureau de pays</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...22 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="344E5233" w14:textId="77777777" w:rsidR="00937909" w:rsidRPr="00171382" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="15EFF7E0" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00126E12">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...111 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    5,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="481B59D6" w14:textId="77777777" w:rsidR="00937909" w:rsidRPr="00171382" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="32051C8D" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  10,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937909" w:rsidRPr="00171382" w14:paraId="63048954" w14:textId="77777777" w:rsidTr="00140C1E">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="690DE2DC" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="596AB279" w14:textId="2967D923" w:rsidR="00937909" w:rsidRPr="000B77F9" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="6DA3CD29" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B77F9">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Limit</w:t>
-[...27 lines deleted...]
-              <w:t>le</w:t>
+              <w:t>Limite de transaction de la carte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D4DB993" w14:textId="77777777" w:rsidR="00937909" w:rsidRPr="00171382" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="40028885" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008328D1">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    5,000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3C1C13" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  10,000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="6C93DF1B" w14:textId="77777777" w:rsidTr="00A52189">
+        <w:trPr>
+          <w:trHeight w:val="174"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C50995" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Limite cumulative mensuelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="260D760B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">20,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59D532A3" w14:textId="77777777" w:rsidR="00937909" w:rsidRPr="00171382" w:rsidRDefault="00937909" w:rsidP="00140C1E">
+          <w:p w14:paraId="6D764076" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="003E6A62">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  40,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50118FB9" w14:textId="7BFE24A3" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00EA0A8D" w:rsidP="006B7F7D">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="7FE312E7" w14:textId="2C3EDC3C" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...10 lines deleted...]
-        <w:r w:rsidR="00DE79BF" w:rsidRPr="66D057D1">
+        <w:t xml:space="preserve">Chaque titulaire de carte a droit à un maximum de 12 transactions quotidiennes ; la carte sera refusée une fois que les transactions quotidiennes ou les limites de montant sont dépassées. Les immobilisations capitalisées (c.-à-d. les actifs évalués à 5000 USD et plus et qui répondent aux exigences de capitalisation conformément aux POPP des </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>immobilisations corporelles [PP&amp;E]</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE79BF" w:rsidRPr="00B416A2">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00DE79BF" w:rsidRPr="66D057D1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4CC38406" w14:textId="72F0066A" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne doivent pas être achetées au moyen de la carte d’achat d’entreprise. Les titulaires de cartes ne doivent pas fractionner les achats au-delà de leurs limites de transaction (5 000 ou 10 000 USD) afin de contourner les dispositions du POPP relatives à la préparation et à l'utilisation des bons de commande pour les transactions de 5 000 USD/10 000 USD ou plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4559311D" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu’une carte d’achat est émise, la limite de crédit est établie conformément à l’accord entre le PNUD et CITIBANK. Si un Bureau ou une Unité détermine que la limite mensuelle cumulative ou la limite de transaction accordée est insuffisante pour ses opérations, le directeur concerné peut envoyer une demande écrite avec justification de l’exception à l’administrateur des cartes du Bureau de l’approvisionnement et de l’exploitation (OSO)/Bureau des opérations,)/Bureau des services de gestion (BMS) de faire augmenter la limite pour une période temporaire. Cette demande, si elle est approuvée, prend effet dans les 24 heures et est en vigueur jusqu’à ce que l’administrateur de l’OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="00FD1AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/BMS demande le rétablissement de la limite initiale du programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BDEF7E" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569972F6" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le Programme des cartes d’achat d’entreprise permet également de restreindre les codes de catégorie marchand (MCC). Le MCC est le code MasterCard associé à des groupes de marchands particuliers. Si une catégorie particulière de marchands est restreinte (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p. ex., bijouteries, hôtels, magasins de vêtements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), et qu’un membre du personnel tente d’utiliser la carte, et qu’un commerçant vend des articles dans cette catégorie, la transaction sera refusée. Toutefois, si une transaction est refusée à un marchand restreint pour des achats officiels autorisés, l’employé doit communiquer avec OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="00066BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/BMS avec la description de la transaction, la raison de l’achat et l’autorisation de procéder par le titulaire du budget. En fonction de l’évaluation de la demande conformément à la politique, OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="00066BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/BMS peut demander une levée temporaire de la restriction MCC pour permettre à la transaction en question de se poursuivre si la transaction est confirmée à des fins officielles (exemple : retraite à la salle de conférence de l’hôtel) ou chercher toute autre résolution possible. Les restrictions seront levées pendant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>48 heures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, après quoi elles seront automatiquement rétablies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114CFC2A" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DC3E6D" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Qui devrait présenter une demande de carte d’entreprise ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3753CD7D" w14:textId="0293C224" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le membre du personnel affecté à l’Unité du PNUD responsable de l’approvisionnement de biens et/ou de services devrait demander une carte d’achat en remplissant le formulaire de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>DEMANDE DE CARTE D’ACHAT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et en obtenant la signature d’approbation du Chef d’Unité. Cette approbation doit ensuite être soumise à l’OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="00736485">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/BMS pour autorisation. Une fois la carte émise, le titulaire doit utiliser la carte d’entreprise conformément aux dispositions de la politique énoncées dans le présent POPP. Le Chef de Bureau assume la redevabilité et la responsabilité ultimes des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>opérations effectuées sur la carte d’achat de l’entreprise et, par conséquent, de l’attribution et de l’approbation du titulaire de la carte.  Si un bureau a plusieurs bureaux de projet dotés de processus d’approvisionnement distincts, alors le bureau peut demander plusieurs cartes pour chaque bureau de projet. OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="00736485">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/BMS examinera le besoin de plusieurs cartes en fonction de facteurs contextuels propres à l’unité, p. ex., volume de transactions de faible valeur, configuration de l’unité, etc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEAED9B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FF11D9" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Qui est autorisé à utiliser la carte d’achat d’entreprise ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685C78B6" w14:textId="7B65390A" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La carte d’achat d’entreprise est un outil qui permet au bureau de traiter les transactions pour l’approvisionnement de faible valeur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>voir la politique sur les micro-achats, en vertu de la politique de la méthode d’approvisionnement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout membre du personnel peut demander son utilisation pour des achats officiels qui doivent toujours être approuvés par le titulaire du budget. Les titulaires de la carte assument la responsabilité et la redevabilité des opérations effectuées sur la carte, et il leur incombe de veiller à ce que des contrôles internes soient en place sur l’utilisation de la carte en tout temps.   La demande de transaction doit être documentée par e-mail ou par formulaire de demande ; il est obligatoire de tenir un registre des transactions avec le plan comptable connexe pour chaque transaction (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk97656330"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">HYPERLINK "https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modèle de registre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) et de rapprocher ce registre au relevé à la fin du mois ; et que le registre/rapprochement soit approuvé par le Chef de l’Unité chaque mois.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AD6672" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8FD7E0" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Redevabilité et responsabilité du titulaire de carte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F598C96" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le titulaire de la carte assume les obligations et responsabilités suivantes conformément à la présente politique :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197312AA" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utiliser la carte d’entreprise pour les dépenses officielles et autorisées seulement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9FB1C3" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vérifier et rapprocher toutes les opérations du compte et conserver/classer tous les reçus et les documents à l’appui pour chaque opération ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7373E8" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Résoudre en temps opportun les problèmes liés aux crédits, aux erreurs et aux frais contestés ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B32850B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Effectuer les paiements en entier pour toutes les transactions autorisées chaque mois avant la date d’échéance, car les frais de retard sur une carte peuvent avoir une incidence sur la possibilité pour le PNUD d’obtenir des remises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C26B0EB" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635DEA81" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En plus des responsabilités et de l’obligation de rendre comptes susmentionnés, le titulaire de la carte doit fournir tous les documents nécessaires pour l’examen annuel de la conformité du programme de la P-Card effectué par OSO/OOLTS/BMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FA4D7A" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317B0967" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Afin de promouvoir les pratiques VERTES, CITIBANK n’envoie pas ou n’expédie pas de relevés mensuels sur papier et le titulaire de la carte est tenu de télécharger les relevés disponibles sur le site chaque mois.   Pour procéder au paiement, le titulaire de la carte doit créer un nouvel emplacement dans le vendeur Citibank existant à Quantum. Des instructions détaillées seront fournies lorsque les nouveaux titulaires recevront leur carte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175813E2" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58248437" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utilisation et conservation des cartes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF11CFB" w14:textId="754A38BA" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La carte d’entreprise peut être utilisée pour les achats officiels de biens ou de services de faible valeur auprès de tout fournisseur du PNUD qui accepte MasterCard.  La carte peut également être utilisée conformément aux </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>politiques en matière de micro-achat</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du PNUD, pour les commandes en magasin, par téléphone, par télécopieur, par la poste ou en ligne. Les Unités/Bureaux doivent obtenir et déposer la demande d’achat, l’approbation du détenteur du budget pour l’achat, le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">reçu (facture ou document à l’appui) pour l’achat et le registre de l’entreprise. Tous les documents doivent être classés et conservés pendant 7 ans. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF18B59" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7B97B8" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La carte d’achat doit être conservée en toute sécurité en tout temps et le nombre doit être limité à quelques personnes.  Lorsque vous communiquez avec l’administrateur de la carte, seuls les quatre derniers chiffres de la carte doivent être mentionnés dans l’e-mail à des fins de sécurité. Le titulaire de la carte connaîtrait en tout temps les personnes au bureau qui ont le numéro de la carte ou une copie de la carte aux fins du traitement des opérations.  Il s’agit d’un contrôle important qui sera utile en cas d’enquête de fraude.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C83654" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C784522" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sources d’approvisionnement et achats autorisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D011AA4" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans la mesure du possible, les achats doivent être effectués auprès de fournisseurs contractuels (fournisseurs avec lesquels le PNUD a un contrat d’entreprise ou local valide/un accord à long terme). L’utilisation des achats en ligne est également encouragée pour assurer la transparence de l’offre.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E67F7FF" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A1B320" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La carte doit être utilisée pour l’achat de biens et/ou de services professionnels officiels énumérés dans les présentes directives et conformément aux limites de valeur et de volume attribuées à la carte. Par exemple, les produits ou services suivants peuvent être achetés au moyen de la carte. Cette liste n’est pas exhaustive, mais contient certaines des transactions les plus fréquentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68274F87" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6761A305" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Achats autorisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B7F333" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fournitures de bureau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F9B315" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Livres et revues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44581860" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Frais de participation au séminaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02ABFC5C" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fournitures informatiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFD14F7" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Réservations de retraite d’entreprise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A19FC67" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Restauration pour réunions d’entreprise, formations, séminaires, ateliers, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F506DC" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Impression de cartes professionnelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4015011C" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Achats de petite caisse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D86B30" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services de messagerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0994C604" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Imprimantes ou autres articles électroniques d’une valeur inférieure à 1 500 USD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7D3610" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services mensuels (p. ex., service de téléphonie mobile, service de câblodistribution, autres services récurrents)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8FC209" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appels interurbains par Internet, comme Skype, à des fins professionnelles officielles (il incombe à chaque bureau de veiller à ce que les achats généraux de crédit soient appliqués aux appels officiels)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F13E100" w14:textId="3B6F40C4" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des déjeuners de travail avec des missions ou des délégations gouvernementales qui ne sont pas extravagants et qui font partie des exigences diplomatiques du Bureau ou du Bureau de pays et qui sont préapprouvés par le Directeur de l’Unité conformément à la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>politique hospitalière</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00389F81" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1428"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AB7354" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc119904839"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Achats non autorisés</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="34740514" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La carte d’entreprise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NE PEUT PAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être utilisée pour l’une des catégories suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F3A682" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Utilisation personnelle (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c.-à-d. tous les articles qui sont destinés à l’avantage personnel du titulaire de la carte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B47A5B0" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avances de fonds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AC3052" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Immobilisations non fongibles (c.-à-d. ordinateurs, ordinateurs portables, télécopieurs et tout autre équipement évalué à 1 500 USD ou plus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veuillez noter que les montants supérieurs à 1 500 USD devraient être capitalisés comme actif</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C69C64" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Billets et frais de voyage (il existe une carte de voyage distincte pour les billets administrés en vertu des politiques en matière de voyage)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6AAA08" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Employé temporaire ou service de consultation (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c.-à-d. IC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) – Politique distincte à suivre pour ces dépenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6309B891" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hébergement à l’hôtel régi par voyage POPP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FA6D58" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Divertissement (c.-à-d. déjeuners de clients ou de donateurs) – Ne correspondant pas à l’image requise pour l’utilisation responsable des fonds des donateurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50417434" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Procedures"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="7A13C14F" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demande et activation d’une nouvelle carte d’entreprise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EBEC68" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LA DEVISE DE TRANSACTION OFFICIELLE DE LA CARTE D’ACHAT POUR CHAQUE PAYS EST PRÉDÉTERMINÉE PAR CITIBANK. (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Liste des pays approuvés et des devises de transaction</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD9439A" w14:textId="36146929" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le Bureau du PNUD effectue des transactions en dollars américains, il doit soumettre le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de transactions en USD</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">signé par le directeur des opérations à la Section des services opérationnels, Division des services administratifs (OSO/OOLTS/BMS) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D031B0D" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B318CBA" w14:textId="48130816" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le Bureau du PNUD effectue des transactions en devise locale, il doit soumettre la demande en ligne en suivant les instructions </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>disponibles ici.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avant de présenter une demande, le formulaire de demande doit être imprimé et signé par le Chef de Bureau (le nom du Chef de Bureau doit être imprimé sur le formulaire). Une fois rempli, l’OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="008C3FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/BMS devrait recevoir l’e-mail avec la demande de carte d’achat signée pour traitement. Une fois la carte délivrée, comme l’exige le contrôleur du PNUD, le titulaire de la carte doit assister à une séance d’information sur les principaux contrôles internes et les exigences de la politique d’achat de la carte.   Le titulaire de la carte doit activer rapidement le compte de la carte d’achat en composant le numéro sans frais indiqué sur la carte. Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nom d’utilisateur et un mot de passe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seront également envoyés par e-mail au titulaire de la carte pour lui permettre d’accéder au système de déclaration en ligne fourni par CITIBANK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://home.cards.citidirect.com/CommercialCard/login</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les titulaires de carte doivent imprimer le relevé mensuel de la carte à partir de ce site Web et traiter les paiements en temps opportun afin d’éviter les pénalités de retard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F08E97" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659B1A95" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si le Bureau du PNUD ne se trouve pas dans un pays approuvé couvert par CITIBANK, le bureau peut communiquer avec la Division du Trésor, en soumettant une demande dans UNALL sous « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Treasury</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cash Management Catalogue », pour obtenir l’autorisation d’avoir un produit de carte équivalent auprès de sa banque locale.  Lorsque vous communiquez avec le Trésor, veuillez inclure les renseignements suivants dans la demande de renseignements :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A57BD45" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une copie de l’accord bancaire actuel du bureau avec la banque locale ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6304AC33" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des renseignements (p. ex., brochures bancaires) sur le produit de la carte offert par la banque locale ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454EF9D8" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les documents dont la banque aura besoin pour lancer le service et émettre une carte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D39ABB" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une carte d’achat obtenue auprès de la banque locale sera soumise à toutes les conditions (limites, exigences de déclaration, etc.) imposées par OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="006308C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/BMS dans le cadre du programme CITIBANK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AAC1CB" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE3A172" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tenue de compte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B55E06" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’il est nécessaire de modifier les renseignements relatifs à un compte de carte d’achat, comme l’adresse postale du titulaire de la carte, le changement de numéro d’e-mail ou de téléphone ou la fermeture du compte, le titulaire de la carte doit communiquer avec le Bureau de l’approvisionnement et des opérations, le Bureau des opérations/BMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E4BADD" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E169FC" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les numéros de téléphone du service à la clientèle de CITIBANK sont indiqués au verso de chaque carte en plastique et devraient être le premier point de contact lorsqu’une transaction ne peut pas être effectuée ou lorsqu’une transaction frauduleuse est à signaler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AB96C6" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cartes perdues ou volées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC42CE8" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un titulaire de carte est responsable de la sécurité et de la conservation de la carte et de tout achat effectué au moyen de la carte d’achat. Si un membre du personnel croit qu’il a perdu ou égaré la carte ou qu’elle a été volée, ou qu’un achat ou plusieurs des achats figurant sur son relevé de carte ne sont pas légitimes, il doit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IMMÉDIATEMENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signaler cette information à l’Unité des services d’urgence à la clientèle, 24 heures sur 24, au verso de la carte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFB873D" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38800986" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Immédiatement après avoir signalé la perte/le vol/les frais frauduleux au service à la clientèle de CITIBANK, le titulaire de la carte doit envoyer simultanément un e-mail à l’administrateur de la carte du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FA35C5" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73ED831B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il est impératif que le titulaire de la carte agisse rapidement en cas de perte ou de vol de la carte pour empêcher les transactions frauduleuses contre la carte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CB9A04" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E08B5C" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le titulaire de la carte ne peut plus utiliser la carte dès que CITIBANK reçoit la notification de perte ou de fraude. Toutefois, une nouvelle carte doit être émise et transmise par service de messagerie express dans les 48 heures suivant le préavis donné par le titulaire de la carte à CITIBANK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B65875A" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4EFE4C" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Taxe de vente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307E7417" w14:textId="1D2A04B1" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD est exempté du paiement des taxes de vente et d’accise dans tous les pays où il exerce ses activités. Tous les achats effectués avec la carte d’achat d’entreprise devraient être exonérés d’impôt, à l’exception des achats en ligne pour lesquels le PNUD pourrait ne pas être en mesure de traiter l’exonération d’impôt et dont le coût pourrait l’emporter sur l’avantage. Il est donc important que l’utilisateur confirme qu’un Fournisseur ne facture pas et n’inclut pas la taxe sur le reçu. Les détenteurs de cartes doivent obtenir un certificat d’exonération de taxe pour les commandes directes avant le moment de l’achat ; une fois délivré, un certificat n’est valide que pour un achat précis. Demande de transactions du PNUD basées aux États-Unis ; les demandes de certificats d’exonération fiscale doivent être envoyées par e-mail à l’administrateur de la carte d’entreprise au service OSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62" w:rsidDel="00AE1C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/BMS au moins 48 heures avant l’événement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C30F43" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E385EF5" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Registre des activités de la carte d’entreprise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26001E12" w14:textId="0CBA23BE" w:rsidR="0044478A" w:rsidRPr="00C160B0" w:rsidRDefault="0044478A" w:rsidP="00C160B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>titulaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la carte doit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tenir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>quotidien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les transactions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effectuées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec la carte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'entreprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sauvegarder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans son dossier sur le site SharePoint P Card. Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>journaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>peuvent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>créés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via le site SharePoint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>extrayant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les entrées </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'achat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>copiant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>détails</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fichier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Excel du journal des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>paiements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Les étapes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incluses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le Guide </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du journal des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>paiements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cartes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'achat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Le journal des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la carte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'entreprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>outil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utile dans la gestion du compte de la carte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'entreprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> car il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>permet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'enregistrer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les frais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>autorisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ajustements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>crédits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>prévus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>résultant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d'achats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>retournés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contestés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>facilite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le rapprochement du relevé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mensuel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de CITIBANK avec les dossiers du PNUD. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044478A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C160B0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="03ACAF87" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modèle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de registre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0044478A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00C160B0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guide </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00C160B0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>d’utilisation</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00C160B0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> du </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00C160B0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>modèle</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00C160B0">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de registre</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0044478A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C25FEE0" w14:textId="77777777" w:rsidR="0044478A" w:rsidRDefault="0044478A" w:rsidP="00C160B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="12D67D40" w14:textId="276EB1F9" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634B5F14" w14:textId="7002C5D3" w:rsidR="0044478A" w:rsidRPr="00C160B0" w:rsidRDefault="0044478A" w:rsidP="00C160B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>titulaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de carte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conserver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reçus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les documents à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’appui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enveloppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du registre des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mesure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opérations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traitées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>faciliter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la tenue de documents et le rapprochement de fin de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorsqu’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reçu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un document à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’appui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n’est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas disponible, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>titulaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la carte doit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inscrire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> description de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le nom du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fournisseur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>montant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’achat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et la date à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laquelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la transaction a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effectuée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le registre des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la carte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d’entreprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mis à jour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lorsque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les articles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>achetés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reçus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>acceptés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121C6ED1" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...836 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...951 lines deleted...]
-    <w:p w14:paraId="41BCD512" w14:textId="2FF75576" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapprochement et soumission pour paiement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11874455" w14:textId="77777777" w:rsidR="0044478A" w:rsidRPr="0044478A" w:rsidRDefault="0044478A" w:rsidP="003E6A62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D3F99A" w14:textId="682C961A" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le programme de cartes d’achat de CITIBANK est un programme de responsabilité des entreprises (signifie qu’en fin de compte, le PNUD en tant qu’organisme est responsable de toutes les transactions effectuées sur chaque carte) et les antécédents de crédit personnels d’un employé ne sont pas vérifiés lorsqu’une carte d’achat d’entreprise est émise. Toutefois, le titulaire de la carte doit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110B6F1A" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A1B7331" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Conserver les demandes et les documents à l’appui pour les achats effectués au moyen de la carte ; chaque titulaire de carte doit conserver tous les reçus et les documents liés aux achats par carte d’entreprise pendant une période de sept (7) ans au cas où ces documents seraient nécessaires pour les audits internes et/ou externes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB1EDCA" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A1F0E5F" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Veiller à ce que le formulaire de micro-achat soit rempli conformément à la politique en matière d’approvisionnement lors de l’achat auprès d’un fournisseur non contractuel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFC6B2D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="008328D1" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="347717BF" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Veiller à ce que la carte soit rapprochée chaque mois et à ce que toutes les transactions effectuées au moyen de la carte soient conformes à la Politique. </w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lors de l’utilisation de la carte en magasin</w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, il est important de souligner au fournisseur de ne pas remettre de </w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>facture</w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, car cela peut entraîner un paiement en double.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C13600" w14:textId="6F148F53" w:rsidR="007A362C" w:rsidRPr="008328D1" w:rsidRDefault="00714C0F" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57D6CDEE" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="0044478A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sauvegarder tous les documents pertinents sur le site SharePoint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11944DB6" w14:textId="77777777" w:rsidR="0044478A" w:rsidRPr="003E6A62" w:rsidRDefault="0044478A" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A7119A" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour les commandes par télécopieur et par téléphone</w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, le membre du personnel doit informer le fournisseur d’inclure un reçu et une liste d’expédition avec la commande pour les dossiers du titulaire de la carte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F1EC27" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="325B4199" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F05FB3" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour les commandes passées par le biais d’un site Web</w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, la </w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>confirmation de commande</w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> détaillant l’article ou les articles commandés et les frais connexes s’il y a lieu (taxes et frais S&amp;H) et/ou un </w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">reçu détaillé </w:t>
       </w:r>
-      <w:r w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">similaire doit être imprimé et conservé pour les dossiers de l’utilisateur avec la liste d’expédition originale (normalement incluse dans le colis expédié). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D05875B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D943D0E" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>S’assurer que toutes les transactions comptabilisées sont des achats effectués/autorisés par le détenteur du budget au nom du PNUD, alors que le rapprochement et le registre doivent également être autorisés par le détenteur de la carte et le Chef de l’Unité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48266D86" w14:textId="7A3A51D5" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AF712A3" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Télécharger le relevé de carte d’achat correspondant chaque mois sur le site de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="610B223C">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>CITIBANK (</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve">) </w:t>
+          <w:t xml:space="preserve">CITIBANK ((https://home.cards.citidirect.com/CommercialCard/login)) </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="610B223C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à la date de facturation régulière (3e de chaque mois). Il convient de noter que les fournisseurs ne transmettent pas nécessairement leurs demandes de remboursement à MasterCard en temps réel, car </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">leurs demandes de remboursement à MasterCard en temps réel, car les frais imposés à la fin d’un cycle de paiement peuvent être reportés au cycle de relevés suivant. Le cycle de facturation de CITIBANK va du </w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>les frais imposés à la fin d’un cycle de paiement peuvent être reportés au cycle de relevés suivant. Le cycle de facturation de CITIBANK va du 4e jour du mois au 3e jour du mois suivant ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6392B4CE" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soumettre au moins une semaine après l’émission du relevé mensuel, du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>registre quotidien</w:t>
       </w:r>
-      <w:r w:rsidR="00DE79BF" w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> approuvé et du </w:t>
       </w:r>
-      <w:r w:rsidR="00DE79BF" w:rsidRPr="610B223C">
-        <w:rPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">relevé </w:t>
       </w:r>
-      <w:r w:rsidR="00DE79BF" w:rsidRPr="610B223C">
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de CITIBANK à l’Unité des finances ou à l’officier-payeur de sa Division ou de son Bureau de pays, avec tous les reçus et documents justificatifs, pour assurer le paiement en temps opportun. Les titulaires de carte doivent s’assurer que les paiements sont effectués en temps opportun pour éviter que le PNUD ne perde ses remises dans le programme et encoure des pénalités de retard. Les titulaires de carte doivent conserver des copies de ce qui précède pour leurs propres dossiers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303274F3" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="0E2F2884" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42321616" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les titulaires de carte doivent veiller à ce que les fichiers contenant les pièces justificatives et les registres de rapprochement antérieurs soient transférés correctement lorsqu’ils quittent l’organisation.  Il incombe au directeur des opérations du bureau de veiller à ce que cette passation ait lieu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0EA995" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1A6E0C22" w14:textId="77777777" w:rsidR="0044478A" w:rsidRPr="003E6A62" w:rsidRDefault="0044478A" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1686246F" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Traitement des paiements par carte d’achat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8CADDE" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="0083393A" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="33307304" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>À la réception du registre des opérations et des renseignements à l’appui (reçus en ligne, factures, relevés, etc.) des utilisateurs de la carte, le personnel des finances traitera le paiement comme suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6484A3C5" w14:textId="77777777" w:rsidR="000556EF" w:rsidRPr="000556EF" w:rsidRDefault="000556EF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="64B93F3C" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="461"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vérifiez que le fournisseur existe et, si ce n'est pas le cas, créez l'emplacement du fournisseur dans le fournisseur Citibank existant dans Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C814815" w14:textId="2F943A12" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="31BBD862" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="461"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Créer un bordereau de paiement sans bon de commande à l’aide des tableaux de comptes indiqués dans le registre des opérations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD22218" w14:textId="7EE23DEB" w:rsidR="00B11A4D" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0E68FD8C" w14:textId="2D1CBBB5" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:before="200" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1168" w:hanging="459"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Traiter le paiement conformément aux </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0044478A" w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>instructions particulières de CITIBANK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C160B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">qui exigent que le numéro de compte de facturation (fourni par OSO) soit référencé dans le champ de référence Facture.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFAA353" w14:textId="0C6E52A9" w:rsidR="00DE79BF" w:rsidRPr="00F7301E" w:rsidRDefault="00A13FAF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6CD3A472" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="461"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Confirmer après 3 jours que le paiement a été affiché sur le compte en téléchargeant le relevé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D58778D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="195A6576" w14:textId="77777777" w:rsidR="0044478A" w:rsidRPr="003E6A62" w:rsidRDefault="0044478A" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E589949" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Frais contestés et frauduleux </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EF323E" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="77FD4056" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">S’il y a divergence entre le registre du détenteur de la carte et le relevé bancaire pertinent, il est impératif que le problème soit réglé immédiatement.  Lorsqu’un titulaire de carte croit qu’un fournisseur a facturé le compte incorrectement ou qu’il y a un problème de qualité ou de service, il doit d’abord communiquer avec le fournisseur et essayer de résoudre l’erreur ou le problème. S’il est en mesure de régler la question directement avec le fournisseur et qu’un rajustement de crédit est convenu, il devrait figurer sur le relevé suivant. Si le titulaire de la carte est incapable de résoudre le problème, il doit communiquer avec CITIBANK avec tous les documents à l’appui, y compris la communication avec le fournisseur pour rectifier la situation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64673C14" w14:textId="16BDE63D" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="499A13A2" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remarque : L’article doit être mis en surbrillance et maintenu comme étant en attente dans le registre des dossiers, comme rappel de suivi pour s’assurer que le bon crédit a été reçu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6778B703" w14:textId="24936709" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36F01960" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En cas de transactions qui semblent frauduleuses, le titulaire de la carte doit immédiatement contacter le service à la clientèle de CITIBANK et OSO/OOLTS/BMS pour les alerter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D11CF93" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="340A4474" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F0E20C" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En attendant la résolution, CITIBANK créditera le compte du montant de la transaction contestée. Bien que CITIBANK soit l’arbitre de tout litige, il ne faut jamais présumer qu’un litige serait résolu en sa faveur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A056D98" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="1C1C99EA" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CCBDC9" w14:textId="4259DDC4" w:rsidR="003E6A62" w:rsidRPr="0044478A" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="610B223C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si le litige n’est pas résolu de manière satisfaisante et qu’un titulaire de carte croit que le Fournisseur est fautif, il doit en aviser l’administrateur de la carte en lui fournissant les détails pertinents.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6C1F19A3" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1199BCFC" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rôles et responsabilités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00277CCD" w14:textId="4663CFF0" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...2 lines deleted...]
-        <w:spacing w:line="270" w:lineRule="atLeast"/>
+    <w:p w14:paraId="51F3D7C7" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4474" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2035"/>
-        <w:gridCol w:w="6318"/>
+        <w:gridCol w:w="2151"/>
+        <w:gridCol w:w="7184"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="3FABEEDB" w14:textId="77777777" w:rsidTr="610B223C">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="77D182E1" w14:textId="77777777" w:rsidTr="00C160B0">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05EB7E3F" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:p w14:paraId="12A9CB08" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Partie responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3782" w:type="pct"/>
+            <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3656EC17" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:p w14:paraId="16DEAE4D" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="09A81B26" w14:textId="77777777" w:rsidTr="610B223C">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="3686755F" w14:textId="77777777" w:rsidTr="00C160B0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41F7199B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:p w14:paraId="3B96F9CF" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Titulaire de la carte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3782" w:type="pct"/>
+            <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31050F55" w14:textId="239CEF65" w:rsidR="00DE79BF" w:rsidRPr="005319C4" w:rsidRDefault="00DE79BF" w:rsidP="00D96913">
+          <w:p w14:paraId="29FA4EA5" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>S’assurer que la carte est bien conservée et utilisée conformément aux exigences du POPP.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A29FD82" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="02A7DE9F" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Vérifier et rapprocher toutes les activités du compte et conserver tous les reçus et les documents à l’appui.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27EF1E99" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="7D142298" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Résoudre les crédits, les erreurs et les frais contestés.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B759A2B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="08802134" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Effectuer les paiements en entier chaque mois pour les transactions autorisées avant la date d’échéance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="10858FD7" w14:textId="77777777" w:rsidTr="610B223C">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="32644A84" w14:textId="77777777" w:rsidTr="00C160B0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="112624C6" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:p w14:paraId="5F51A12A" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Chef de Bureau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3782" w:type="pct"/>
+            <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F5D7A98" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="59A0B86D" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Approuver les nouvelles demandes de carte d’achat. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4035220A" w14:textId="4FB06117" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="05D00438" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Examiner et approuver le registre des titulaires de carte et effectuer le rapprochement pour le paiement chaque mois.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5167A72F" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="183E8AEC" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Assurer l’intégrité de l’utilisation de la carte conformément au POPP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="13C98AF9" w14:textId="77777777" w:rsidTr="610B223C">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="595BDAB7" w14:textId="77777777" w:rsidTr="00C160B0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EEBF5CE" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:p w14:paraId="4C8B6811" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Unité financière ou l’équivalent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3782" w:type="pct"/>
+            <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D41E3B5" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:p w14:paraId="1B244445" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Examiner en temps opportun le relevé, le registre des cartes et les documents à l’appui soumis et traiter les demandes de paiement des soldes dus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="138AD4E2" w14:textId="77777777" w:rsidTr="610B223C">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="59011DEB" w14:textId="77777777" w:rsidTr="00C160B0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35E51B72" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
+          <w:p w14:paraId="33E27B8B" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Administrateur de la carte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3782" w:type="pct"/>
+            <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="315AA59A" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="12AA4DE7" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Veiller à l’intégrité du programme des cartes d’achat en fournissant des éclaircissements sur les politiques et en soutenant les détenteurs de cartes dans la mise en œuvre des contrôles entourant l’utilisation des cartes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D8FDFD4" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="2A7B588F" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Effectuer l’examen annuel de la conformité du programme des cartes d’achat et préparer un rapport des constatations.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="79729C09" w14:textId="77777777" w:rsidTr="610B223C">
+      <w:tr w:rsidR="003E6A62" w:rsidRPr="003E6A62" w14:paraId="7F1A394C" w14:textId="77777777" w:rsidTr="00C160B0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5015A829" w14:textId="3136DBDC" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00622A79" w:rsidP="610B223C">
+          <w:p w14:paraId="1AE5B483" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>OSO/</w:t>
             </w:r>
-            <w:r w:rsidR="002D58FF" w:rsidRPr="610B223C" w:rsidDel="002D58FF">
+            <w:r w:rsidRPr="003E6A62" w:rsidDel="002D58FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>BMS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3782" w:type="pct"/>
+            <w:tcW w:w="3848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E1005D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="794ACDE4" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Fournir un point focal pour les détenteurs de cartes et gérer le contrat avec CITIBANK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D7D6F5" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="45C9AEE5" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Examiner régulièrement le déroulement général du programme de cartes et avertir le contrôleur de toute anomalie.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E5E79C7" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00371589">
+          <w:p w14:paraId="654765D3" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00C160B0">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="610B223C">
+            <w:r w:rsidRPr="003E6A62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Assurer une surveillance générale du programme des cartes d’achat d’entreprise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CD8EFD1" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="2C151D29" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410C6DCF" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modèles et formulaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A136338" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="610B223C">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="14DD75B8" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF9CD51" w14:textId="0C9D8395" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D80AA5" w:rsidRPr="00D80AA5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire de candidature de titulaire de carte d'achat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D80AA5">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BACE25" w14:textId="6E61511D" w:rsidR="00D80AA5" w:rsidRPr="009F2FFA" w:rsidRDefault="00000000" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20465C1E" w14:textId="11CD9EFC" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00D80AA5" w:rsidRPr="00D80AA5">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Registre d’activité des cartes d’achat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D80AA5" w:rsidRPr="009F2FFA">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4648AD82" w14:textId="1858D156" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0044478A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="009F5450" w:rsidRPr="009F5450">
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trousse d’information pour les nouveaux titulaires de carte d’achat (en anglais) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D35406C" w14:textId="22639507" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="009F5450" w:rsidRPr="009F5450">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Pays </w:t>
-[...27 lines deleted...]
-          <w:t>D (en anglais)</w:t>
+          <w:t>Pays des cartes d'achat du PNUD (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F5450">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003E6A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA24D2D" w14:textId="2BA65368" w:rsidR="00D80AA5" w:rsidRPr="00662D46" w:rsidRDefault="00000000" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2EF5542A" w14:textId="6158FDA4" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009F5450" w:rsidRPr="009F5450">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulaire de clôture de la carte d'achat </w:t>
-[...6 lines deleted...]
-          <w:t>(en anglais)</w:t>
+          <w:t>Formulaire de clôture de la carte d'achat (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C778C8A" w14:textId="444CF470" w:rsidR="00D80AA5" w:rsidRPr="00FE5950" w:rsidRDefault="00000000" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14AA9C83" w14:textId="2E075D16" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009F5450" w:rsidRPr="009F5450">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de levée de restriction de carte d'achat</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> (en anglais)</w:t>
+          <w:t>Formulaire de levée de restriction de carte d'achat (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11577821" w14:textId="436B3156" w:rsidR="00D80AA5" w:rsidRPr="001E4494" w:rsidRDefault="00000000" w:rsidP="00371589">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70430B7A" w14:textId="6B8AED08" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009F5450" w:rsidRPr="001E4494">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="003E6A62">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guide d'utilisation du registre de payements (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3756F916" w14:textId="77777777" w:rsidR="00D80AA5" w:rsidRPr="008328D1" w:rsidRDefault="00D80AA5" w:rsidP="00D80AA5">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="571C48DF" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8F518A" w14:textId="77777777" w:rsidR="00C160B0" w:rsidRPr="00C04D07" w:rsidRDefault="00C160B0" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB" w:eastAsia="ko-KR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B380310" w14:textId="77777777" w:rsidR="00C160B0" w:rsidRPr="00C04D07" w:rsidRDefault="00C160B0" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8D11F1" w14:textId="7EDA2DE3" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="00C160B0" w:rsidP="00C160B0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52189">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB" w:eastAsia="ko-KR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB" w:eastAsia="ko-KR"/>
-[...76 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F61FBF" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082CAA06" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRPr="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="003E6A62">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4740D7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="003E6A62">
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4EDF4C" w14:textId="77777777" w:rsidR="00115F80" w:rsidRDefault="00115F80" w:rsidP="00DE79BF">
+    <w:p w14:paraId="729CF5F9" w14:textId="77777777" w:rsidR="009C6587" w:rsidRDefault="009C6587" w:rsidP="003E6A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49043896" w14:textId="77777777" w:rsidR="00115F80" w:rsidRDefault="00115F80" w:rsidP="00DE79BF">
+    <w:p w14:paraId="1C8D3C2D" w14:textId="77777777" w:rsidR="009C6587" w:rsidRDefault="009C6587" w:rsidP="003E6A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3502B3D6" w14:textId="15B9D84A" w:rsidR="00DE79BF" w:rsidRPr="00212F84" w:rsidRDefault="00212F84" w:rsidP="00212F84">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AB5E1E4" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00212F84">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="7E902460" w14:textId="7AF6E1A9" w:rsidR="003E6A62" w:rsidRPr="00C160B0" w:rsidRDefault="003E6A62" w:rsidP="00212F84">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B11A4D">
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B11A4D">
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00677A52">
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00677A52">
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00677A52">
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
+      <w:t xml:space="preserve"> Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> : 15/06/2019         </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> Date d’entrée en </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-    <w:r w:rsidR="00A74C35">
+    <w:r w:rsidRPr="00C160B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-    </w:r>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Numéro de version: </w:t>
+      <w:t xml:space="preserve">Version # : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-561632962"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D82B7FC3-53D0-4218-BA8C-AEB77D468AF6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A84670">
+        <w:r w:rsidRPr="00C160B0">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="718E948D" w14:textId="77777777" w:rsidR="00115F80" w:rsidRDefault="00115F80" w:rsidP="00DE79BF">
+    <w:p w14:paraId="3FE12EB7" w14:textId="77777777" w:rsidR="009C6587" w:rsidRDefault="009C6587" w:rsidP="003E6A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F1B1E4B" w14:textId="77777777" w:rsidR="00115F80" w:rsidRDefault="00115F80" w:rsidP="00DE79BF">
+    <w:p w14:paraId="2C96BF51" w14:textId="77777777" w:rsidR="009C6587" w:rsidRDefault="009C6587" w:rsidP="003E6A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67A51E5C" w14:textId="2FA36649" w:rsidR="00212F84" w:rsidRDefault="66D057D1" w:rsidP="00212F84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34834E2B" w14:textId="4D3877CC" w:rsidR="003E6A62" w:rsidRDefault="003E6A62" w:rsidP="00212F84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A97D464" wp14:editId="39D45862">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A58B557" wp14:editId="0831711F">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="11111"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="624953"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6186DE55" w14:textId="77777777" w:rsidR="00212F84" w:rsidRDefault="00212F84">
+  <w:p w14:paraId="2C5AA4FC" w14:textId="77777777" w:rsidR="003E6A62" w:rsidRDefault="003E6A62">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="065641ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44D29F24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5289,61 +9594,64 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23CE4228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29483A24"/>
-    <w:lvl w:ilvl="0" w:tplc="45403A26">
+    <w:tmpl w:val="26B8DD4A"/>
+    <w:lvl w:ilvl="0" w:tplc="0E8203EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EC88B00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -5492,50 +9800,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411B5D2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F26670E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449C46D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4E82432"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5604,51 +9998,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F221DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B31CED6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5717,51 +10111,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55461312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63B45066"/>
     <w:lvl w:ilvl="0" w:tplc="E3DC28DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5831,51 +10225,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DA5BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="265AA544"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -5941,51 +10335,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57A04BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A2A3D8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6054,51 +10448,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57A648BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AD814FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6167,51 +10561,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B006371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="140A143E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6280,51 +10674,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9D61CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32E4B690"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6393,51 +10787,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="697622F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0BA486E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BFC7C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F16F644"/>
     <w:lvl w:ilvl="0" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="096A95E0">
       <w:start w:val="28"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -6481,51 +10961,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EC6329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC36FCD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6595,1475 +11075,181 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="900941533">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="568463279">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="63844724">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="568463279">
+  <w:num w:numId="4" w16cid:durableId="1750930526">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1483620340">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="63844724">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="1644967088">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1774280311">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1072116509">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="703167248">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1818064692">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1070228204">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="466551473">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="692075889">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2110419220">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1282298269">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="15"/>
+  <w:num w:numId="16" w16cid:durableId="785777765">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="275330487">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DE79BF"/>
-[...182 lines deleted...]
-    <w:rsid w:val="66D057D1"/>
+    <w:rsidRoot w:val="003E6A62"/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rsid w:val="0044478A"/>
+    <w:rsid w:val="004A6A53"/>
+    <w:rsid w:val="009C6587"/>
+    <w:rsid w:val="00C160B0"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D11933"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="35257F38"/>
-  <w15:docId w15:val="{0DF3A4E9-08AC-4DFE-AEBA-AEDE76E58D59}"/>
+  <w14:docId w14:val="5CB151D1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3770C54E-A975-4806-8A7E-078C4D99269F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1123 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8404,1025 +11590,995 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C44AB1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E6A62"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6A62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E6A62"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C44AB1"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0044478A"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/methodes-dapprovisionnement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/hospitality-expense" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GO/PCard/Lists/Purchasing%20Card%20Activity%20Log/AllItems.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique/methodes-dapprovisionnement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.cards.citidirect.com/CommercialCard/login" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique/methodes-dapprovisionnement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdg2.mastercard.com/sdportal/home.view?cobrandHost=sdng.mastercard.com&amp;locale=en_US" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/immobilisations-corporelles-ppe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citigroup.com/citi/about/countries-and-jurisdictions/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4737</Words>
-  <Characters>27003</Characters>
+  <Words>4680</Words>
+  <Characters>26676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31677</CharactersWithSpaces>
+  <CharactersWithSpaces>31294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>admin</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>